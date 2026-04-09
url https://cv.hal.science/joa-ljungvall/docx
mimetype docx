--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -467,563 +467,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-05320155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $N=50$ gap evolution around $Z=32$: new structure information for ${}^{82}$Ge</w:t>
+                <w:t xml:space="preserve">Simulation of the AGATA spectrometer and coupling with ancillary detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Thisse</w:t>
+                <w:t xml:space="preserve">M Labiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lebois</w:t>
+                <w:t xml:space="preserve">J Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Verney</w:t>
+                <w:t xml:space="preserve">F.C. L Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N Wilson</w:t>
+                <w:t xml:space="preserve">S Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Jovančević</w:t>
+                <w:t xml:space="preserve">J Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 59 (7), pp.153. </w:t>
+              <w:t xml:space="preserve">, 2023, 59 (7), pp.158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01051-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01036-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170660v1</w:t>
+                <w:t xml:space="preserve">hal-04170670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the AGATA spectrometer and coupling with ancillary detectors</w:t>
+                <w:t xml:space="preserve">High-Precision Spectroscopy of ${20}$O Benchmarking Ab Initio Calculations in Light Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Labiche</w:t>
+                <w:t xml:space="preserve">I. Zanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ljungvall</w:t>
+                <w:t xml:space="preserve">Emmanuel Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.C. L Crespi</w:t>
+                <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Chen</w:t>
+                <w:t xml:space="preserve">J. Menéndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bordes</w:t>
+                <w:t xml:space="preserve">T. Miyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (7), pp.158. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (26), pp.262501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01036-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.262501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170670v1</w:t>
+                <w:t xml:space="preserve">in2p3-04378651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Precision Spectroscopy of ${20}$O Benchmarking Ab Initio Calculations in Light Nuclei</w:t>
+                <w:t xml:space="preserve">Spectroscopic quadrupole moments in &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;124&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Zanon</w:t>
+                <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Clément</w:t>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Goasduff</w:t>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Menéndez</w:t>
+                <w:t xml:space="preserve">B. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Miyagi</w:t>
+                <w:t xml:space="preserve">D. Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (26), pp.262501. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (1), pp.014324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.262501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.014324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-04378651v1</w:t>
+                <w:t xml:space="preserve">hal-03991790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic quadrupole moments in &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;124&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt;</w:t>
+                <w:t xml:space="preserve">Agata characterisation and pulse shape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Clément</w:t>
+                <w:t xml:space="preserve">A J Boston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemasson</w:t>
+                <w:t xml:space="preserve">F C L Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rejmund</w:t>
+                <w:t xml:space="preserve">G Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jacquot</w:t>
+                <w:t xml:space="preserve">P Désesquelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ralet</w:t>
+                <w:t xml:space="preserve">J Gerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (1), pp.014324. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.014324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01100-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991790v1</w:t>
+                <w:t xml:space="preserve">hal-04766128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape evolution in even-mass $^{98-104}$Zr isotopes via lifetime measurements using the $\gamma \gamma $-coincidence technique</w:t>
               </w:r>
@@ -1137,161 +1137,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata characterisation and pulse shape analysis</w:t>
+                <w:t xml:space="preserve">Study of $N=50$ gap evolution around $Z=32$: new structure information for ${}^{82}$Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A J Boston</w:t>
+                <w:t xml:space="preserve">D Thisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F C L Crespi</w:t>
+                <w:t xml:space="preserve">M Lebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Duchêne</w:t>
+                <w:t xml:space="preserve">D Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Désesquelles</w:t>
+                <w:t xml:space="preserve">J.N Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gerl</w:t>
+                <w:t xml:space="preserve">N Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 59, pp.213. </w:t>
+              <w:t xml:space="preserve">, 2023, 59 (7), pp.153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01100-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01051-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766128v1</w:t>
+                <w:t xml:space="preserve">hal-04170660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGATA: Advancements in Software Developments</w:t>
               </w:r>
@@ -1424,51 +1424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examination of how properties of a fissioning system impact isomeric yield ratios of the fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Gjestvang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Al-Adili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,51 +1718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Korgul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Poklepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1826,51 +1826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGATA: Performance of $\gamma$-ray tracking and associated algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C.L Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1969,51 +1969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dudouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi José</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.4536. </w:t>
@@ -2894,51 +2894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siciliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3338,831 +3338,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics opportunities with the Advanced Gamma Tracking Array: AGATA</w:t>
+                <w:t xml:space="preserve">Prompt-delayed γ -ray spectroscopy of neutron-rich $^{119,121}$In isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Korten</w:t>
+                <w:t xml:space="preserve">S. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Atac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.A. Bentley</w:t>
+                <w:t xml:space="preserve">Y.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-020-00132-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.014326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.014326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863160v1</w:t>
+                <w:t xml:space="preserve">hal-02911948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt-delayed γ -ray spectroscopy of neutron-rich $^{119,121}$In isotopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">High-spin states above the isomers in neutron-rich iodine nuclei near N = 82</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biswas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (1), pp.014326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.014326⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.044329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.044329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911948v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-spin states above the isomers in neutron-rich iodine nuclei near N = 82</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Lemasson</w:t>
+                <w:t xml:space="preserve">Isospin Properties of Nuclear Pair Correlations From the Level Structure of the Self-Conjugate Nucleus $^{88}$Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cederwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ö. Aktas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Biswas</w:t>
+                <w:t xml:space="preserve">A. Ertoprak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.044329⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (6), pp.062501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.062501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986928v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin Properties of Nuclear Pair Correlations From the Level Structure of the Self-Conjugate Nucleus $^{88}$Ru</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ö. Aktas</w:t>
+                <w:t xml:space="preserve">Physics opportunities with the Advanced Gamma Tracking Array: AGATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Atac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ertoprak</w:t>
+                <w:t xml:space="preserve">P. Bednarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Zhang</w:t>
+                <w:t xml:space="preserve">M.A. Bentley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (6), pp.062501. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (5), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.062501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-020-00132-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491326v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt and delayed $\gamma$ spectroscopy of neutron-rich $^{94}$Kr and observation of a new isomer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of the Advanced GAmma Tracking Array at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Pérez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.-B. Gerst</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Lebois</w:t>
+                <w:t xml:space="preserve">C. Michelagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.064323⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 955, pp.163297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.163297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094623v1</w:t>
+                <w:t xml:space="preserve">hal-02440036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Advanced GAmma Tracking Array at GANIL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Lopez-Martens</w:t>
+                <w:t xml:space="preserve">Prompt and delayed $\gamma$ spectroscopy of neutron-rich $^{94}$Kr and observation of a new isomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-B. Gerst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blazhev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Warr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michelagnoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Clément</w:t>
+                <w:t xml:space="preserve">J. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 955, pp.163297. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.064323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.163297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.064323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440036v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEDA—NEutron Detector Array</w:t>
               </w:r>
@@ -4174,51 +4174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Valiente-Dobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4282,103 +4282,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of octupole-phonons at high spin in $^{207}$Pb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Stuchbery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 797, pp.134797. </w:t>
@@ -4550,103 +4550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of one valence proton on seniority and angular momentum of neutrons in neutron-rich $^{122-131}$Sb$_{51}$ isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (6), pp.064302. </w:t>
@@ -4710,51 +4710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goldkuhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fransen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4818,51 +4818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$B(E2)$ anomalies in the yrast band of $^{170}\mathrm{Os}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4946,295 +4946,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrupole collectivity in $^{42}\mathrm{Ca}$ from low-energy Coulomb excitation with AGATA</w:t>
+                <w:t xml:space="preserve">Evidence for Coexisting Shapes through Lifetime Measurements in $^{98}$Zr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hadyńska-Klȩk</w:t>
+                <w:t xml:space="preserve">Purnima Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J. Napiorkowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Zielińska</w:t>
+                <w:t xml:space="preserve">T.W. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Srebrny</w:t>
+                <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maj</w:t>
+                <w:t xml:space="preserve">L. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (2), pp.024326. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (19), pp.192501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.024326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.192501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730128v1</w:t>
+                <w:t xml:space="preserve">hal-01922074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Coexisting Shapes through Lifetime Measurements in $^{98}$Zr</w:t>
+                <w:t xml:space="preserve">Quadrupole collectivity in $^{42}\mathrm{Ca}$ from low-energy Coulomb excitation with AGATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purnima Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Korten</w:t>
+                <w:t xml:space="preserve">K. Hadyńska-Klȩk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.W. Hagen</w:t>
+                <w:t xml:space="preserve">P.J. Napiorkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Görgen</w:t>
+                <w:t xml:space="preserve">J. Srebrny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Grente</w:t>
+                <w:t xml:space="preserve">A. Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (19), pp.192501. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), pp.024326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.192501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.024326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922074v1</w:t>
+                <w:t xml:space="preserve">hal-01730128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of reference pulses for highly segmented HPGe detectors and application to Pulse Shape Analysis used in $\gamma$ -ray tracking arrays</w:t>
               </w:r>
@@ -5246,64 +5246,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dudouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5354,90 +5354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetimes of excited states in triaxially deformed $^{107}$Tc and $^{109,111,113}$Rh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5540,51 +5540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gottardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (19), pp.192502. </w:t>
@@ -5616,965 +5616,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime measurements in $^{100}$Ru</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward lifetime and g factor measurements of short-lived states in the vicinity of $^{208}$Pb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Konstantinopoulos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Astier</w:t>
+                <w:t xml:space="preserve">A. E. Stuchbery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.014309⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (5), pp.054004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/aa6942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01554407v1</w:t>
+                <w:t xml:space="preserve">hal-01554700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward lifetime and g factor measurements of short-lived states in the vicinity of $^{208}$Pb</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">$^{96}_{36}$Kr$_{60}$–Low-Z Boundary of the Island of Deformation at N =60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/aa6942⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.165201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.162501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554700v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01518704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual design of the AGATA 1$\pi$ array at GANIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. De France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 855, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2017.02.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01538475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$^{96}_{36}$Kr$_{60}$–Low-Z Boundary of the Island of Deformation at N =60</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Clément</w:t>
+                <w:t xml:space="preserve">Measurement of lifetimes in $^{62,64}$Fe, $^{61,63}$Co, and $^{59}$Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klintefjord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bello Garrote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.162501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (2), pp.024312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01518704v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01468946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of lifetimes in $^{62,64}$Fe, $^{61,63}$Co, and $^{59}$Mn</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bello Garrote</w:t>
+                <w:t xml:space="preserve">Prompt-delayed $\gamma$ -ray spectroscopy with AGATA, EXOGAM and VAMOS++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024312⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (8), pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2017-12353-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01468946v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt-delayed $\gamma$ -ray spectroscopy with AGATA, EXOGAM and VAMOS++</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Biswas</w:t>
+                <w:t xml:space="preserve">Evolution of nuclear shapes in odd-mass yttrium and niobium isotopes from lifetime measurements following fission reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2017-12353-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.34302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.034302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582819v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01511760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of nuclear shapes in odd-mass yttrium and niobium isotopes from lifetime measurements following fission reactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Grente</w:t>
+                <w:t xml:space="preserve">Lifetime measurements in $^{100}$Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Konstantinopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goasduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Salsac</w:t>
+                <w:t xml:space="preserve">A. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95, pp.34302. </w:t>
+              <w:t xml:space="preserve">, 2017, 95 (1), pp.014309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.034302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.014309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01511760v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-beam $\gamma$-ray spectroscopy of the neutron-rich platinum isotope $^{200}$Pt toward the $N=126$ shell gap</w:t>
               </w:r>
@@ -6822,511 +6822,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pygmy dipole resonance in Ce-140 via inelastic scattering of O-17</w:t>
+                <w:t xml:space="preserve">Performance of the AGATA γ-ray spectrometer in the PreSPEC set-up at GSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Krzysiek</w:t>
+                <w:t xml:space="preserve">N. Lalović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kmiecik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Bednarczyk</w:t>
+                <w:t xml:space="preserve">C. Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bracco</w:t>
+                <w:t xml:space="preserve">R.M. Perez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (issue 4), pp.044330. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 806, pp.258-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.044330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01323078v1</w:t>
+                <w:t xml:space="preserve">in2p3-01220015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the AGATA γ-ray spectrometer in the PreSPEC set-up at GSI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-energy Coulomb excitation of $^{96,98}$Sr beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lalović</w:t>
+                <w:t xml:space="preserve">M. Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Louchart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Michelagnoli</w:t>
+                <w:t xml:space="preserve">S. Péru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Perez-Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Ralet</w:t>
+                <w:t xml:space="preserve">H. Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.10.032⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (5), pp.054326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.054326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01220015v1</w:t>
+                <w:t xml:space="preserve">in2p3-01404614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy Coulomb excitation of $^{96,98}$Sr beams</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pygmy dipole resonance in Ce-140 via inelastic scattering of O-17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Péru</w:t>
+                <w:t xml:space="preserve">M. Krzysiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Goutte</w:t>
+                <w:t xml:space="preserve">M. Kmiecik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bednarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hilaire</w:t>
+                <w:t xml:space="preserve">A. Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (5), pp.054326. </w:t>
+              <w:t xml:space="preserve">, 2016, 93 (issue 4), pp.044330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.054326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.044330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01404614v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01323078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Quadrupole Moments in $^{96;98}$Sr: Evidence for Shape Coexistence in Neutron-Rich Strontium Isotopes at N = 60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Péru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.022701. </w:t>
@@ -7524,51 +7524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Celikovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7671,51 +7671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7760,307 +7760,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01136183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape evolution in the neutron-rich osmium isotopes: Prompt γ-ray spectroscopy of Os196</w:t>
+                <w:t xml:space="preserve">Musett: A segmented Si array for Recoil-Decay-Tagging studies at VAMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. R. John</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Modamio</w:t>
+                <w:t xml:space="preserve">Ch. Theisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Valiente-Dobón</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Lunardi</w:t>
+                <w:t xml:space="preserve">F. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sulignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Druillole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.021301⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 747, pp.69-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2014.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01065841v1</w:t>
+                <w:t xml:space="preserve">in2p3-00951187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musett: A segmented Si array for Recoil-Decay-Tagging studies at VAMOS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape evolution in the neutron-rich osmium isotopes: Prompt γ-ray spectroscopy of Os196</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Druillole</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ljungvall</w:t>
+                <w:t xml:space="preserve">P. R. John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Modamio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Valiente-Dobón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mengoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lunardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2014.02.016⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.021301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.021301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00951187v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01065841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectivity of light Ge and As isotopes</w:t>
               </w:r>
@@ -8326,90 +8326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective nature of low-lying excitations in 70,72,74Zn from lifetime measurements using the AGATA spectrometer demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gôrgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bazzacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8754,51 +8754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Söderström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9270,338 +9270,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00724538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of high-K states in No-252</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Sulignano</w:t>
+                <w:t xml:space="preserve">AGATA - Advanced Gamma Tracking Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akkoyun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Theisen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Delaroche</w:t>
+                <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Girod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ljungvall</w:t>
+                <w:t xml:space="preserve">B. Alikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ameil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.044318⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 668, pp.26-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00773540v1</w:t>
+                <w:t xml:space="preserve">in2p3-00646795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGATA - Advanced Gamma Tracking Array</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Algora</w:t>
+                <w:t xml:space="preserve">Investigation of high-K states in No-252</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sulignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Alikhani</w:t>
+                <w:t xml:space="preserve">C. Theisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ameil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. de Angelis</w:t>
+                <w:t xml:space="preserve">M. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 668, pp.26-58. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.044318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.044318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00646795v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00773540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime measurements in $^{63}$Co and $^{65}$Co</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9672,307 +9672,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00600325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction position resolution simulations and in-beam measurements of the AGATA HPGe detectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.-A. Söderström</w:t>
+                <w:t xml:space="preserve">First spectroscopy of $^{66}$Se and $^{65}$As: Investigating shape coexistence beyond the N = Z line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baugher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Recchia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Ataç</w:t>
+                <w:t xml:space="preserve">S. Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.02.089⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 701, pp.417-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00595877v1</w:t>
+                <w:t xml:space="preserve">in2p3-00605721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First spectroscopy of $^{66}$Se and $^{65}$As: Investigating shape coexistence beyond the N = Z line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Delaroche</w:t>
+                <w:t xml:space="preserve">Interaction position resolution simulations and in-beam measurements of the AGATA HPGe detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Söderström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nyberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al-Adili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ataç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 638, pp.96-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.02.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.06.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00605721v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00595877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of collectivity in neutron-rich Fe isotopes: Toward a new island of inversion?</w:t>
               </w:r>
@@ -9997,64 +9997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.061301. </w:t>
@@ -10086,441 +10086,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00495174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape evolution in self-conjugate nuclei, and the transitional nucleus Se 68</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Flavigny</w:t>
+                <w:t xml:space="preserve">Shape of $^{44}$Ar: Onset of deformation in neutron rich nuclei near $^{48}$Ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.031304⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 80, pp.014317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.014317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205243v1</w:t>
+                <w:t xml:space="preserve">in2p3-00403065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape of $^{44}$Ar: Onset of deformation in neutron rich nuclei near $^{48}$Ca</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Girod</w:t>
+                <w:t xml:space="preserve">Position resolution of the prototype AGATA triple-cluster detector from an in-beam experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bazzacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Farnea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Venturelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 604, pp.555-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.02.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.014317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00403065v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00685733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position resolution of the prototype AGATA triple-cluster detector from an in-beam experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Bazzacco</w:t>
+                <w:t xml:space="preserve">Shape evolution in self-conjugate nuclei, and the transitional nucleus Se 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baugher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Farnea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Gadea</w:t>
+                <w:t xml:space="preserve">D. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Venturelli</w:t>
+                <w:t xml:space="preserve">J. -P. Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.02.042⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.031304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00685733v1</w:t>
+                <w:t xml:space="preserve">hal-03205243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma-Ray Spectroscopy at the Limits: First Observation of Rotational Bands in 255Lr</w:t>
               </w:r>
@@ -10640,51 +10640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of a core-excited E4 isomer in $^{98}$Cd.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gsrska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10810,77 +10810,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution Studies of Isomeric States in $^{236}$U with the nu-Ball2 Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pasqualato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10983,51 +10983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Zakopane, Poland. pp.2-A22, </w:t>
@@ -11359,51 +11359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Milanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Čeliković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11882,51 +11882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Neutron Multiplicity Filter NEDA and Its First Physics Campaign with AGATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Egea Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12003,90 +12003,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of neutron-rich Sb isotopes using AGATA, VAMOS++ and EXOGAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12396,103 +12396,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime measurments of excited states in neutron-rich fission fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-D. Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIV Mazurian Lakes Conference on Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Piaski, Poland. pp.903-910, </w:t>
@@ -12543,51 +12543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Octupole Collectivity in 146Nd and 148Sm Using the New Coulomb Excitation Set-up at ALTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Komorowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napiorkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12664,103 +12664,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Response of AGATA Detectors at GSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lalović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. M. Perez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth International Symposium on Capture Gamma-Ray Spectroscopy and Related Topics (CGS15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Dresden, Germany. pp.07007, </w:t>
@@ -12837,51 +12837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stuchbery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. E. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12932,51 +12932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of collectivity in 96,98Sr studied via Coulomb excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13092,51 +13092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Celikovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13200,64 +13200,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of collectivity in neutron-rich Sr and Kr isotopes: Prompt spectroscopy after Coulomb excitation at REX-ISOLDE, CERN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13468,90 +13468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime measurements on fission fragments in the A ∼ 100 region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-D. Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. W. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13736,77 +13736,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetimes of Excited States in Neutron-Rich Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-D. Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14064,103 +14064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurement of the deformation through the electromagnetic probe: Shape coexistence in exotic Kr isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Casandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Nuclear Physics Workshop "Marie &amp; Pierre Curie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Kazimierz Dolny, Poland. pp.415-421, </w:t>
@@ -14192,455 +14192,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00529304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime measurement in neutron rich Fe and Co isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dijon</w:t>
+                <w:t xml:space="preserve">Evolution of shapes and collectivity in exotic nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gôrgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLV Zakopane Conference on Nuclear Physics - Extremes of the Nuclear Landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.829-832, </w:t>
+              <w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Sochi, Russia. pp.54-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3431469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00529279v1</w:t>
+                <w:t xml:space="preserve">in2p3-00531219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of shapes and collectivity in exotic nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gôrgen</w:t>
+                <w:t xml:space="preserve">Lifetime measurement in neutron rich Fe and Co isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Isacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Sochi, Russia. pp.54-63, </w:t>
+              <w:t xml:space="preserve">XLV Zakopane Conference on Nuclear Physics - Extremes of the Nuclear Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.829-832, </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3431469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00531219v1</w:t>
+                <w:t xml:space="preserve">in2p3-00529279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of collectivity in neutron-rich Fe isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">K-Isomer in 252No</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sulignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Theisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurorib 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Sochi, Russia. pp.322-331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3431431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00751361v1</w:t>
+                <w:t xml:space="preserve">in2p3-00761406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Isomer in 252No</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Onset of collectivity in neutron-rich Fe isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurorib 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lamoura, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3431431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00761406v1</w:t>
+                <w:t xml:space="preserve">in2p3-00751361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prompt gamma -spectroscopy of isotopically identified fission fragments</w:t>
               </w:r>
@@ -14777,90 +14777,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb excitation of neutron-rich $^{44}$Ar at SPIRAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bürger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Catford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXX Mazurian Lakes Conference on Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Piaski, Poland. pp.519-524</w:t>
@@ -14934,90 +14934,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of collectivity in Neutron‐Rich iron isotopes: Toward a new island of inversion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t>
@@ -15046,103 +15046,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb excitation of neutron-rich $^{44}$Ar at SPIRAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bürger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Catford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURORIB'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
@@ -15216,51 +15216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the AGATA performances at low γ-ray energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R M Pérez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15501,51 +15501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1364CAB4"/>
+    <w:nsid w:val="0EEBEF4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15732,51 +15732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joa-ljungvall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1938-1889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234661593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Paxman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Matta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N Catford" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lotay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Assi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.162504" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05320155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglan Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxi Yuan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3jvn-hzdh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N Wilson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01051-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labiche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ljungvall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. L Crespi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bordes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01036-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04378651v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zanon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goasduff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyagi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.262501" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejmund" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ralet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.014324" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309317v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pasqualato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ansari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Heines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Modamio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#246;rgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01172-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Boston" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C L Crespi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duch&#234;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gerl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01100-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O St&#233;zowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goasduff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korichi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01025-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gjestvang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Adili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Siem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Gao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.064602" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cl&#233;ment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dosme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01091-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308695v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Miernik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korgul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Poklepa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.054608" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.L Crespi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lopez-Martens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michelagnoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01019-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemasson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rejmund" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01053-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912454v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Foug&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jos&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Michelagnoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40121-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cederwall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Wyss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Aktas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.034304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. P&#233;rez-Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domingo-Pardo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gargano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Valiente-Dob&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.112501" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jungclaus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Golubev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rudolph" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Sarmiento" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.054316" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312933v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#228;fner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozeva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Na&#239;dja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.014316" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335724v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.L021302" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siciliano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ljungvall" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Martens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00385-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.034317" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122316v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00512-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330321v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. N Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thisse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gjestvang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03304-w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863160v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bednarczyk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bentley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00132-w" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Kim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.014326" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Banik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.044329" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ertoprak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.062501" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094623v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-B. Gerst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blazhev" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Warr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.064323" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelagnoli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.163297" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066916v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jaworski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Egea" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modamio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.02.021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Stuchbery" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.134797" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02346539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minaya Ramirez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.075" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154730v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevc.99.064302" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldkuhle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fransen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beckers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birkenbach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.054317" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Bello Garrote" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etile" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.034302" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730128v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hady&#324;ska-Kl&#553;k" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Napiorkowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Srebrny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maj" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024326" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Singh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hagen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grente" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.192501" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudouet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12636-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Salsac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12482-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delafosse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marevi&#263;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gottardo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.192502" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554407v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Konstantinopoulos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petkov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arici" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.014309" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Stuchbery" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa6942" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01538475v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De France" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.02.063" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01518704v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.162501" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468946v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klintefjord" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bello Garrote" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024312" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12353-y" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01511760v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salsac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.034302" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555205v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. John" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mengoni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lunardi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.064321" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554873v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Wilson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amador-Celdran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bleuel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.222501" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323078v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krzysiek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kmiecik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044330" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01220015v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalovi&#263;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louchart" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Perez-Vidal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.10.032" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404614v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinska" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;ru" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goutte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.054326" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01257200v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.022701" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sahin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doncel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieja" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Angelis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.034302" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142370v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Celikovic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dijon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Isacker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.044311" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01136183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Stuchbery" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brown" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atanasova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.062501" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065841v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. John" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Valiente-Dob&#243;n" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.021301" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951187v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Theisen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeanneau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulignano" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druillole" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.02.016" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-096M0QS5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00872588v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corsi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delaroche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baugher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.044311" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853986v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Boston" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Boston" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Cresswell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Dimmock" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.07.026" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PWZCQMD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00820642v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#244;rgen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazzacco" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.054302" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924057v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#350;enyi&#287;it" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ata&#231;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akkoyun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ka&#351;ka&#351;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.09.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685391v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J.-P. Gall" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dorvaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Greenlees" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rowley" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.041301" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00756667v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chavas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karolak" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.054320" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685826v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabaret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karkour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linget" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.03.041" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKD4B1BW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188920v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palacz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nyberg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grawe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.014318" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724538v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Andersson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.012501" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773540v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theisen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girod" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.044318" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646795v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alikhani" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameil" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.081" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600325v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.064321" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595877v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recchia" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Adili" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.02.089" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKXQRWRZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605721v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissinot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.06.032" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495174v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorgen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.061301" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205243v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Delaroche" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flavigny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.031304" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00403065v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.014317" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685733v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farnea" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venturelli" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.02.042" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WKZ86B3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399512v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ketelhut" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Greenlees" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ackermann" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antalic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clement" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.212501" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021879v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gsrska" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039138v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hiver" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A25" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039374v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Korten" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A22" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886894v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adamska" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korgul" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fija&#322;kowska" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miernik" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piersa" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.843" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144354v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hauschild" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.057" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886893v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milanovi&#263;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#268;elikovi&#263;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boso" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.837" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143911v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.297" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116524v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.633" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409992v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Goldkuhle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fransen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Dewald" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Alahari" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Beckers" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201922301022" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123340v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Egea Canet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#252;y&#252;k" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.585" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136308v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833694v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201816900030" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058493v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.395" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294476v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Salsac" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.903" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01309225v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komorowska" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napiorkowski" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doherty" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wrzosek-Lipska" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.923" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01161752v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Perez-Vidal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159307007" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168709v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kusoglu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuchbery" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Georgiev" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/590/1/01204" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966051v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602021" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00726671v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.375" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919027v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201003" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825028v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.491" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919015v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Hagen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201002" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00932820v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halipre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136205006" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725853v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farget" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761443v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628397" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651445v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529304v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casandjian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311017806" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529279v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.829" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531219v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431469" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751361v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761406v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431431" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00417470v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00417469v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00406400v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#252;rger" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Catford" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529205v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346221v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04035178v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M P&#233;rez-Vidal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M&#233;nager" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03862484v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joa Ljungvall" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joa-ljungvall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1938-1889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234661593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Paxman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Matta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N Catford" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lotay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Assi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.162504" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05320155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglan Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxi Yuan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3jvn-hzdh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labiche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ljungvall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. L Crespi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bordes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01036-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04378651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zanon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goasduff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyagi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.262501" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejmund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ralet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.014324" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Boston" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C L Crespi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duch&#234;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gerl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01100-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309317v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pasqualato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ansari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Heines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Modamio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#246;rgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01172-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N Wilson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01051-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O St&#233;zowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goasduff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korichi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01025-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gjestvang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Adili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Siem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Gao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.064602" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cl&#233;ment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dosme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01091-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308695v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Miernik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korgul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Poklepa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.054608" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.L Crespi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lopez-Martens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michelagnoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01019-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemasson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rejmund" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01053-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912454v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Foug&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jos&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Michelagnoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40121-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cederwall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Wyss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Aktas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.034304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. P&#233;rez-Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domingo-Pardo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gargano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Valiente-Dob&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.112501" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jungclaus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Golubev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rudolph" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Sarmiento" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.054316" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312933v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#228;fner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozeva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Na&#239;dja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.014316" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335724v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.L021302" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siciliano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ljungvall" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Martens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00385-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.034317" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122316v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00512-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330321v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. N Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thisse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gjestvang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03304-w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Kim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.014326" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986928v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Banik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.044329" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491326v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ertoprak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.062501" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korten" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bednarczyk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bentley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00132-w" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440036v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelagnoli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.163297" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-B. Gerst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blazhev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Warr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.064323" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066916v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jaworski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Egea" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modamio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.02.021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Stuchbery" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.134797" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02346539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minaya Ramirez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.075" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154730v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevc.99.064302" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldkuhle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fransen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beckers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birkenbach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.054317" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Bello Garrote" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etile" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.034302" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Singh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hagen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.192501" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hady&#324;ska-Kl&#553;k" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Napiorkowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Srebrny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maj" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024326" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudouet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12636-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Salsac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12482-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delafosse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marevi&#263;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gottardo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.192502" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554700v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Stuchbery" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa6942" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01518704v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.162501" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01538475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De France" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.02.063" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klintefjord" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenzi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bello Garrote" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024312" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582819v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12353-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01511760v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salsac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.034302" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Konstantinopoulos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arici" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.014309" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555205v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. John" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mengoni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lunardi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.064321" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554873v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Wilson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amador-Celdran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bleuel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.222501" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01220015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalovi&#263;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louchart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Perez-Vidal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.10.032" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404614v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinska" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;ru" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goutte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilaire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.054326" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323078v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krzysiek" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kmiecik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044330" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01257200v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.022701" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sahin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doncel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieja" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Angelis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.034302" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142370v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Celikovic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dijon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Isacker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.044311" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01136183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Stuchbery" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brown" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atanasova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.062501" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951187v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Theisen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeanneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulignano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druillole" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.02.016" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-096M0QS5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. John" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Valiente-Dob&#243;n" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.021301" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00872588v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corsi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delaroche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baugher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.044311" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853986v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Boston" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Boston" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Cresswell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Dimmock" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.07.026" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PWZCQMD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00820642v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#244;rgen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazzacco" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.054302" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924057v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#350;enyi&#287;it" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ata&#231;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akkoyun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ka&#351;ka&#351;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.09.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685391v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J.-P. Gall" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dorvaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Greenlees" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rowley" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.041301" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00756667v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chavas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karolak" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.054320" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685826v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabaret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karkour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linget" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.03.041" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKD4B1BW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188920v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palacz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nyberg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grawe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.014318" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724538v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Andersson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.012501" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646795v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alikhani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.081" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773540v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theisen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girod" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.044318" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600325v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.064321" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605721v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissinot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.06.032" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595877v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recchia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Adili" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.02.089" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKXQRWRZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495174v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorgen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.061301" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00403065v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.014317" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685733v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farnea" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venturelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.02.042" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WKZ86B3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205243v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Delaroche" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flavigny" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.031304" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399512v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ketelhut" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Greenlees" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ackermann" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antalic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clement" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.212501" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021879v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gsrska" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039138v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hiver" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A25" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039374v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Korten" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A22" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886894v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adamska" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korgul" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fija&#322;kowska" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miernik" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piersa" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.843" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144354v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hauschild" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.057" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886893v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milanovi&#263;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#268;elikovi&#263;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boso" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.837" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143911v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.297" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116524v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.633" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409992v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Goldkuhle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fransen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Dewald" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Alahari" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Beckers" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201922301022" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123340v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Egea Canet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#252;y&#252;k" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.585" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136308v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833694v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201816900030" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058493v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.395" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294476v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Salsac" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.903" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01309225v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komorowska" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napiorkowski" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doherty" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wrzosek-Lipska" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.923" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01161752v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Perez-Vidal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159307007" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168709v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kusoglu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuchbery" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Georgiev" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/590/1/01204" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966051v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602021" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00726671v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.375" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919027v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201003" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825028v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.491" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919015v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Hagen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201002" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00932820v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halipre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136205006" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725853v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farget" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761443v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628397" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651445v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529304v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casandjian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311017806" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531219v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431469" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529279v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.829" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761406v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431431" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751361v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00417470v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00417469v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00406400v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#252;rger" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Catford" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529205v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346221v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04035178v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M P&#233;rez-Vidal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M&#233;nager" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03862484v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joa Ljungvall" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>