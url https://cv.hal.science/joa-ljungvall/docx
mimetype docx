--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -467,429 +467,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-05320155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the AGATA spectrometer and coupling with ancillary detectors</w:t>
+                <w:t xml:space="preserve">Spectroscopic quadrupole moments in &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;124&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Labiche</w:t>
+                <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ljungvall</w:t>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.C. L Crespi</w:t>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Chen</w:t>
+                <w:t xml:space="preserve">B. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bordes</w:t>
+                <w:t xml:space="preserve">D. Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (7), pp.158. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (1), pp.014324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01036-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.014324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170670v1</w:t>
+                <w:t xml:space="preserve">hal-03991790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Precision Spectroscopy of ${20}$O Benchmarking Ab Initio Calculations in Light Nuclei</w:t>
+                <w:t xml:space="preserve">Study of $N=50$ gap evolution around $Z=32$: new structure information for ${}^{82}$Ge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Zanon</w:t>
+                <w:t xml:space="preserve">D Thisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Clément</w:t>
+                <w:t xml:space="preserve">M Lebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Goasduff</w:t>
+                <w:t xml:space="preserve">D Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Menéndez</w:t>
+                <w:t xml:space="preserve">J.N Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Miyagi</w:t>
+                <w:t xml:space="preserve">N Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (26), pp.262501. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (7), pp.153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.262501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01051-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-04378651v1</w:t>
+                <w:t xml:space="preserve">hal-04170660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic quadrupole moments in &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;124&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt;</w:t>
+                <w:t xml:space="preserve">Shape evolution in even-mass $^{98-104}$Zr isotopes via lifetime measurements using the $\gamma \gamma $-coincidence technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Clément</w:t>
+                <w:t xml:space="preserve">G Pasqualato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemasson</w:t>
+                <w:t xml:space="preserve">S Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rejmund</w:t>
+                <w:t xml:space="preserve">J.S Heines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jacquot</w:t>
+                <w:t xml:space="preserve">V Modamio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ralet</w:t>
+                <w:t xml:space="preserve">A Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (1), pp.014324. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (11), pp.276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.014324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01172-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991790v1</w:t>
+                <w:t xml:space="preserve">hal-04309317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata characterisation and pulse shape analysis</w:t>
               </w:r>
@@ -1003,295 +1003,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape evolution in even-mass $^{98-104}$Zr isotopes via lifetime measurements using the $\gamma \gamma $-coincidence technique</w:t>
+                <w:t xml:space="preserve">Simulation of the AGATA spectrometer and coupling with ancillary detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Pasqualato</w:t>
+                <w:t xml:space="preserve">M Labiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ansari</w:t>
+                <w:t xml:space="preserve">J Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S Heines</w:t>
+                <w:t xml:space="preserve">F.C. L Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Modamio</w:t>
+                <w:t xml:space="preserve">S Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Görgen</w:t>
+                <w:t xml:space="preserve">J Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 59 (11), pp.276. </w:t>
+              <w:t xml:space="preserve">, 2023, 59 (7), pp.158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01172-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01036-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309317v1</w:t>
+                <w:t xml:space="preserve">hal-04170670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $N=50$ gap evolution around $Z=32$: new structure information for ${}^{82}$Ge</w:t>
+                <w:t xml:space="preserve">High-Precision Spectroscopy of ${20}$O Benchmarking Ab Initio Calculations in Light Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Thisse</w:t>
+                <w:t xml:space="preserve">I. Zanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lebois</w:t>
+                <w:t xml:space="preserve">Emmanuel Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Verney</w:t>
+                <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N Wilson</w:t>
+                <w:t xml:space="preserve">J. Menéndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Jovančević</w:t>
+                <w:t xml:space="preserve">T. Miyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (7), pp.153. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (26), pp.262501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01051-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.262501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170660v1</w:t>
+                <w:t xml:space="preserve">in2p3-04378651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGATA: Advancements in Software Developments</w:t>
               </w:r>
@@ -1424,51 +1424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examination of how properties of a fissioning system impact isomeric yield ratios of the fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Gjestvang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Al-Adili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,51 +1718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Korgul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Poklepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1826,51 +1826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGATA: Performance of $\gamma$-ray tracking and associated algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C.L Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1969,64 +1969,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dudouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (6), pp.134. </w:t>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi José</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.4536. </w:t>
@@ -2894,51 +2894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siciliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3338,311 +3338,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt-delayed γ -ray spectroscopy of neutron-rich $^{119,121}$In isotopes</w:t>
+                <w:t xml:space="preserve">High-spin states above the isomers in neutron-rich iodine nuclei near N = 82</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Biswas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (1), pp.014326. </w:t>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.044329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.014326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.044329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911948v1</w:t>
+                <w:t xml:space="preserve">hal-02986928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-spin states above the isomers in neutron-rich iodine nuclei near N = 82</w:t>
+                <w:t xml:space="preserve">Physics opportunities with the Advanced Gamma Tracking Array: AGATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Banik</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Biswas</w:t>
+                <w:t xml:space="preserve">W. Korten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Atac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bednarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Bentley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.044329⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (5), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-020-00132-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986928v1</w:t>
+                <w:t xml:space="preserve">hal-02863160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isospin Properties of Nuclear Pair Correlations From the Level Structure of the Self-Conjugate Nucleus $^{88}$Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cederwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3651,250 +3651,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ö. Aktas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ertoprak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (6), pp.062501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.062501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics opportunities with the Advanced Gamma Tracking Array: AGATA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Bednarczyk</w:t>
+                <w:t xml:space="preserve">Prompt-delayed γ -ray spectroscopy of neutron-rich $^{119,121}$In isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Bentley</w:t>
+                <w:t xml:space="preserve">Y.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (5), pp.137. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.014326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-020-00132-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.014326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863160v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Advanced GAmma Tracking Array at GANIL</w:t>
               </w:r>
@@ -3932,51 +3932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 955, pp.163297. </w:t>
@@ -4142,295 +4142,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEDA—NEutron Detector Array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Valiente-Dobón</w:t>
+                <w:t xml:space="preserve">Evidence of octupole-phonons at high spin in $^{207}$Pb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jaworski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Goasduff</w:t>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Egea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Modamio</w:t>
+                <w:t xml:space="preserve">A.E. Stuchbery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.02.021⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 797, pp.134797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.134797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066916v1</w:t>
+                <w:t xml:space="preserve">hal-02266344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of octupole-phonons at high spin in $^{207}$Pb</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Clément</w:t>
+                <w:t xml:space="preserve">NEDA—NEutron Detector Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Valiente-Dobón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Georgiev</w:t>
+                <w:t xml:space="preserve">F.J. Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Stuchbery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Rejmund</w:t>
+                <w:t xml:space="preserve">V. Modamio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 797, pp.134797. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 927, pp.81-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.134797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266344v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New program for measuring masses of silver isotopes near the N = 82 shell closure with MLLTRAP at ALTO</w:t>
               </w:r>
@@ -4550,103 +4550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of one valence proton on seniority and angular momentum of neutrons in neutron-rich $^{122-131}$Sb$_{51}$ isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (6), pp.064302. </w:t>
@@ -4818,51 +4818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$B(E2)$ anomalies in the yrast band of $^{170}\mathrm{Os}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4946,295 +4946,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Coexisting Shapes through Lifetime Measurements in $^{98}$Zr</w:t>
+                <w:t xml:space="preserve">Quadrupole collectivity in $^{42}\mathrm{Ca}$ from low-energy Coulomb excitation with AGATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purnima Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Korten</w:t>
+                <w:t xml:space="preserve">K. Hadyńska-Klȩk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.W. Hagen</w:t>
+                <w:t xml:space="preserve">P.J. Napiorkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Görgen</w:t>
+                <w:t xml:space="preserve">J. Srebrny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Grente</w:t>
+                <w:t xml:space="preserve">A. Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (19), pp.192501. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), pp.024326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.192501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.024326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922074v1</w:t>
+                <w:t xml:space="preserve">hal-01730128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrupole collectivity in $^{42}\mathrm{Ca}$ from low-energy Coulomb excitation with AGATA</w:t>
+                <w:t xml:space="preserve">Evidence for Coexisting Shapes through Lifetime Measurements in $^{98}$Zr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hadyńska-Klȩk</w:t>
+                <w:t xml:space="preserve">Purnima Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J. Napiorkowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Zielińska</w:t>
+                <w:t xml:space="preserve">T.W. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Srebrny</w:t>
+                <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maj</w:t>
+                <w:t xml:space="preserve">L. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (2), pp.024326. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (19), pp.192501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.024326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.192501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730128v1</w:t>
+                <w:t xml:space="preserve">hal-01922074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of reference pulses for highly segmented HPGe detectors and application to Pulse Shape Analysis used in $\gamma$ -ray tracking arrays</w:t>
               </w:r>
@@ -5259,51 +5259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dudouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5354,90 +5354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetimes of excited states in triaxially deformed $^{107}$Tc and $^{109,111,113}$Rh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5616,965 +5616,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward lifetime and g factor measurements of short-lived states in the vicinity of $^{208}$Pb</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Georgiev</w:t>
+                <w:t xml:space="preserve">$^{96}_{36}$Kr$_{60}$–Low-Z Boundary of the Island of Deformation at N =60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. E. Stuchbery</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 92 (5), pp.054004. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.165201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/aa6942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.162501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01554700v1</w:t>
+                <w:t xml:space="preserve">in2p3-01518704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$^{96}_{36}$Kr$_{60}$–Low-Z Boundary of the Island of Deformation at N =60</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Conceptual design of the AGATA 1$\pi$ array at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michelagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. De France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemasson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118, pp.165201. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 855, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.162501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.02.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01518704v1</w:t>
+                <w:t xml:space="preserve">cea-01538475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual design of the AGATA 1$\pi$ array at GANIL</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of lifetimes in $^{62,64}$Fe, $^{61,63}$Co, and $^{59}$Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. De France</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Lemasson</w:t>
+                <w:t xml:space="preserve">M. Klintefjord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bello Garrote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.02.063⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (2), pp.024312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01538475v1</w:t>
+                <w:t xml:space="preserve">in2p3-01468946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of lifetimes in $^{62,64}$Fe, $^{61,63}$Co, and $^{59}$Mn</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lifetime measurements in $^{100}$Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bello Garrote</w:t>
+                <w:t xml:space="preserve">T. Konstantinopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goasduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (2), pp.024312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024312⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 95 (1), pp.014309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.014309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01468946v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prompt-delayed $\gamma$ -ray spectroscopy with AGATA, EXOGAM and VAMOS++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (8), pp.162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epja/i2017-12353-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of nuclear shapes in odd-mass yttrium and niobium isotopes from lifetime measurements following fission reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.34302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.034302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01511760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime measurements in $^{100}$Ru</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Arici</w:t>
+                <w:t xml:space="preserve">Toward lifetime and g factor measurements of short-lived states in the vicinity of $^{208}$Pb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Astier</w:t>
+                <w:t xml:space="preserve">A. E. Stuchbery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (1), pp.014309. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (5), pp.054004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.014309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/aa6942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554407v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-beam $\gamma$-ray spectroscopy of the neutron-rich platinum isotope $^{200}$Pt toward the $N=126$ shell gap</w:t>
               </w:r>
@@ -6599,51 +6599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Valiente-Dobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mengoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Modamio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lunardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6822,511 +6822,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the AGATA γ-ray spectrometer in the PreSPEC set-up at GSI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-energy Coulomb excitation of $^{96,98}$Sr beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lalović</w:t>
+                <w:t xml:space="preserve">M. Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Louchart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Michelagnoli</w:t>
+                <w:t xml:space="preserve">S. Péru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Perez-Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Ralet</w:t>
+                <w:t xml:space="preserve">H. Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.10.032⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (5), pp.054326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.054326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01220015v1</w:t>
+                <w:t xml:space="preserve">in2p3-01404614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy Coulomb excitation of $^{96,98}$Sr beams</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pygmy dipole resonance in Ce-140 via inelastic scattering of O-17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Péru</w:t>
+                <w:t xml:space="preserve">M. Krzysiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Goutte</w:t>
+                <w:t xml:space="preserve">M. Kmiecik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bednarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hilaire</w:t>
+                <w:t xml:space="preserve">A. Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (5), pp.054326. </w:t>
+              <w:t xml:space="preserve">, 2016, 93 (issue 4), pp.044330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.054326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.044330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01404614v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01323078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pygmy dipole resonance in Ce-140 via inelastic scattering of O-17</w:t>
+                <w:t xml:space="preserve">Performance of the AGATA γ-ray spectrometer in the PreSPEC set-up at GSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Krzysiek</w:t>
+                <w:t xml:space="preserve">N. Lalović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kmiecik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Bednarczyk</w:t>
+                <w:t xml:space="preserve">C. Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bracco</w:t>
+                <w:t xml:space="preserve">R.M. Perez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (issue 4), pp.044330. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 806, pp.258-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.044330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01323078v1</w:t>
+                <w:t xml:space="preserve">in2p3-01220015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Quadrupole Moments in $^{96;98}$Sr: Evidence for Shape Coexistence in Neutron-Rich Strontium Isotopes at N = 60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Péru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.022701. </w:t>
@@ -7524,51 +7524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Celikovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7645,77 +7645,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism of an Excited Self-Conjugate Nucleus: Precise Measurement of the g Factor of the 2(1)(+) State in Mg-24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E Stuchbery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7925,51 +7925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape evolution in the neutron-rich osmium isotopes: Prompt γ-ray spectroscopy of Os196</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R. John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Modamio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Valiente-Dobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8326,90 +8326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective nature of low-lying excitations in 70,72,74Zn from lifetime measurements using the AGATA spectrometer demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gôrgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bazzacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8588,441 +8588,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00924057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-beam spectroscopy with intense ion beams: Evidence for a rotational structure in $^{246}$Fm</w:t>
+                <w:t xml:space="preserve">High-spin structure in $^{40}$K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Piot</w:t>
+                <w:t xml:space="preserve">P.-A. Söderström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. J.-P. Gall</w:t>
+                <w:t xml:space="preserve">L. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dorvaux</w:t>
+                <w:t xml:space="preserve">J. Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. T. Greenlees</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Rowley</w:t>
+                <w:t xml:space="preserve">M. Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.041301(R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.041301⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.054320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.054320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00685391v1</w:t>
+                <w:t xml:space="preserve">in2p3-00756667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-spin structure in $^{40}$K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Orsay universal plunger system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Söderström</w:t>
+                <w:t xml:space="preserve">N. Karkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Charles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Karolak</w:t>
+                <w:t xml:space="preserve">D. Linget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.054320⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 679, pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00756667v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00685826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Orsay universal plunger system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Georgiev</w:t>
+                <w:t xml:space="preserve">In-beam spectroscopy with intense ion beams: Evidence for a rotational structure in $^{246}$Fm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cabaret</w:t>
+                <w:t xml:space="preserve">B. J.-P. Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Karkour</w:t>
+                <w:t xml:space="preserve">O. Dorvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Linget</w:t>
+                <w:t xml:space="preserve">P. T. Greenlees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.03.041⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.041301(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.041301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00685826v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00685391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N = 50 core excited states studied in the 46 96 Pd 50 nucleus</w:t>
               </w:r>
@@ -9142,90 +9142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell-Structure and Pairing Interaction in Superheavy Nuclei: Rotational Properties of the Z=104 Nucleus (256)Rf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. T. Greenlees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. J.-P. Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9557,51 +9557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime measurements in $^{63}$Co and $^{65}$Co</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9812,51 +9812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction position resolution simulations and in-beam measurements of the AGATA HPGe detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Söderström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9997,64 +9997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.061301. </w:t>
@@ -10086,441 +10086,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00495174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape of $^{44}$Ar: Onset of deformation in neutron rich nuclei near $^{48}$Ca</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Girod</w:t>
+                <w:t xml:space="preserve">Position resolution of the prototype AGATA triple-cluster detector from an in-beam experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bazzacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Farnea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Venturelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.014317⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 604, pp.555-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00403065v1</w:t>
+                <w:t xml:space="preserve">in2p3-00685733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position resolution of the prototype AGATA triple-cluster detector from an in-beam experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Venturelli</w:t>
+                <w:t xml:space="preserve">Shape evolution in self-conjugate nuclei, and the transitional nucleus Se 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baugher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.031304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.02.042⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00685733v1</w:t>
+                <w:t xml:space="preserve">hal-03205243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape evolution in self-conjugate nuclei, and the transitional nucleus Se 68</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Flavigny</w:t>
+                <w:t xml:space="preserve">Shape of $^{44}$Ar: Onset of deformation in neutron rich nuclei near $^{48}$Ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (3), </w:t>
+              <w:t xml:space="preserve">, 2009, 80, pp.014317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.031304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.014317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205243v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00403065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma-Ray Spectroscopy at the Limits: First Observation of Rotational Bands in 255Lr</w:t>
               </w:r>
@@ -10810,77 +10810,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution Studies of Isomeric States in $^{236}$U with the nu-Ball2 Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pasqualato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10931,103 +10931,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Lifetime Measurements in the Ruthenium Chain: Investigating the Evolution of Triaxiality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S Heines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Modamio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Zakopane, Poland. pp.2-A22, </w:t>
@@ -11059,295 +11059,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\gamma$-ray Spectroscopy of $^{85}$Se Produced in $^{232}$Th Fission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of in-trap $\alpha$ spectroscopy to lifetime measurements with MLLTRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franchoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Adamska</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Piersa</w:t>
+                <w:t xml:space="preserve">K. Hauschild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Mazurian Lakes Conference on Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.51.843⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Electromagnetic Isotope Separators and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Geneva, Switzerland. pp.371-374, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.04.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886894v1</w:t>
+                <w:t xml:space="preserve">hal-02144354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of in-trap $\alpha$ spectroscopy to lifetime measurements with MLLTRAP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Franchoo</w:t>
+                <w:t xml:space="preserve">$\gamma$-ray Spectroscopy of $^{85}$Se Produced in $^{232}$Th Fission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Adamska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Korgul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fijałkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Miernik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hauschild</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Lopez-Martens</w:t>
+                <w:t xml:space="preserve">M. Piersa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Electromagnetic Isotope Separators and Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Geneva, Switzerland. pp.371-374, </w:t>
+              <w:t xml:space="preserve">36th Mazurian Lakes Conference on Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Piaski, Poland. pp.843, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.04.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.51.843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144354v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime Measurements of Low-lying States in $^{73}$Ga and $^{70,72,74}$Zn Isotopes</w:t>
               </w:r>
@@ -11869,90 +11869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Neutron Multiplicity Filter NEDA and Its First Physics Campaign with AGATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Egea Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Modamio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hüyük</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12003,90 +12003,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of neutron-rich Sb isotopes using AGATA, VAMOS++ and EXOGAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12396,103 +12396,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime measurments of excited states in neutron-rich fission fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-D. Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIV Mazurian Lakes Conference on Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Piaski, Poland. pp.903-910, </w:t>
@@ -12543,51 +12543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Octupole Collectivity in 146Nd and 148Sm Using the New Coulomb Excitation Set-up at ALTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Komorowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napiorkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12664,103 +12664,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Response of AGATA Detectors at GSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lalović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. M. Perez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth International Symposium on Capture Gamma-Ray Spectroscopy and Related Topics (CGS15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Dresden, Germany. pp.07007, </w:t>
@@ -12837,51 +12837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stuchbery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. E. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12932,51 +12932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of collectivity in 96,98Sr studied via Coulomb excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13060,498 +13060,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00966051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime measurements of Zn isotopes around N = 40</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. van Isacker</w:t>
+                <w:t xml:space="preserve">Odd-parity 100Sn Core Exitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Palacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nyberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Grawe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sieja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Zakopane, Poland. pp.375-380, </w:t>
+              <w:t xml:space="preserve">, Aug 2012, Zakopane, Poland. pp.491-500, </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.44.375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.44.491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00726671v1</w:t>
+                <w:t xml:space="preserve">in2p3-00825028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of collectivity in neutron-rich Sr and Kr isotopes: Prompt spectroscopy after Coulomb excitation at REX-ISOLDE, CERN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Lifetime measurements of Zn isotopes around N = 40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Celikovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Bastin</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Isacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Caen, France. pp.01003, </w:t>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Zakopane, Poland. pp.375-380, </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20136201003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.44.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00919027v1</w:t>
+                <w:t xml:space="preserve">in2p3-00726671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odd-parity 100Sn Core Exitations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. de Angelis</w:t>
+                <w:t xml:space="preserve">Onset of collectivity in neutron-rich Sr and Kr isotopes: Prompt spectroscopy after Coulomb excitation at REX-ISOLDE, CERN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Zakopane, Poland. pp.491-500, </w:t>
+              <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Caen, France. pp.01003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.44.491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136201003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00825028v1</w:t>
+                <w:t xml:space="preserve">in2p3-00919027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime measurements on fission fragments in the A ∼ 100 region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-D. Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. W. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13736,77 +13736,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetimes of Excited States in Neutron-Rich Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-D. Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13861,90 +13861,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of 246Fm : in‐beam spectroscopy at the limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dorvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. J.-P. Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. T. Greenlees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14064,103 +14064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurement of the deformation through the electromagnetic probe: Shape coexistence in exotic Kr isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Casandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Nuclear Physics Workshop "Marie &amp; Pierre Curie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Kazimierz Dolny, Poland. pp.415-421, </w:t>
@@ -14315,51 +14315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14417,230 +14417,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00529279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Isomer in 252No</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Onset of collectivity in neutron-rich Fe isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurorib 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lamoura, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00761406v1</w:t>
+                <w:t xml:space="preserve">in2p3-00751361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of collectivity in neutron-rich Fe isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">K-Isomer in 252No</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sulignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Theisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Antalic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurorib 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Sochi, Russia. pp.322-331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3431431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00751361v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00761406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prompt gamma -spectroscopy of isotopically identified fission fragments</w:t>
               </w:r>
@@ -14777,90 +14777,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb excitation of neutron-rich $^{44}$Ar at SPIRAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bürger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Catford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXX Mazurian Lakes Conference on Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Piaski, Poland. pp.519-524</w:t>
@@ -14934,90 +14934,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of collectivity in Neutron‐Rich iron isotopes: Toward a new island of inversion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t>
@@ -15046,103 +15046,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb excitation of neutron-rich $^{44}$Ar at SPIRAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bürger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Catford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURORIB'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
@@ -15216,51 +15216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the AGATA performances at low γ-ray energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R M Pérez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15501,51 +15501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EEBEF4C"/>
+    <w:nsid w:val="93AD4D17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15732,51 +15732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joa-ljungvall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1938-1889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234661593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Paxman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Matta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N Catford" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lotay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Assi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.162504" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05320155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglan Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxi Yuan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3jvn-hzdh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labiche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ljungvall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. L Crespi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bordes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01036-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04378651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zanon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goasduff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyagi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.262501" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejmund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ralet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.014324" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Boston" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C L Crespi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duch&#234;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gerl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01100-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309317v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pasqualato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ansari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Heines" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Modamio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#246;rgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01172-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N Wilson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01051-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O St&#233;zowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goasduff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korichi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01025-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gjestvang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Adili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Siem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Gao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.064602" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cl&#233;ment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dosme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01091-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308695v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Miernik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korgul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Poklepa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.054608" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.L Crespi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lopez-Martens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michelagnoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01019-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemasson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rejmund" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01053-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912454v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Foug&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jos&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Michelagnoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40121-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cederwall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Wyss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Aktas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.034304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. P&#233;rez-Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domingo-Pardo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gargano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Valiente-Dob&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.112501" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jungclaus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Golubev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rudolph" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Sarmiento" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.054316" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312933v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#228;fner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozeva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Na&#239;dja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.014316" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335724v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.L021302" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siciliano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ljungvall" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Martens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00385-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.034317" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122316v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00512-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330321v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. N Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thisse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gjestvang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03304-w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Kim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.014326" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986928v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Banik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.044329" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491326v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ertoprak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.062501" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korten" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bednarczyk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bentley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00132-w" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440036v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelagnoli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.163297" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-B. Gerst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blazhev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Warr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.064323" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066916v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jaworski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Egea" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modamio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.02.021" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Stuchbery" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.134797" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02346539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minaya Ramirez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.075" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154730v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevc.99.064302" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldkuhle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fransen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beckers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birkenbach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.054317" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Bello Garrote" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etile" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.034302" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922074v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Singh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hagen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.192501" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hady&#324;ska-Kl&#553;k" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Napiorkowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Srebrny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maj" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024326" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudouet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12636-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Salsac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12482-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delafosse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marevi&#263;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gottardo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.192502" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554700v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Stuchbery" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa6942" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01518704v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.162501" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01538475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De France" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.02.063" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klintefjord" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenzi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bello Garrote" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024312" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582819v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12353-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01511760v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salsac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.034302" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Konstantinopoulos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petkov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arici" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.014309" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555205v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. John" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mengoni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lunardi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.064321" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554873v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Wilson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amador-Celdran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bleuel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.222501" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01220015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalovi&#263;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louchart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Perez-Vidal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.10.032" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404614v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinska" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;ru" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goutte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilaire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.054326" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323078v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krzysiek" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kmiecik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044330" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01257200v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.022701" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sahin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doncel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieja" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Angelis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.034302" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142370v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Celikovic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dijon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Isacker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.044311" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01136183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Stuchbery" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brown" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atanasova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.062501" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951187v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Theisen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeanneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulignano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druillole" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.02.016" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-096M0QS5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. John" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Valiente-Dob&#243;n" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.021301" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00872588v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corsi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delaroche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baugher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.044311" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853986v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Boston" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Boston" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Cresswell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Dimmock" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.07.026" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PWZCQMD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00820642v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#244;rgen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazzacco" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.054302" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924057v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#350;enyi&#287;it" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ata&#231;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akkoyun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ka&#351;ka&#351;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.09.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685391v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J.-P. Gall" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dorvaux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Greenlees" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rowley" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.041301" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00756667v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chavas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karolak" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.054320" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685826v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabaret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karkour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linget" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.03.041" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKD4B1BW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188920v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palacz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nyberg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grawe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.014318" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724538v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Andersson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.012501" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646795v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alikhani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.081" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773540v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theisen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girod" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.044318" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600325v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.064321" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605721v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissinot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.06.032" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595877v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recchia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Adili" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.02.089" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKXQRWRZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495174v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorgen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.061301" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00403065v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.014317" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685733v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farnea" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venturelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.02.042" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WKZ86B3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205243v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Delaroche" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flavigny" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.031304" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399512v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ketelhut" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Greenlees" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ackermann" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antalic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clement" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.212501" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021879v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gsrska" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039138v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hiver" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A25" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039374v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Korten" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A22" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886894v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adamska" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korgul" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fija&#322;kowska" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miernik" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piersa" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.843" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144354v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hauschild" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.057" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886893v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milanovi&#263;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#268;elikovi&#263;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boso" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.837" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143911v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.297" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116524v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.633" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409992v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Goldkuhle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fransen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Dewald" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Alahari" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Beckers" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201922301022" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123340v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Egea Canet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#252;y&#252;k" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.585" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136308v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833694v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201816900030" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058493v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.395" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294476v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Salsac" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.903" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01309225v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komorowska" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napiorkowski" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doherty" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wrzosek-Lipska" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.923" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01161752v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Perez-Vidal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159307007" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168709v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kusoglu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuchbery" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Georgiev" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/590/1/01204" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966051v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602021" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00726671v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.375" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919027v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201003" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825028v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.491" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919015v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Hagen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201002" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00932820v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halipre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136205006" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725853v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farget" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761443v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628397" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651445v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529304v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casandjian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311017806" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531219v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431469" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529279v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.829" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761406v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431431" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751361v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00417470v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00417469v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00406400v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#252;rger" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Catford" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529205v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346221v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04035178v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M P&#233;rez-Vidal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M&#233;nager" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03862484v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joa Ljungvall" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joa-ljungvall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1938-1889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234661593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Paxman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Matta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N Catford" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lotay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Assi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.162504" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05320155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglan Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxi Yuan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3jvn-hzdh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejmund" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ralet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.014324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N Wilson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01051-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pasqualato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ansari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Heines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Modamio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#246;rgen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01172-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Boston" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C L Crespi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duch&#234;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gerl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01100-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labiche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ljungvall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. L Crespi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bordes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01036-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04378651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zanon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goasduff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyagi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.262501" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O St&#233;zowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goasduff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korichi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01025-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gjestvang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Adili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Siem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Gao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.064602" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cl&#233;ment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dosme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01091-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308695v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Miernik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korgul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Poklepa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.054608" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.L Crespi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lopez-Martens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michelagnoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01019-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemasson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rejmund" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01053-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912454v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Foug&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jos&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Michelagnoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40121-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cederwall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Wyss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Aktas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.034304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. P&#233;rez-Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domingo-Pardo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gargano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Valiente-Dob&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.112501" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jungclaus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Golubev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rudolph" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Sarmiento" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.054316" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312933v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#228;fner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozeva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Na&#239;dja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.014316" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335724v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.L021302" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siciliano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ljungvall" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Martens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00385-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.034317" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122316v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00512-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330321v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. N Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thisse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gjestvang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03304-w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Banik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.044329" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bednarczyk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bentley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00132-w" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491326v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ertoprak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.062501" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911948v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Kim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.014326" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440036v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelagnoli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.163297" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-B. Gerst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blazhev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Warr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.064323" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266344v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Stuchbery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.134797" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066916v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jaworski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Egea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modamio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.02.021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02346539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minaya Ramirez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.075" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154730v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevc.99.064302" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldkuhle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fransen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beckers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birkenbach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.054317" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Bello Garrote" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etile" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.034302" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730128v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hady&#324;ska-Kl&#553;k" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Napiorkowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Srebrny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maj" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024326" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Singh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hagen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grente" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.192501" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudouet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12636-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Salsac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12482-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delafosse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marevi&#263;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gottardo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.192502" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01518704v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.162501" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01538475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De France" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.02.063" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468946v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klintefjord" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bello Garrote" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024312" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554407v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Konstantinopoulos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petkov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arici" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.014309" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582819v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12353-y" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01511760v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salsac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.034302" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554700v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Stuchbery" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa6942" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555205v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. John" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mengoni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lunardi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.064321" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554873v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Wilson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amador-Celdran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bleuel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.222501" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404614v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;ru" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goutte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.054326" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323078v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krzysiek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kmiecik" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044330" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01220015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalovi&#263;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louchart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Perez-Vidal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.10.032" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01257200v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.022701" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sahin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doncel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieja" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Angelis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.034302" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142370v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Celikovic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dijon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Isacker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.044311" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01136183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Stuchbery" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brown" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atanasova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.062501" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951187v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Theisen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeanneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulignano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druillole" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.02.016" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-096M0QS5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. John" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Valiente-Dob&#243;n" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.021301" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00872588v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corsi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delaroche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baugher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.044311" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853986v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Boston" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Boston" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Cresswell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Dimmock" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.07.026" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PWZCQMD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00820642v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#244;rgen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazzacco" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.054302" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924057v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#350;enyi&#287;it" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ata&#231;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akkoyun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ka&#351;ka&#351;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.09.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00756667v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chavas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karolak" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.054320" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685826v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabaret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karkour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linget" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.03.041" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKD4B1BW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685391v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J.-P. Gall" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dorvaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Greenlees" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rowley" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.041301" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188920v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palacz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nyberg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grawe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.014318" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724538v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Andersson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.012501" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646795v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alikhani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.081" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773540v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theisen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girod" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.044318" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600325v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.064321" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605721v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissinot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.06.032" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595877v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recchia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Adili" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.02.089" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKXQRWRZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495174v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorgen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.061301" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685733v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farnea" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venturelli" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.02.042" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WKZ86B3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205243v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Delaroche" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flavigny" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.031304" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00403065v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.014317" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399512v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ketelhut" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Greenlees" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ackermann" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antalic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clement" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.212501" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021879v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gsrska" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039138v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hiver" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A25" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039374v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Korten" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A22" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144354v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hauschild" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.057" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886894v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adamska" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korgul" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fija&#322;kowska" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miernik" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piersa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.843" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886893v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milanovi&#263;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#268;elikovi&#263;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boso" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.837" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143911v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.297" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116524v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.633" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409992v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Goldkuhle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fransen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Dewald" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Alahari" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Beckers" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201922301022" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123340v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Egea Canet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#252;y&#252;k" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.585" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136308v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833694v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201816900030" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058493v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.395" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294476v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Salsac" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.903" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01309225v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komorowska" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napiorkowski" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doherty" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wrzosek-Lipska" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.923" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01161752v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Perez-Vidal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159307007" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168709v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kusoglu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuchbery" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Georgiev" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/590/1/01204" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966051v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602021" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825028v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.491" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00726671v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.375" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919027v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201003" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919015v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Hagen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201002" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00932820v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halipre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136205006" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725853v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farget" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761443v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628397" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651445v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529304v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casandjian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311017806" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531219v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431469" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529279v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.829" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751361v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761406v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431431" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00417470v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00417469v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00406400v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#252;rger" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Catford" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529205v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346221v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04035178v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M P&#233;rez-Vidal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M&#233;nager" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03862484v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joa Ljungvall" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>