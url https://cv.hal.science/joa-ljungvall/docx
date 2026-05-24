--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -467,1752 +467,1752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-05320155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic quadrupole moments in &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;124&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt;</w:t>
+                <w:t xml:space="preserve">Search for $^{22}$Na in novae supported by a novel method for measuring femtosecond nuclear lifetimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Clément</w:t>
+                <w:t xml:space="preserve">Chloé Fougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemasson</w:t>
+                <w:t xml:space="preserve">François de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rejmund</w:t>
+                <w:t xml:space="preserve">Jordi José</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jacquot</w:t>
+                <w:t xml:space="preserve">Caterina Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ralet</w:t>
+                <w:t xml:space="preserve">Emmanuel Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (1), pp.014324. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.014324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40121-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991790v1</w:t>
+                <w:t xml:space="preserve">hal-03912454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of $N=50$ gap evolution around $Z=32$: new structure information for ${}^{82}$Ge</w:t>
+                <w:t xml:space="preserve">Advancements of $\gamma$-ray spectroscopy of isotopically identified fission fragments with AGATA and VAMOS++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Thisse</w:t>
+                <w:t xml:space="preserve">A Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lebois</w:t>
+                <w:t xml:space="preserve">J Dudouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Verney</w:t>
+                <w:t xml:space="preserve">M Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N Wilson</w:t>
+                <w:t xml:space="preserve">J Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Jovančević</w:t>
+                <w:t xml:space="preserve">A Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 59 (7), pp.153. </w:t>
+              <w:t xml:space="preserve">, 2023, 59 (6), pp.134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01051-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01053-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170660v1</w:t>
+                <w:t xml:space="preserve">hal-04137347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape evolution in even-mass $^{98-104}$Zr isotopes via lifetime measurements using the $\gamma \gamma $-coincidence technique</w:t>
+                <w:t xml:space="preserve">Simulation of the AGATA spectrometer and coupling with ancillary detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Pasqualato</w:t>
+                <w:t xml:space="preserve">M Labiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ansari</w:t>
+                <w:t xml:space="preserve">F.C. L Crespi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S Heines</w:t>
+                <w:t xml:space="preserve">S Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Modamio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Görgen</w:t>
+                <w:t xml:space="preserve">J Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 59 (11), pp.276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01172-8⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 59 (7), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01036-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309317v1</w:t>
+                <w:t xml:space="preserve">hal-04170670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata characterisation and pulse shape analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Precision Spectroscopy of ${20}$O Benchmarking Ab Initio Calculations in Light Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A J Boston</w:t>
+                <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F C L Crespi</w:t>
+                <w:t xml:space="preserve">J. Menéndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Duchêne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Gerl</w:t>
+                <w:t xml:space="preserve">T. Miyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01100-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (26), pp.262501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.262501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766128v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-04378651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the AGATA spectrometer and coupling with ancillary detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic quadrupole moments in &amp;lt;math&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mi&amp;gt;Xe&amp;lt;/mi&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mn&amp;gt;124&amp;lt;/mn&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/math&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Labiche</w:t>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ljungvall</w:t>
+                <w:t xml:space="preserve">B. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.C. L Crespi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Bordes</w:t>
+                <w:t xml:space="preserve">D. Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01036-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (1), pp.014324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.107.014324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170670v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Precision Spectroscopy of ${20}$O Benchmarking Ab Initio Calculations in Light Nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of $N=50$ gap evolution around $Z=32$: new structure information for ${}^{82}$Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Zanon</w:t>
+                <w:t xml:space="preserve">D Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Clément</w:t>
+                <w:t xml:space="preserve">J.N Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Goasduff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Miyagi</w:t>
+                <w:t xml:space="preserve">N Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.262501⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (7), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01051-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-04378651v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGATA: Advancements in Software Developments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape evolution in even-mass $^{98-104}$Zr isotopes via lifetime measurements using the $\gamma \gamma $-coincidence technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pasqualato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Stézowski</w:t>
+                <w:t xml:space="preserve">J.S Heines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Dudouet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y Aubert</w:t>
+                <w:t xml:space="preserve">V Modamio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 59 (5), pp.119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01025-4⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 59 (11), pp.276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01172-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021233v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of how properties of a fissioning system impact isomeric yield ratios of the fragments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agata characterisation and pulse shape analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A J Boston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F C L Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Gjestvang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.N Wilson</w:t>
+                <w:t xml:space="preserve">P Désesquelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Al-Adili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Z Gao</w:t>
+                <w:t xml:space="preserve">J Gerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.108.064602⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01100-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322888v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGATA DAQ-box: a unified data acquisition system for different experimental conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">AGATA: Advancements in Software Developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Stézowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Goasduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Dosme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O Stézowski</w:t>
+                <w:t xml:space="preserve">Y Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 59 (9), pp.211. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01091-8⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 59 (5), pp.119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01025-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126461v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission of Fr215 studied with γ spectroscopic methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AGATA DAQ-box: a unified data acquisition system for different experimental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Korichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Miernik</w:t>
+                <w:t xml:space="preserve">N Dosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Korgul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G Charles</w:t>
+                <w:t xml:space="preserve">E Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Stézowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.108.054608⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (9), pp.211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01091-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308695v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGATA: Performance of $\gamma$-ray tracking and associated algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examination of how properties of a fissioning system impact isomeric yield ratios of the fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gjestvang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Al-Adili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.C.L Crespi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Ljungvall</w:t>
+                <w:t xml:space="preserve">S Siem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lopez-Martens</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01019-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (6), pp.064602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.108.064602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111767v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements of $\gamma$-ray spectroscopy of isotopically identified fission fragments with AGATA and VAMOS++</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fission of Fr215 studied with γ spectroscopic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Miernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lemasson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Dudouet</w:t>
+                <w:t xml:space="preserve">A Korgul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rejmund</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Görgen</w:t>
+                <w:t xml:space="preserve">W Poklepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01053-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.054608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.108.054608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137347v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $^{22}$Na in novae supported by a novel method for measuring femtosecond nuclear lifetimes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AGATA: Performance of $\gamma$-ray tracking and associated algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">F.C.L Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi José</w:t>
+                <w:t xml:space="preserve">A Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Michelagnoli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Michelagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.4536. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), pp.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40121-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-023-01019-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912454v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for spherical-oblate shape coexistence in $^{87}\mathrm{Tc}$</w:t>
               </w:r>
@@ -2460,2690 +2460,2690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinterpretation of excited states in $^{212}$Po: Shell-model multiplets rather than $\alpha$-cluster states</w:t>
+                <w:t xml:space="preserve">Angular momentum generation in nuclear fission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fernández</w:t>
+                <w:t xml:space="preserve">J. N. N Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jungclaus</w:t>
+                <w:t xml:space="preserve">D. Thisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Golubev</w:t>
+                <w:t xml:space="preserve">M. Lebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rudolph</w:t>
+                <w:t xml:space="preserve">N. Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.G. Sarmiento</w:t>
+                <w:t xml:space="preserve">D. Gjestvang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (5), pp.054316. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 590 (7847), pp.566-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.054316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03304-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477065v1</w:t>
+                <w:t xml:space="preserve">hal-03330321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First lifetime investigations of $N&amp;gt;82$ iodine isotopes: The quest for collectivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Jovančević</w:t>
+                <w:t xml:space="preserve">Evidence for enhanced neutron-proton correlations from the level structure of the $N=Z+1$ nucleus $_{43}^{87}\mathrm{Tc}_{44}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cederwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ö. Aktas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (1), pp.014316. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.014316⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.L021302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.L021302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312933v1</w:t>
+                <w:t xml:space="preserve">hal-03335724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for enhanced neutron-proton correlations from the level structure of the $N=Z+1$ nucleus $_{43}^{87}\mathrm{Tc}_{44}$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ö. Aktas</w:t>
+                <w:t xml:space="preserve">Reinterpretation of excited states in $^{212}$Po: Shell-model multiplets rather than $\alpha$-cluster states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jungclaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Golubev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G. Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (2), pp.L021302. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (5), pp.054316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.L021302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.054316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335724v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position uncertainties of AGATA pulse-shape analysis estimated via the bootstrapping method</w:t>
+                <w:t xml:space="preserve">First lifetime investigations of $N&amp;gt;82$ iodine isotopes: The quest for collectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Siciliano</w:t>
+                <w:t xml:space="preserve">G. Häfner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ljungvall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Goasduff</w:t>
+                <w:t xml:space="preserve">R. Lozeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lopez-Martens</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Naïdja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00385-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (1), pp.014316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.014316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122244v1</w:t>
+                <w:t xml:space="preserve">hal-03312933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy and lifetime measurements in $^{134,136,138}$Te isotopes and implications for the nuclear structure beyond $N=82$</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Position uncertainties of AGATA pulse-shape analysis estimated via the bootstrapping method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siciliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goasduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez-Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielińska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.034317⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (2), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00385-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186178v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse-shape calculations and applications using the AGATAGeFEM software package</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopy and lifetime measurements in $^{134,136,138}$Te isotopes and implications for the nuclear structure beyond $N=82$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Häfner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ljungvall</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Lozeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naïdja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00512-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (3), pp.034317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.034317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122316v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular momentum generation in nuclear fission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulse-shape calculations and applications using the AGATAGeFEM software package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 590 (7847), pp.566-570. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (6), pp.198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03304-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00512-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330321v2</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-spin states above the isomers in neutron-rich iodine nuclei near N = 82</w:t>
+                <w:t xml:space="preserve">Prompt-delayed γ -ray spectroscopy of neutron-rich $^{119,121}$In isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Banik</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">S. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Lemasson</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Biswas</w:t>
+                <w:t xml:space="preserve">Y.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102 (4), pp.044329. </w:t>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.014326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.044329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.014326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986928v1</w:t>
+                <w:t xml:space="preserve">hal-02911948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics opportunities with the Advanced Gamma Tracking Array: AGATA</w:t>
+                <w:t xml:space="preserve">High-spin states above the isomers in neutron-rich iodine nuclei near N = 82</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Korten</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.A. Bentley</w:t>
+                <w:t xml:space="preserve">R. Banik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhattacharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-020-00132-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (4), pp.044329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.044329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863160v1</w:t>
+                <w:t xml:space="preserve">hal-02986928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospin Properties of Nuclear Pair Correlations From the Level Structure of the Self-Conjugate Nucleus $^{88}$Ru</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ö. Aktas</w:t>
+                <w:t xml:space="preserve">Physics opportunities with the Advanced Gamma Tracking Array: AGATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Atac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bednarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ertoprak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Zhang</w:t>
+                <w:t xml:space="preserve">M.A. Bentley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.062501⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (5), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-020-00132-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491326v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt-delayed γ -ray spectroscopy of neutron-rich $^{119,121}$In isotopes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Navin</w:t>
+                <w:t xml:space="preserve">Isospin Properties of Nuclear Pair Correlations From the Level Structure of the Self-Conjugate Nucleus $^{88}$Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cederwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ö. Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ertoprak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.H. Kim</w:t>
+                <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (1), pp.014326. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (6), pp.062501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.014326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.062501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911948v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Advanced GAmma Tracking Array at GANIL</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prompt and delayed $\gamma$ spectroscopy of neutron-rich $^{94}$Kr and observation of a new isomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Michelagnoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Clément</w:t>
+                <w:t xml:space="preserve">R.-B. Gerst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blazhev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Warr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.163297⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.064323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.064323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440036v1</w:t>
+                <w:t xml:space="preserve">hal-03094623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt and delayed $\gamma$ spectroscopy of neutron-rich $^{94}$Kr and observation of a new isomer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Warr</w:t>
+                <w:t xml:space="preserve">Performance of the Advanced GAmma Tracking Array at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Pérez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wilson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lebois</w:t>
+                <w:t xml:space="preserve">C. Michelagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (6), pp.064323. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 955, pp.163297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.064323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.163297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094623v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of octupole-phonons at high spin in $^{207}$Pb</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lifetime measurements in $^{52,54}$Ti to study shell evolution toward $N=32$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Georgiev</w:t>
+                <w:t xml:space="preserve">A. Goldkuhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.E. Stuchbery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Rejmund</w:t>
+                <w:t xml:space="preserve">C. Fransen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blazhev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birkenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.134797⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (5), pp.054317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.054317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266344v1</w:t>
+                <w:t xml:space="preserve">hal-02381948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEDA—NEutron Detector Array</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">$B(E2)$ anomalies in the yrast band of $^{170}\mathrm{Os}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.J. Egea</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Modamio</w:t>
+                <w:t xml:space="preserve">T.R. Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.L. Bello Garrote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.02.021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (3), pp.034302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.034302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066916v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New program for measuring masses of silver isotopes near the N = 82 shell closure with MLLTRAP at ALTO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Chauveau</w:t>
+                <w:t xml:space="preserve">NEDA—NEutron Detector Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Valiente-Dobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Franchoo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Lopez-Martens</w:t>
+                <w:t xml:space="preserve">G. Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goasduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Modamio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.04.075⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 927, pp.81-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02346539v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of one valence proton on seniority and angular momentum of neutrons in neutron-rich $^{122-131}$Sb$_{51}$ isotopes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evidence of octupole-phonons at high spin in $^{207}$Pb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Stuchbery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rejmund</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevc.99.064302⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 797, pp.134797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.134797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154730v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime measurements in $^{52,54}$Ti to study shell evolution toward $N=32$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Birkenbach</w:t>
+                <w:t xml:space="preserve">New program for measuring masses of silver isotopes near the N = 82 shell closure with MLLTRAP at ALTO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Minaya Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franchoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.054317⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.04.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381948v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02346539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$B(E2)$ anomalies in the yrast band of $^{170}\mathrm{Os}$</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Etile</w:t>
+                <w:t xml:space="preserve">Effects of one valence proton on seniority and angular momentum of neutrons in neutron-rich $^{122-131}$Sb$_{51}$ isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (3), pp.034302. </w:t>
+              <w:t xml:space="preserve">, 2019, 99 (6), pp.064302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.034302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevc.99.064302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317301v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrupole collectivity in $^{42}\mathrm{Ca}$ from low-energy Coulomb excitation with AGATA</w:t>
+                <w:t xml:space="preserve">Pseudospin Symmetry and Microscopic Origin of Shape Coexistence in the $^{78}$Ni Region: A Hint from Lifetime Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hadyńska-Klȩk</w:t>
+                <w:t xml:space="preserve">C. Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J. Napiorkowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Zielińska</w:t>
+                <w:t xml:space="preserve">D. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Srebrny</w:t>
+                <w:t xml:space="preserve">P. Marević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maj</w:t>
+                <w:t xml:space="preserve">A. Gottardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (2), pp.024326. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (19), pp.192502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.024326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.192502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730128v1</w:t>
+                <w:t xml:space="preserve">hal-01922075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Coexisting Shapes through Lifetime Measurements in $^{98}$Zr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purnima Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5214,1367 +5214,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of reference pulses for highly segmented HPGe detectors and application to Pulse Shape Analysis used in $\gamma$ -ray tracking arrays</w:t>
+                <w:t xml:space="preserve">Quadrupole collectivity in $^{42}\mathrm{Ca}$ from low-energy Coulomb excitation with AGATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.J. Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Clément</w:t>
+                <w:t xml:space="preserve">K. Hadyńska-Klȩk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dudouet</w:t>
+                <w:t xml:space="preserve">P.J. Napiorkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Srebrny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2018-12636-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (2), pp.024326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.97.024326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952713v1</w:t>
+                <w:t xml:space="preserve">hal-01730128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetimes of excited states in triaxially deformed $^{107}$Tc and $^{109,111,113}$Rh</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.D. Salsac</w:t>
+                <w:t xml:space="preserve">Experimental determination of reference pulses for highly segmented HPGe detectors and application to Pulse Shape Analysis used in $\gamma$ -ray tracking arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michelagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dudouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54 (3), pp.50. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 54 (11), pp.198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2018-12636-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2018-12482-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01757853v1</w:t>
+                <w:t xml:space="preserve">hal-01952713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudospin Symmetry and Microscopic Origin of Shape Coexistence in the $^{78}$Ni Region: A Hint from Lifetime Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Marević</w:t>
+                <w:t xml:space="preserve">Lifetimes of excited states in triaxially deformed $^{107}$Tc and $^{109,111,113}$Rh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gottardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Michelagnoli</w:t>
+                <w:t xml:space="preserve">M.D. Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121 (19), pp.192502. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.192502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2018-12482-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922075v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$^{96}_{36}$Kr$_{60}$–Low-Z Boundary of the Island of Deformation at N =60</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Toward lifetime and g factor measurements of short-lived states in the vicinity of $^{208}$Pb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Stuchbery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemasson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118, pp.165201. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (5), pp.054004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.162501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/aa6942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01518704v1</w:t>
+                <w:t xml:space="preserve">hal-01554700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual design of the AGATA 1$\pi$ array at GANIL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">$^{96}_{36}$Kr$_{60}$–Low-Z Boundary of the Island of Deformation at N =60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 855, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.165201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.02.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.162501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01538475v1</w:t>
+                <w:t xml:space="preserve">in2p3-01518704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of lifetimes in $^{62,64}$Fe, $^{61,63}$Co, and $^{59}$Mn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conceptual design of the AGATA 1$\pi$ array at GANIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michelagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Klintefjord</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Bello Garrote</w:t>
+                <w:t xml:space="preserve">G. De France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024312⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 855, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2017.02.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01468946v1</w:t>
+                <w:t xml:space="preserve">cea-01538475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime measurements in $^{100}$Ru</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of lifetimes in $^{62,64}$Fe, $^{61,63}$Co, and $^{59}$Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klintefjord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Konstantinopoulos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Astier</w:t>
+                <w:t xml:space="preserve">F. Bello Garrote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (1), pp.014309. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.014309⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 95 (2), pp.024312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.024312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554407v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01468946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt-delayed $\gamma$ -ray spectroscopy with AGATA, EXOGAM and VAMOS++</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Biswas</w:t>
+                <w:t xml:space="preserve">Lifetime measurements in $^{100}$Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Konstantinopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goasduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2017-12353-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (1), pp.014309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.014309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582819v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of nuclear shapes in odd-mass yttrium and niobium isotopes from lifetime measurements following fission reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Salsac</w:t>
+                <w:t xml:space="preserve">Prompt-delayed $\gamma$ -ray spectroscopy with AGATA, EXOGAM and VAMOS++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.34302. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (8), pp.162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.034302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2017-12353-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01511760v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward lifetime and g factor measurements of short-lived states in the vicinity of $^{208}$Pb</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Georgiev</w:t>
+                <w:t xml:space="preserve">Evolution of nuclear shapes in odd-mass yttrium and niobium isotopes from lifetime measurements following fission reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. E. Stuchbery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Lemasson</w:t>
+                <w:t xml:space="preserve">M. Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 92 (5), pp.054004. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.34302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/aa6942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.034302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01554700v1</w:t>
+                <w:t xml:space="preserve">cea-01511760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-beam $\gamma$-ray spectroscopy of the neutron-rich platinum isotope $^{200}$Pt toward the $N=126$ shell gap</w:t>
               </w:r>
@@ -6599,51 +6599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Valiente-Dobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mengoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Modamio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lunardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6707,51 +6707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies in the Charge Yields of Fission Fragments from the $^{238}$U(n,f) Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6822,511 +6822,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy Coulomb excitation of $^{96,98}$Sr beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of the AGATA γ-ray spectrometer in the PreSPEC set-up at GSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zielinska</w:t>
+                <w:t xml:space="preserve">N. Lalović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Péru</w:t>
+                <w:t xml:space="preserve">C. Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Goutte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Hilaire</w:t>
+                <w:t xml:space="preserve">R.M. Perez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.054326⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 806, pp.258-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01404614v1</w:t>
+                <w:t xml:space="preserve">in2p3-01220015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pygmy dipole resonance in Ce-140 via inelastic scattering of O-17</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-energy Coulomb excitation of $^{96,98}$Sr beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Krzysiek</w:t>
+                <w:t xml:space="preserve">S. Péru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kmiecik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Bednarczyk</w:t>
+                <w:t xml:space="preserve">H. Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bracco</w:t>
+                <w:t xml:space="preserve">S. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (issue 4), pp.044330. </w:t>
+              <w:t xml:space="preserve">, 2016, 94 (5), pp.054326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.044330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.054326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01323078v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01404614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the AGATA γ-ray spectrometer in the PreSPEC set-up at GSI</w:t>
+                <w:t xml:space="preserve">Pygmy dipole resonance in Ce-140 via inelastic scattering of O-17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lalović</w:t>
+                <w:t xml:space="preserve">M. Krzysiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Louchart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Michelagnoli</w:t>
+                <w:t xml:space="preserve">M. Kmiecik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bednarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Perez-Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Ralet</w:t>
+                <w:t xml:space="preserve">A. Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 806, pp.258-266. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (issue 4), pp.044330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2015.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.93.044330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01220015v1</w:t>
+                <w:t xml:space="preserve">in2p3-01323078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Quadrupole Moments in $^{96;98}$Sr: Evidence for Shape Coexistence in Neutron-Rich Strontium Isotopes at N = 60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Péru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.022701. </w:t>
@@ -7524,51 +7524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Celikovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7645,77 +7645,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism of an Excited Self-Conjugate Nucleus: Precise Measurement of the g Factor of the 2(1)(+) State in Mg-24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E Stuchbery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7818,51 +7818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sulignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Druillole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 747, pp.69-80. </w:t>
@@ -7925,51 +7925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape evolution in the neutron-rich osmium isotopes: Prompt γ-ray spectroscopy of Os196</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R. John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Modamio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Valiente-Dobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,1327 +8320,1327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00853986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective nature of low-lying excitations in 70,72,74Zn from lifetime measurements using the AGATA spectrometer demonstrator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and rejection of scattered neutrons in AGATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gôrgen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Korten</w:t>
+                <w:t xml:space="preserve">M. Şenyiğit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ataç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akkoyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaşkaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bazzacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.054302⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 735, pp.267-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00820642v1</w:t>
+                <w:t xml:space="preserve">in2p3-00924057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and rejection of scattered neutrons in AGATA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective nature of low-lying excitations in 70,72,74Zn from lifetime measurements using the AGATA spectrometer demonstrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gôrgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bazzacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 735, pp.267-276. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.054302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.09.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.87.054302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00924057v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00820642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-spin structure in $^{40}$K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of high-K states in No-252</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sulignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Söderström</w:t>
+                <w:t xml:space="preserve">C. Theisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Charles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Karolak</w:t>
+                <w:t xml:space="preserve">M. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.054320. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.054320⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.044318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.044318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00756667v1</w:t>
+                <w:t xml:space="preserve">in2p3-00773540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Orsay universal plunger system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Georgiev</w:t>
+                <w:t xml:space="preserve">AGATA - Advanced Gamma Tracking Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Akkoyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Algora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cabaret</w:t>
+                <w:t xml:space="preserve">F. Ameil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Karkour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Linget</w:t>
+                <w:t xml:space="preserve">G. de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 679, pp.61-66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.03.041⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 668, pp.26-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00685826v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00646795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-beam spectroscopy with intense ion beams: Evidence for a rotational structure in $^{246}$Fm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J.-P. Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Piot</w:t>
+                <w:t xml:space="preserve">O. Dorvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. J.-P. Gall</w:t>
+                <w:t xml:space="preserve">P. T. Greenlees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.041301(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.041301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00685391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N = 50 core excited states studied in the 46 96 Pd 50 nucleus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-spin structure in $^{40}$K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Söderström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Palacz</w:t>
+                <w:t xml:space="preserve">J. Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nyberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. de Angelis</w:t>
+                <w:t xml:space="preserve">M. Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.014318⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.054320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.054320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188920v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00756667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell-Structure and Pairing Interaction in Superheavy Nuclei: Rotational Properties of the Z=104 Nucleus (256)Rf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. T. Greenlees</w:t>
+                <w:t xml:space="preserve">The Orsay universal plunger system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Karkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. L. Andersson</w:t>
+                <w:t xml:space="preserve">D. Linget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 679, pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.03.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.012501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00724538v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00685826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGATA - Advanced Gamma Tracking Array</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N = 50 core excited states studied in the 46 96 Pd 50 nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Algora</w:t>
+                <w:t xml:space="preserve">M. Palacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Alikhani</w:t>
+                <w:t xml:space="preserve">J. Nyberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ameil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">H. Grawe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sieja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 668, pp.26-58. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2011.11.081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.014318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00646795v1</w:t>
+                <w:t xml:space="preserve">hal-03188920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of high-K states in No-252</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Sulignano</w:t>
+                <w:t xml:space="preserve">Shell-Structure and Pairing Interaction in Superheavy Nuclei: Rotational Properties of the Z=104 Nucleus (256)Rf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. T. Greenlees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Theisen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Delaroche</w:t>
+                <w:t xml:space="preserve">J. Rubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J.-P. Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Girod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ljungvall</w:t>
+                <w:t xml:space="preserve">L. L. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86, pp.044318. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.012501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.044318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.012501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00773540v1</w:t>
+                <w:t xml:space="preserve">in2p3-00724538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime measurements in $^{63}$Co and $^{65}$Co</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Isacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83, pp.064321. </w:t>
@@ -9812,103 +9812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction position resolution simulations and in-beam measurements of the AGATA HPGe detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Söderström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nyberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al-Adili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ataç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 638, pp.96-109. </w:t>
@@ -9958,103 +9958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of collectivity in neutron-rich Fe isotopes: Toward a new island of inversion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.061301. </w:t>
@@ -10086,441 +10086,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00495174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position resolution of the prototype AGATA triple-cluster detector from an in-beam experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Venturelli</w:t>
+                <w:t xml:space="preserve">Shape of $^{44}$Ar: Onset of deformation in neutron rich nuclei near $^{48}$Ca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zielinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.02.042⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.014317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.014317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00685733v1</w:t>
+                <w:t xml:space="preserve">in2p3-00403065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape evolution in self-conjugate nuclei, and the transitional nucleus Se 68</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Flavigny</w:t>
+                <w:t xml:space="preserve">Position resolution of the prototype AGATA triple-cluster detector from an in-beam experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bazzacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Farnea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Venturelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.031304⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 604, pp.555-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2009.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205243v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00685733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape of $^{44}$Ar: Onset of deformation in neutron rich nuclei near $^{48}$Ca</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Girod</w:t>
+                <w:t xml:space="preserve">Shape evolution in self-conjugate nuclei, and the transitional nucleus Se 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baugher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80, pp.014317. </w:t>
+              <w:t xml:space="preserve">, 2009, 80 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.014317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.031304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00403065v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma-Ray Spectroscopy at the Limits: First Observation of Rotational Bands in 255Lr</w:t>
               </w:r>
@@ -10640,103 +10640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of a core-excited E4 isomer in $^{98}$Cd.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gsrska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nyberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69, pp.064304-8</w:t>
@@ -10791,563 +10791,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution Studies of Isomeric States in $^{236}$U with the nu-Ball2 Spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Lifetime Measurements in the Ruthenium Chain: Investigating the Evolution of Triaxiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S Heines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Modamio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Hiver</w:t>
+                <w:t xml:space="preserve">W Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N Wilson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G Charles</w:t>
+                <w:t xml:space="preserve">J Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape, Extremes of the Nuclear Landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Zakopane, Poland. pp.2-A25, </w:t>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Zakopane, Poland. pp.2-A22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.18.2-A25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.18.2-A22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039138v1</w:t>
+                <w:t xml:space="preserve">hal-05039374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Lifetime Measurements in the Ruthenium Chain: Investigating the Evolution of Triaxiality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution Studies of Isomeric States in $^{236}$U with the nu-Ball2 Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Korten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Ljungvall</w:t>
+                <w:t xml:space="preserve">C Hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pasqualato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Zakopane, Poland. pp.2-A22, </w:t>
+              <w:t xml:space="preserve">57th Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape, Extremes of the Nuclear Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Zakopane, Poland. pp.2-A25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.18.2-A22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.18.2-A25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039374v1</w:t>
+                <w:t xml:space="preserve">hal-05039138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of in-trap $\alpha$ spectroscopy to lifetime measurements with MLLTRAP</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">$\gamma$-ray Spectroscopy of $^{85}$Se Produced in $^{232}$Th Fission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hauschild</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Lopez-Martens</w:t>
+                <w:t xml:space="preserve">E. Adamska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Korgul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fijałkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Miernik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piersa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Electromagnetic Isotope Separators and Related Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.04.057⟩</w:t>
+              <w:t xml:space="preserve">36th Mazurian Lakes Conference on Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Piaski, Poland. pp.843, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.51.843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144354v1</w:t>
+                <w:t xml:space="preserve">hal-02886894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\gamma$-ray Spectroscopy of $^{85}$Se Produced in $^{232}$Th Fission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Miernik</w:t>
+                <w:t xml:space="preserve">Application of in-trap $\alpha$ spectroscopy to lifetime measurements with MLLTRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franchoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Piersa</w:t>
+                <w:t xml:space="preserve">K. Hauschild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez-Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Mazurian Lakes Conference on Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Piaski, Poland. pp.843, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Electromagnetic Isotope Separators and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Geneva, Switzerland. pp.371-374, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.51.843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.04.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886894v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime Measurements of Low-lying States in $^{73}$Ga and $^{70,72,74}$Zn Isotopes</w:t>
               </w:r>
@@ -11359,51 +11359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Milanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Čeliković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11461,632 +11461,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of Neutron Induced Reactions with the v-ball Spectrometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Qi</w:t>
+                <w:t xml:space="preserve">Preliminary results of lifetime measurements in neutron-rich $^{53}$Ti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Goldkuhle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Fransen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Dewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navin Alahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Beckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.50.297⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Nuclear Structure and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Venice, Italy. pp.01022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201922301022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143911v1</w:t>
+                <w:t xml:space="preserve">hal-02409992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime Measurements Using RDDS Method in the Vicinity of $^{78}$Ni</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The New Neutron Multiplicity Filter NEDA and Its First Physics Campaign with AGATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Franchoo</w:t>
+                <w:t xml:space="preserve">G. Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goasduff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Egea Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Modamio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hüyük</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Zakopane, Poland. pp.633, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.50.633⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Zakopane, Poland. pp.585, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.50.585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116524v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of lifetime measurements in neutron-rich $^{53}$Ti</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel Beckers</w:t>
+                <w:t xml:space="preserve">Spectroscopy of Neutron Induced Reactions with the v-ball Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Nuclear Structure and Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Zakopane, Poland. pp.297, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.50.297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201922301022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02409992v1</w:t>
+                <w:t xml:space="preserve">hal-02143911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New Neutron Multiplicity Filter NEDA and Its First Physics Campaign with AGATA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Modamio</w:t>
+                <w:t xml:space="preserve">Lifetime Measurements Using RDDS Method in the Vicinity of $^{78}$Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gottardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hüyük</w:t>
+                <w:t xml:space="preserve">F. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franchoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Zakopane, Poland. pp.585, </w:t>
+              <w:t xml:space="preserve">, Aug 2018, Zakopane, Poland. pp.633, </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.50.585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.50.633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123340v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of neutron-rich Sb isotopes using AGATA, VAMOS++ and EXOGAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12141,51 +12141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of fission fragment yields via high-resolution $\gamma$-ray spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12275,51 +12275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and Study of Neutron-rich Nuclei Using the LICORNE Directional Neutron Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12448,51 +12448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-D. Salsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIV Mazurian Lakes Conference on Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Piaski, Poland. pp.903-910, </w:t>
@@ -12543,51 +12543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Octupole Collectivity in 146Nd and 148Sm Using the New Coulomb Excitation Set-up at ALTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Komorowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Napiorkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12664,103 +12664,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Response of AGATA Detectors at GSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lalović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. M. Perez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Michelagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth International Symposium on Capture Gamma-Ray Spectroscopy and Related Topics (CGS15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Dresden, Germany. pp.07007, </w:t>
@@ -12837,51 +12837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stuchbery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. E. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12932,51 +12932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of collectivity in 96,98Sr studied via Coulomb excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13060,217 +13060,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00966051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odd-parity 100Sn Core Exitations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. de Angelis</w:t>
+                <w:t xml:space="preserve">LICORNE: A new and unique facility for producing intense, kinematically focused neutron beams at the IPN Orsay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Halipre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5506/APhysPolB.44.491⟩</w:t>
+              <w:t xml:space="preserve">Fission 2013 - Fifth International Workshop on Nuclear Fission and Fission Product Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Caen, France. pp.05006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136205006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00825028v1</w:t>
+                <w:t xml:space="preserve">in2p3-00932820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime measurements of Zn isotopes around N = 40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Celikovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13279,106 +13279,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Isacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Zakopane, Poland. pp.375-380, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5506/APhysPolB.44.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00726671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of collectivity in neutron-rich Sr and Kr isotopes: Prompt spectroscopy after Coulomb excitation at REX-ISOLDE, CERN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13413,344 +13413,344 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Caen, France. pp.01003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20136201003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00919027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime measurements on fission fragments in the A ∼ 100 region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. W. Hagen</w:t>
+                <w:t xml:space="preserve">Odd-parity 100Sn Core Exitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Palacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nyberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Grawe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sieja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20136201002⟩</w:t>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Zakopane, Poland. pp.491-500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.44.491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00919015v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00825028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LICORNE: A new and unique facility for producing intense, kinematically focused neutron beams at the IPN Orsay</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Leniau</w:t>
+                <w:t xml:space="preserve">Lifetime measurements on fission fragments in the A ∼ 100 region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Grente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-D. Salsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Matea</w:t>
+                <w:t xml:space="preserve">T. W. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fission 2013 - Fifth International Workshop on Nuclear Fission and Fission Product Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Caen, France. pp.05006, </w:t>
+              <w:t xml:space="preserve">Fifth International Workshop on Nuclear Fission and Fission-Product Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Caen, France. pp.01002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20136205006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20136201002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00932820v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00919015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetimes of Excited States in Neutron-Rich Nuclei</w:t>
               </w:r>
@@ -13855,407 +13855,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00725853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 246Fm : in‐beam spectroscopy at the limits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. L. Andersson</w:t>
+                <w:t xml:space="preserve">Experimental measurement of the deformation through the electromagnetic probe: Shape coexistence in exotic Kr isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Casandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics and reactions: FINUSTAR 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3628397⟩</w:t>
+              <w:t xml:space="preserve">17th Nuclear Physics Workshop "Marie &amp; Pierre Curie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kazimierz Dolny, Poland. pp.415-421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301311017806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00761443v1</w:t>
+                <w:t xml:space="preserve">in2p3-00529304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed-back from NARVAL users</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of 246Fm : in‐beam spectroscopy at the limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dorvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J.-P. Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. T. Greenlees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Agata Week 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics and reactions: FINUSTAR 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece. pp.301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3628397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00651445v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00761443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurement of the deformation through the electromagnetic probe: Shape coexistence in exotic Kr isotopes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feed-back from NARVAL users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Nuclear Physics Workshop "Marie &amp; Pierre Curie"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Agata Week 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Darmstadt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218301311017806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00529304v1</w:t>
+                <w:t xml:space="preserve">in2p3-00651445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of shapes and collectivity in exotic nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gôrgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Exotic Nuclei (EXON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Sochi, Russia. pp.54-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14302,64 +14302,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime measurement in neutron rich Fe and Co isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14423,51 +14423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of collectivity in neutron-rich Fe isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurorib 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lamoura, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14518,51 +14518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sulignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Theisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14626,51 +14626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prompt gamma -spectroscopy of isotopically identified fission fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XVIth Colloque GANIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14695,51 +14695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime measurements of excited states in Neutron-rich Irons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XVIth Colloque GANIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14764,51 +14764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb excitation of neutron-rich $^{44}$Ar at SPIRAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14816,51 +14816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bürger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Catford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXX Mazurian Lakes Conference on Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Piaski, Poland. pp.519-524</w:t>
@@ -14921,103 +14921,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of collectivity in Neutron‐Rich iron isotopes: Toward a new island of inversion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t>
@@ -15046,51 +15046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb excitation of neutron-rich $^{44}$Ar at SPIRAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15098,51 +15098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bürger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Catford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURORIB'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
@@ -15203,90 +15203,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the AGATA performances at low γ-ray energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R M Pérez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dudouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Ménager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15501,51 +15501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93AD4D17"/>
+    <w:nsid w:val="7AA41F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15732,51 +15732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joa-ljungvall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1938-1889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234661593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Paxman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Matta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N Catford" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lotay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Assi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.162504" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05320155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglan Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxi Yuan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3jvn-hzdh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejmund" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ralet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.014324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N Wilson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01051-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pasqualato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ansari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Heines" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Modamio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#246;rgen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01172-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Boston" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C L Crespi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duch&#234;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gerl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01100-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labiche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ljungvall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. L Crespi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bordes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01036-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04378651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zanon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goasduff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyagi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.262501" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O St&#233;zowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goasduff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korichi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01025-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gjestvang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Adili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Siem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Gao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.064602" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cl&#233;ment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dosme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01091-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308695v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Miernik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korgul" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Poklepa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.054608" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.L Crespi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lopez-Martens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michelagnoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01019-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemasson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rejmund" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01053-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912454v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Foug&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jos&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Michelagnoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40121-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cederwall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Wyss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Aktas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.034304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. P&#233;rez-Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domingo-Pardo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gargano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Valiente-Dob&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.112501" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477065v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jungclaus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Golubev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rudolph" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Sarmiento" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.054316" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312933v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#228;fner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozeva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Na&#239;dja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.014316" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335724v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.L021302" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siciliano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ljungvall" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Martens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00385-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.034317" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122316v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00512-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330321v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. N Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thisse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gjestvang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03304-w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Banik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.044329" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bednarczyk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bentley" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00132-w" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491326v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ertoprak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.062501" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911948v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Kim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.014326" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440036v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelagnoli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.163297" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-B. Gerst" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blazhev" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Warr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.064323" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266344v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Stuchbery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.134797" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066916v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jaworski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Egea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modamio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.02.021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02346539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minaya Ramirez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.075" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154730v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevc.99.064302" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldkuhle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fransen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beckers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birkenbach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.054317" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Bello Garrote" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etile" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.034302" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730128v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hady&#324;ska-Kl&#553;k" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Napiorkowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Srebrny" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maj" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024326" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Singh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hagen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grente" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.192501" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudouet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12636-9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Salsac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12482-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delafosse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marevi&#263;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gottardo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.192502" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01518704v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.162501" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01538475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De France" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.02.063" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468946v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klintefjord" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bello Garrote" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024312" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554407v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Konstantinopoulos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petkov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arici" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.014309" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582819v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12353-y" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01511760v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salsac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.034302" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554700v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Stuchbery" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa6942" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555205v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. John" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mengoni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lunardi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.064321" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554873v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Wilson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amador-Celdran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bleuel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.222501" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404614v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;ru" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goutte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.054326" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323078v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krzysiek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kmiecik" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044330" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01220015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalovi&#263;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louchart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Perez-Vidal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.10.032" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01257200v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.022701" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sahin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doncel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieja" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Angelis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.034302" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142370v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Celikovic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dijon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Isacker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.044311" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01136183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Stuchbery" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brown" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atanasova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.062501" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951187v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Theisen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeanneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulignano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druillole" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.02.016" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-096M0QS5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. John" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Valiente-Dob&#243;n" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.021301" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00872588v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corsi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delaroche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baugher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.044311" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853986v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Boston" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Boston" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Cresswell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Dimmock" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.07.026" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PWZCQMD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00820642v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#244;rgen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazzacco" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.054302" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924057v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#350;enyi&#287;it" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ata&#231;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akkoyun" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ka&#351;ka&#351;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.09.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00756667v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chavas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karolak" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.054320" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685826v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabaret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karkour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linget" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.03.041" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKD4B1BW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685391v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J.-P. Gall" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dorvaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Greenlees" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rowley" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.041301" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188920v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palacz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nyberg" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grawe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.014318" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724538v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Andersson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.012501" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646795v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alikhani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.081" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773540v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theisen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girod" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.044318" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600325v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.064321" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605721v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissinot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.06.032" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595877v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recchia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Adili" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.02.089" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKXQRWRZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495174v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorgen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.061301" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685733v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farnea" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venturelli" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.02.042" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WKZ86B3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205243v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Delaroche" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flavigny" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.031304" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00403065v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.014317" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399512v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ketelhut" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Greenlees" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ackermann" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antalic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clement" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.212501" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021879v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gsrska" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039138v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hiver" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A25" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039374v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Korten" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A22" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144354v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hauschild" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.057" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886894v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adamska" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korgul" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fija&#322;kowska" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miernik" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piersa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.843" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886893v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milanovi&#263;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#268;elikovi&#263;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boso" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.837" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143911v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.297" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116524v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.633" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409992v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Goldkuhle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fransen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Dewald" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Alahari" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Beckers" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201922301022" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123340v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Egea Canet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#252;y&#252;k" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.585" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136308v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833694v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201816900030" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058493v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.395" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294476v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Salsac" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.903" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01309225v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komorowska" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napiorkowski" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doherty" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wrzosek-Lipska" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.923" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01161752v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Perez-Vidal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159307007" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168709v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kusoglu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuchbery" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Georgiev" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/590/1/01204" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966051v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602021" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825028v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.491" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00726671v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.375" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919027v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201003" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919015v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Hagen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201002" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00932820v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halipre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136205006" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725853v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farget" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761443v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628397" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651445v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529304v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casandjian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311017806" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531219v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431469" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529279v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.829" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751361v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761406v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431431" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00417470v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00417469v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00406400v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#252;rger" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Catford" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529205v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346221v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04035178v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M P&#233;rez-Vidal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M&#233;nager" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03862484v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joa Ljungvall" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joa-ljungvall" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1938-1889" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234661593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J Paxman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Matta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N Catford" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lotay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Assi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.162504" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-05320155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglan Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxi Yuan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/3jvn-hzdh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912454v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Foug&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Jos&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Michelagnoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40121-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137347v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemasson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dudouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rejmund" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ljungvall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#246;rgen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01053-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. L Crespi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bordes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01036-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04378651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zanon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goasduff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyagi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.262501" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejmund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacquot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ralet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.014324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Verney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N Wilson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01051-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pasqualato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ansari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Heines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Modamio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01172-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766128v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A J Boston" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C L Crespi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Duch&#234;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gerl" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01100-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O St&#233;zowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goasduff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korichi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01025-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126461v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cl&#233;ment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dosme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Legay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01091-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gjestvang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Adili" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Siem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Gao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.064602" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308695v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Miernik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Korgul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Poklepa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.108.054608" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111767v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C.L Crespi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lopez-Martens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Michelagnoli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01019-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cederwall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Qi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Wyss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Aktas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.034304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. P&#233;rez-Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domingo-Pardo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gargano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Valiente-Dob&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.112501" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330321v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. N Wilson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thisse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gjestvang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03304-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.L021302" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477065v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jungclaus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Golubev" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rudolph" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Sarmiento" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.054316" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312933v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#228;fner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozeva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Na&#239;dja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.014316" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122244v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siciliano" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ljungvall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez-Martens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00385-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.034317" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00512-w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Kim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.014326" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986928v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Banik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.044329" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863160v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korten" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bednarczyk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bentley" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-020-00132-w" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ertoprak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.062501" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094623v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-B. Gerst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blazhev" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Warr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.064323" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michelagnoli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.163297" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381948v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldkuhle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fransen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beckers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birkenbach" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.054317" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317301v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Bello Garrote" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etile" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.034302" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066916v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jaworski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Egea" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Modamio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.02.021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Stuchbery" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.134797" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02346539v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minaya Ramirez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauveau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.075" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevc.99.064302" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922075v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delafosse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verney" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marevi&#263;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gottardo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.192502" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnima Singh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hagen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grente" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.192501" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730128v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hady&#324;ska-Kl&#553;k" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Napiorkowski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Srebrny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maj" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024326" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Li" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudouet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12636-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757853v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Salsac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2018-12482-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554700v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Stuchbery" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa6942" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01518704v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.162501" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01538475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De France" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2017.02.063" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01468946v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klintefjord" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenzi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bello Garrote" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.024312" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554407v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Konstantinopoulos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petkov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arici" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.014309" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582819v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12353-y" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01511760v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salsac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.034302" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555205v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. John" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mengoni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lunardi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.064321" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554873v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Wilson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Qi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amador-Celdran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bleuel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.222501" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01220015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalovi&#263;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louchart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Perez-Vidal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2015.10.032" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01404614v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinska" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;ru" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goutte" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilaire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.054326" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323078v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krzysiek" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kmiecik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044330" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01257200v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.022701" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sahin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doncel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieja" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Angelis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.034302" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01142370v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Celikovic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dijon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Isacker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.044311" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01136183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Stuchbery" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brown" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Atanasova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.062501" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951187v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Theisen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeanneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sulignano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druillole" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.02.016" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-096M0QS5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01065841v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. John" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Valiente-Dob&#243;n" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.021301" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00872588v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corsi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delaroche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baugher" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.044311" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853986v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Boston" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Boston" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Cresswell" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Dimmock" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.07.026" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PWZCQMD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00924057v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#350;enyi&#287;it" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ata&#231;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akkoyun" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ka&#351;ka&#351;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazzacco" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.09.035" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00820642v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#244;rgen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.054302" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773540v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theisen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girod" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.044318" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646795v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alikhani" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.11.081" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685391v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J.-P. Gall" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dorvaux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Greenlees" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rowley" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.041301" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00756667v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charles" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chavas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karolak" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.054320" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685826v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cabaret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karkour" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Linget" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.03.041" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKD4B1BW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188920v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palacz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nyberg" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grawe" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.014318" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724538v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Andersson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.012501" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600325v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.83.064321" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00605721v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissinot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.06.032" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00595877v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recchia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Adili" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.02.089" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKXQRWRZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495174v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorgen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.061301" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00403065v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.014317" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685733v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farnea" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venturelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.02.042" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WKZ86B3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205243v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Delaroche" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flavigny" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.031304" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00399512v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ketelhut" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Greenlees" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ackermann" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antalic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clement" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.212501" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021879v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gsrska" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039374v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Korten" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A22" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039138v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hiver" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A25" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886894v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Adamska" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korgul" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fija&#322;kowska" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miernik" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piersa" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.843" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144354v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hauschild" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.057" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886893v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milanovi&#263;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. &#268;elikovi&#263;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boso" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.51.837" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409992v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Goldkuhle" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fransen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Dewald" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Alahari" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Beckers" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201922301022" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123340v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Egea Canet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#252;y&#252;k" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.585" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143911v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.297" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116524v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.633" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136308v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833694v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201816900030" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058493v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.395" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294476v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Salsac" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.903" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01309225v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komorowska" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napiorkowski" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doherty" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wrzosek-Lipska" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.47.923" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01161752v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Perez-Vidal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159307007" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168709v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kusoglu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stuchbery" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Georgiev" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/590/1/01204" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966051v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602021" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00932820v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Halipre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136205006" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00726671v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.375" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919027v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201003" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825028v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.491" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00919015v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Hagen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20136201002" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00725853v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farget" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529304v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casandjian" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311017806" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761443v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628397" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00651445v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531219v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431469" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529279v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.829" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751361v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00761406v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431431" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00417470v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00417469v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00406400v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#252;rger" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Catford" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529205v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346221v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04035178v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M P&#233;rez-Vidal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M&#233;nager" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03862484v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joa Ljungvall" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>