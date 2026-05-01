--- v0 (2026-04-07)
+++ v1 (2026-05-01)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.65480427046px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Joachim Benet Rivière </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Sociologue de l'éducation et de la formation, enseignant chercheur associé au Laboratoire GRESCO (UR 15 075). Chargé d'enseignement à l'IUT de Poitiers-Niort-Châtellerault, à l'INSPE d'Angoulême et au département de sociologie de l'université de Poitiers. Recherche en cours sur l'éducation socioculturelle, une discipline de l'enseignement agricole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -398,51 +398,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des socialisations hétérogènes dans les mondes du cheval : entre loisirs, professions et médiation [Appel en cours]</w:t>
+                <w:t xml:space="preserve">Des socialisations hétérogènes dans les mondes du cheval : entre loisirs, professions et médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
@@ -1038,3227 +1038,3300 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Farges, G., Martinache, I. (2025). Enseignants : le grand déclassement ? Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Article à paraître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension. Pereira, I. (2024). &amp;lt;i&amp;gt;Écopédagogie. Éduquer à la justice sociale et écologique&amp;lt;/i&amp;gt;. Académia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Farges, G., Martinache, I. (2025). Enseignants : le grand déclassement ? Presses Universitaires de France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement agricole, un objet politique mal identifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.jwn4dyfa5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension. Arnaud Pierrel. &amp;lt;i&amp;gt;Ingénieurs mais apprentis&amp;lt;/i&amp;gt;. Classiques Garnier. Collection Histoire des techniques, Paris, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13tow⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation socioculturelle dans l’enseignement agricole : une sociohistoire des reconfigurations de son curriculum officiel depuis les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue internationale d’éducation de Sèvres. Dossier « L’éducation au développement durable », Avril 2024, n° 95</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles, Marlaine Cacouault, Serge Katz, Florence Legendre, Pierre-Yves Connan, Angélica Rigaudière, &amp;lt;i&amp;gt;Professeur·e·s des écoles : sociologie d'une profession dans la tourmente&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Inégales vieillesses, 2025/2 (54), pp.195-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.054.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension. Roberta Besozzi. &amp;lt;i&amp;gt;Former des apprenti.e.s. À la rencontre des formateurs et des formatrices en entreprise&amp;lt;/i&amp;gt;, Éditions Alphil. Presses Universitaires Suisses, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non-mixité choisie, une nécessité vitale dans l’apprentissage des savoirs professionnels des agricultrices, appréhendée en deux pôles de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AgriGenre : Le genre dans les mondes agricoles &amp; Écologisation des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14k10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lycées agricoles : quelle place pour les filles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissez-vous les moniteurs et les monitrices des Maisons Familiales Rurales (MFR) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Apprendre par le corps, 597, pp.8-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.597.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des imprévus en formation d’adultes : les impacts du confinement dans les formations de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dujoncquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Paroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/1 (67), pp.47-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.067.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du crayon au marteau ». L’étudiante en architecture et le travail de la craie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, https://journals.openedition.org/itti/6143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14w4l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maisons familiales rurales, une forme scolaire &amp;quot;poreuse&amp;quot; dans l’enseignement professionnel français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOPHOS: A Young Researchers’ Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.11-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46352/18403867.2025.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Les nouvelles politiques scolaires. En hommage à Yves Dutercq&amp;lt;/i&amp;gt; – Recension par Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet de Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des prêtres en quête d'une « éducation rurale authentique ». Comprendre l'inscription de la fondation Apprentis d'Auteuil dans l'enseignement agricole comme un « retour à la terre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 251-252, pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.251.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élèves des lycées agricoles sont-ils hostiles à l’agroécologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois fonctions sociales d'un diplôme professionnel délivré par le ministère de l'Agriculture. L'exemple du baccalauréat professionnel élevage canin et félin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (253), p.38-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissez-vous les professeurs d'éducation socioculturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation au développement durable de la maternelle au bac : suffit-il vraiment de « faire sa part » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension. Olivier Thomas et Pascal Génot, Bourdieu : une enquête algérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Images, travail et jeux vidéo, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.5001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une image de bottes de foin et de caoutchouc. Pour en finir avec les idées reçues sur l’enseignement agricole français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les mobilités en rural, 2024/2-3 (249-250), pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.249.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension. Garcia Sandrine, &amp;lt;i&amp;gt;Enseignants : de la vocation au désenchantement&amp;lt;/i&amp;gt;, Paris ; La Dispute, 2023, (L'enjeu scolaire), 252 p. ISBN : 978-2-84303-329-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La théorie des champs conceptuels de Gérard Vergnaud : héritages et perspectives, n° 57 (2024/1), pp.291-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.057.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension. Godefroy Lansade. &amp;lt;i&amp;gt;La vision des inclus. Ethnographie d’un dispositif pour l’inclusion scolaire (Ulis)&amp;lt;/i&amp;gt;, INSHEA, Champ social, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 222, pp.157-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ev1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...1653 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ev1⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04486514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : la place des savoirs agroécologiques dans l’enseignement agricole, entre avancées et obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L’enseignement agricole à l’épreuve des enjeux environnementaux, 271, pp.7-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11w0t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11w0t⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04362755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variations sociales des représentations des élèves en agroéquipement des pratiques limitant l’usage des intrants chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Domen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Rasplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L’enseignement agricole à l’épreuve des enjeux environnementaux, 271, pp.41-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11w0v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension. Perrot, C., Casanova, R. et Pesce, S. (dir) (2022). Apprentis d’Auteuil face au décrochage scolaire. Chronique d’une institution pédagogue. Champ social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.25063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.25063⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04467118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociohistoire de la pédagogie de l’alternance dans les maisons familiales rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (1-2), p. 57-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1087558ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1087558ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04292992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’enseignement agricole, une mosaïque en recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L'enseignement agricole, un chantier d'avenir, 3-2020 (151), pp.45-64. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, L'enseignement agricole, un chantier d'avenir, 3-2020 (151), pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.8382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.8412⟩</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Gilles Moreau</w:t>
+                <w:t xml:space="preserve">hal-04293589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maisons familiales rurales, un lieu de remédiation scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L'enseignement agricole, un chantier d'avenir, 3-2020 (151), pp.7-22. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, L'enseignement agricole, un chantier d'avenir, 3-2020 (151), pp.45-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.8412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.8382⟩</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tripier, Claude Dubar, Valérie Boussard, &amp;lt;i&amp;gt;Sociologie des professions&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">hal-04293578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Raibaud, Magalie Bacou (dir.), « Mixité dans les activités de loisir. La question du genre dans le champ de l'animation », &amp;lt;i&amp;gt;Agora Débats / Jeunesse&amp;lt;/i&amp;gt;, n° 59, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.7254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.7503⟩</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">Yves Raibaud, Magalie Bacou (dir.), « Mixité dans les activités de loisir. La question du genre dans le champ de l'animation », &amp;lt;i&amp;gt;Agora Débats / Jeunesse&amp;lt;/i&amp;gt;, n° 59, 2011</w:t>
+                <w:t xml:space="preserve">hal-04994855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Establet, Jean Marchi, &amp;lt;i&amp;gt;Un philosophe en Corse. Edmond Goblot – Correspondance (1882-1884)&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.8712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.7254⟩</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">Roger Establet, Jean Marchi, &amp;lt;i&amp;gt;Un philosophe en Corse. Edmond Goblot – Correspondance (1882-1884)&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">hal-04329021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tripier, Claude Dubar, Valérie Boussard, &amp;lt;i&amp;gt;Sociologie des professions&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.7503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.8712⟩</w:t>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">hal-04329032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tribess, &amp;lt;i&amp;gt;Un village sarde contemporain : pouvoirs et contrepouvoirs&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.8246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.8246⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04994852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guibert, Hassen Slimani, &amp;lt;i&amp;gt;Emplois sportifs et saisonnalités. L'économie des activités nautiques : enjeux de cohésion sociale&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.7147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.7147⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04994853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Émilie Notéris, Vanessa Place, Louise Desbrusses (dir.), « Gender surprise », &amp;lt;i&amp;gt;TINA&amp;lt;/i&amp;gt;, 8, 2011</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barone (dir.), &amp;lt;i&amp;gt;Les politiques régionales en France&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.7098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.6637⟩</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Barone (dir.), &amp;lt;i&amp;gt;Les politiques régionales en France&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">hal-04997889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Notéris, Vanessa Place, Louise Desbrusses (dir.), « Gender surprise », &amp;lt;i&amp;gt;TINA&amp;lt;/i&amp;gt;, 8, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.6637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.7098⟩</w:t>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">hal-05007705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Amand, &amp;lt;i&amp;gt;Socio-anthropologie des marins pêcheurs&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.6970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.6970⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04994856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nizet, Denise Van Dam, Michel Streith, &amp;lt;i&amp;gt;L'agriculture bio en devenir. Le cas alsacien&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.6833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4268,369 +4341,369 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs agroécologiques, un enjeu de luttes dans l’enseignement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs professionnels, les dessous de la formation des jeunes coordonné par Séverine Depoilly et Nicolas Divert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un enseignement de qualité, il faut aller en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Agnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Lechien; Benoît Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les mondes ruraux. Le rural : des vaches et des champs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, p.95-100, 2025, Idées reçues, 979-1-0318-0740-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petits diplômes agricoles, c’est pour les enfants d’agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séverine Depoilly; Gilles Moreau; Adrien Pégourdie; Fanny Renard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les « petits » diplômes : les coulisses de la formation professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier bleu éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-96, 2023, Idées reçues. Grand angle, 979-10-318-0597-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cavalier bleu éditions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04276073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre XIX. À la croisée des chemins. L’enseignement agricole et ses modèles en recomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Maubant; Edgar Leblanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'invention des idées : le défi réussi de l'enseignement agricole français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social éditions, p. 315-331, 2022, Formation des adultes et professionnalisation, 979-10-346-0701-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04294047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4650,73 +4723,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joachim Benet Rivière; Séverine Depoilly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalité de genre dans l'enseignement et la formation professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.223-231, 2022, Le Regard sociologique, 978-2-7574-3562-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4736,73 +4809,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joachim Benet Rivière; Séverine Depoilly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalité de genre dans l'enseignement et la formation professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-34, 2022, Le Regard sociologique, 978-2-7574-3562-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale. Le capital d’autochtonie, un concept pour (re)penser les rapports sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Aunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4848,73 +4921,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Émilie Aunis; Joachim Benet; Arnaud Mège; Isabelle Prat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de l'autochtonie : penser la transformation des rapports sociaux au prisme du « local »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-20, 2016, Espace et territoires, 978-2-7535-4888-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01524715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Aunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4960,124 +5033,124 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Émilie Aunis; Joachim Benet; Arnaud Mège; Isabelle Prat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de l'autochtonie : penser la transformation des rapports sociaux au prisme du « local »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.129-131, 2016, Espace et territoires, 978-2-7535-4888-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04467032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ah ! Pauvre amour je te mangerais ! ». Quand le travail à la ferme devient l'objet de conflit et de transgressions des rapports sociaux de sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Bodiou; Marlaine Cacouault; Ludovic Gaussot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le genre entre transmission et transgression : au-delà des frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.199-212, 2014, Essais, 978-2-7535-2873-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04294049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5087,100 +5160,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moniteurs et les monitrices de maison familiale rurale : modes d’accès au métier, interprétations des fonctions et déroulement des carrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Poitiers, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016POIT5007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04286156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5190,3419 +5263,3488 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecte-constructeur, une approche participative et originale de la formation en architecture portée par l’association Architecture en Champagne. Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Architecture en Champagne. 2024, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier de préconisations pour le workshop de l'Association Architecture en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Architecture en Champagne. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les choix d’orientation dans l’enseignement agricole technique : entre émancipation et assignation de genre. Rapport de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École Nationale Supérieure de Formation de l'Enseignement Agricole de Toulouse-Auzeville (ENSFEA); Ministère de l'Agriculture et de l'Alimentation. 2023, 217 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix d’orientation dans l’enseignement agricole technique : entre émancipation et assignation de genre. Note de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École nationale supérieure de formation de l'enseignement agricole (ENSFEA); Ministère de l'agriculture et de l'alimentation. 2023, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314904v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-04276042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des filles dans les formations professionnelles agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire du projet d'Agriame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CItés, TERritoires, Environnement et Sociétés (UMR CITERES), Feb 2026, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois âges de l'éducation socioculturelle dans l'enseignement agricole : de l'animation socioculturelle à l'approche par compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude 50 ans après « L'enseignement agricole et la domination symbolique de la paysannerie » de Claude Grignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, Jun 2026, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion de l'Acte II : de la diversification des itinéraires de formation agricole aux transformations de l’espace social de l’enseignement agricole supérieur. « 50 ans après L’enseignement agricole et la domination symbolique de la paysannerie de Claude Grignon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acte II : de la diversification des itinéraires de formation agricole aux transformations de l’espace social de l’enseignement agricole supérieur; « 50 ans après L’enseignement agricole et la domination symbolique de la paysannerie de Claude Grignon »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Jun 2026, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Introduction de l'Acte II : de la diversification des itinéraires de formation agricole aux transformations de l’espace social de l’enseignement agricole supérieur. « 50 ans après L’enseignement agricole et la domination symbolique de la paysannerie de Claude Grignon »</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de l'Acte II : Des bergers transhumants au BPREA en maraichage biologique, le rôle moteur des formations pour adultes dans le développement de l’agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acte II : de la diversification des itinéraires de formation agricole aux transformations de l’espace social de l’enseignement agricole supérieur; « 50 ans après L’enseignement agricole et la domination symbolique de la paysannerie de Claude Grignon »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, Jun 2026, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de la table-ronde : Les personnels et les étudiants face aux transformations de l’espace social de l’enseignement agricole supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acte II : des transformations de l’espace social de l’enseignement agricole supérieur à la diversification des itinéraires de formation des paysans. « 50 ans après L’enseignement agricole et la domination symbolique de la paysannerie de Claude Grignon »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Jun 2026, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction. L’enseignement agricole contemporain comme espace social au croisement des inégalités de classe et de genre</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à une table-ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres RED 2026. Enrichir ses pratiques pédagogiques avec les outils de l’ECSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Rouffach, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de la table ronde professionnelle « Les personnels de l'enseignement agricole secondaire et supérieur face à la Loi Duplomb et son monde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude 50 ans après « L'enseignement agricole et la domination symbolique de la paysannerie » de Claude Grignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, Dec 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de l'atelier « Reconnaissance et valorisation des groupes professionnels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l'AFS : Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler d’une écologisation de l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée dans le cadre de la fête de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Colombes, Oct 2025, Colombes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de l'atelier « Savoirs, formations et inégalités », RT1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l'AFS : Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’enseignement agricole contemporain comme espace social au croisement des inégalités de classe et de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude 50 ans après « L'enseignement agricole et la domination symbolique de la paysannerie » de Claude Grignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESCO, Dec 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à une table-ronde sur la santé en éducation et au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questioning public action as a determinant of occupational health through the length of the education, healthcare and agriculture sectors. Interroger l’action publique en tant que déterminant de santé au travail au prisme des secteurs de l’éducation, des soins et de l’agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COMPAST-CIESCT2025; Université de Bordeaux, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écologisation de l’enseignement agricole et ses ambivalences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l'AFS : Environnement(s) et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de l'atelier « Reconnaissance et valorisation des groupes professionnels », RT1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l'AFS : Environnement(s) et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Animation de la table ronde professionnelle « Les personnels de l'enseignement agricole secondaire et supérieur face à la Loi Duplomb et son monde »</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table-ronde « La sociologie dans l'espace médiatique : critiques, réponses et enjeux de la diffusion de la connaissance sociologique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociologie hors de ses murs : circulations, pratiques et appropriations Colloque de sciences humaines et sociales [Colloque]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Nov 2025, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociohistoire des fonctions sociales des formations en alternance dans les Maisons Familiales Rurales et de leurs acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Pédagogie de l’alternance : perspectives critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO); Séverine Depoilly; Fanny Renard; Mathias Millet, Mar 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation du séminaire du GRESCO lors de la venue du Nicolas Renahy pour la présentation de son livre &amp;lt;i&amp;gt;Jusqu'au bout. Vieillir et résister dans le monde ouvrier&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire bisite Limoges avec Nicolas Renahy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Apr 2025, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude 50 ans après « L'enseignement agricole et la domination symbolique de la paysannerie » de Claude Grignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GRESCO, Dec 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Dec 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Animation de l'atelier « Reconnaissance et valorisation des groupes professionnels »</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à une table ronde : l'égalité des genres dans l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence : L’égalité des genres dans l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Mendès France (EMF Poitiers), Feb 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maisons familiales rurales : un ordre scolaire dominé et/ou une adaptation de la paysannerie à la forme scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : 50 ans après « L'enseignement agricole et la domination symbolique de la paysannerie » de Claude Grignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Dec 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Culture du terroir » et orientation dans les formations professionnelles agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l'AFS : Environnement(s) et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...659 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désenchantement en formation professionnelle. Le cas des expériences des élèves en baccalauréat Conduite et Gestion de l'Entreprise Hippique (CGEH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous du réseau : Le désenchantement en formation professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Cheval &amp; Sciences Humaines, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maisons familiales rurales : de l'apprentissage agricole et ménager à la pédagogie de l'alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Nanterre, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des savoirs agroécologiques dans l'enseignement agricole, entre avancées et obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Polma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Dauphine, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de l'atelier « Travail des frontières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e journée d'études des doctorants en sociologie des groupes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT1 Savoir, travail et professions (Réseau thématique de l'Association française de sociologie), Nov 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le difficile « passage à travers le miroir » ou l'expérience désenchantée en baccalauréat professionnel Conduite et gestion de l'entreprise hippique (CGEH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Chantiers de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Jan 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Pourquoi et comment forme-t-on au métier d'agriculteur ?&amp;quot; dans le cadre du colloque « Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER 2024 - Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER (Société Française d'Economie Rurale), Jun 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de l'alternance dans les maisons familiales rurales comme « innovation pédagogique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Innovation, réforme, expérimentation en éducation : perspectives historiques (XVIIe-XXIe siècles) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association transdisciplinaire de recherche en histoire de l’éducation (ATRHE), Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de l'atelier « Construction/évolution des identités professionnelles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Divay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e journée d'études des doctorants en sociologie des groupes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT1 Savoir, travail et professions (Réseau thématique de l'Association française de sociologie), Nov 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empreinte du handicap dans l’orientation dans l’enseignement professionnel agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e congrès de l'Association française de Sociologie (AFS) « Intersections, circulations », Association française de Sociologie – AFS,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pratique de l’équitation au métier ? La passion pour les chevaux mise à l’épreuve en baccalauréat professionnel « Conduite et gestion de l’entreprise hippique » (CGEH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès de l'Association française de Sociologie (AFS) « Intersections, circulations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de Sociologie – AFS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'égalité entre les sexes dans l'enseignement agricole, des pistes de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution "les filières genrées de l'enseignement agricole"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale supérieure de formation de l'enseignement agricole (ENSFEA), Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille comme ressource dans des trajectoires scolaires marquées par des difficultés d'apprentissage. Le cas des élèves en situation de handicap dans l'enseignement professionnel agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Expérimenter l’école inclusive »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale supérieure de formation de l'enseignement agricole (ENSFEA), Apr 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l'enseignement agricole technique : ses institutions et ses groupes professionnels sous l'effet de la massification scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences Master Encadrement Educatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE Reims, CEREP, Sep 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04294037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La féminisation de l’enseignement agricole : renouvellement des ségrégations de genre et reconfiguration des ethos professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée à l’Institut Agro Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations formation/emploi dans l'enseignement agricole technique à l'aune du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SAPRO – Savoirs professionnels en formation et en territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO – Groupe de recherches sociologiques sur les sociétés contemporaines, Sep 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociohistoire des métiers et du champ de la formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée - GT Métier de paysan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inter-AFOCG, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes ingénieures, transition agroécologique et alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agrosup Dijon, Jan 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage en lycée agricole sous le prisme des inégalités de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès de l'Association française de Sociologie (AFS) « Intersections, circulations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de Sociologie – AFS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de l'atelier « Processus d'émergence des groupes professionnels et des segments »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e journée d'études des doctorants en sociologie des groupes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT1 Savoir, travail et professions (Réseau thématique de l'Association française de sociologie), Jun 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la seconde phase de la recherche sur les orientations des filles et des garçons dans l'enseignement agricole technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche « Filières genrées »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale supérieure de formation de l'enseignement agricole (ENSFEA), Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alternance, une vielle idée neuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque L’invention des idées : le défi réussi de l’enseignement agricole français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICP-ISP Faculté d’éducation, coordonné par Philippe Maubant et Edgar Leblanc, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de l'atelier « Processus de hiérarchisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e journée d'études des doctorants en sociologie des groupes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT1 Savoir, travail et professions (Réseau thématique de l'Association française de sociologie), Jun 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de l'atelier « Classements et dynamiques professionnelles », RT1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès de l'AFS : Classer, déclasser, reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Depoilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8618,73 +8760,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : La fabrique du genre dans l'enseignement professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Mar 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture du colloque et remerciements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8700,1345 +8842,1345 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : « La fabrique du genre dans l’enseignement professionnel »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO); Institut national supérieur du professorat et de l'éducation de l'académie de Poitiers (INSPÉ Poitiers), Mar 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'orienter dans l'enseignement agricole français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque SFERE Provence « Apprentissage et Education » Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marseile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moniteurs et les monitrices de maison familiale rurale d'éducation et d'orientation : modes d'accès au métier et interprétations des fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'étude du 24 novembre « L'enseignement agricole français, un monde en recomposition »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, Université de Poitiers, LISST-Dynamiques rurales, Nov 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dahache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement agricole français, un monde en recomposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO; LISST, Nov 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement dans la fonction de direction en maison familiale rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès de l'AFS, Sociologie des pouvoirs, pouvoirs de la sociologie, RT1 Savoirs, travail, professions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion de la journée d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dahache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "L'enseignement agricole français, un monde en recomposition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO; LISST Dynamiques rurales, Nov 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de l'atelier « Métiers de l'agriculture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e journée d'études des doctorants en sociologie des groupes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT1 Savoir, travail et professions (Réseau thématique de l'Association française de sociologie), Jun 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de l'atelier « Groupes professionnels émergents ou incertains »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e journée d'études des doctorants en sociologie des groupes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT1 Savoir, travail et professions (Réseau thématique de l'Association française de sociologie), Jun 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociologie biographique. Le cas des formateurs et des formatrices de maison familiale rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Chantiers de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gars du coin. Le monitorat d'apprentissage agricole comme prolongement de l'engagement militant à la JAC (Jeunesse Agricole Catholique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GRESCO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches et d'études sociologiques du Centre-Ouest (GRESCO), Jun 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La division sexuelle du travail enseignant en maison familiale rurale : production et reproduction versus agriculture et services aux personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e congrès de l'AFS (les dominations)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La direction en maison familiale rurale : un bastion masculin dans une institution féminisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées d'étude « les évolutions de la fonction et du métier de personnel de direction dans l'enseignement public : perspectives européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de la Table-ronde d'ouverture du colloque Les territoires de l'autochtonie, penser la transformation des rapports sociaux au prisme du « local »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de l'autochtonie, penser la transformation des rapports sociaux au prisme du « local »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches et d'études sociologiques du Centre-Ouest (GRESCO), May 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode d’enquête comme révélatrice de rapports de genre et de pouvoir au sein des équipes enseignantes en maison familiale rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objectivation dans l’enquête ethnographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de reconversion des filles et des garçons à faible capital scolaire en milieu rural : premiers éléments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Parcours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, Nov 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la professionnalisation des moniteurs en maison familiale rurale : les rôles des partenariats universitaires et de la licence GA3P dans la construction de l'identité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Expérience et professionnalisation dans les champs de la formation, de l’éducation et du travail État des lieux et nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des fonctions et différences d'orientation entre hommes et femmes en maison familiale rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et agriculture familiale et paysanne, regards nord-sud. Débats entre mondes académique, du développement et de la formation, Université de Toulouse-le-Mirail.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnel de direction en maison familiale rurale : « des entrepreneurs ruraux » au service des territoires et de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « les élites agricoles et rurales, héritages et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Supérieure d'Agriculture, Jul 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un agent de formation « de gauche » dans une institution « de droite ». Le cas d'un moniteur de maison familiale rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude des étudiants de master 2 du GRESCO (Poitiers et Limoges)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches et d'études sociologiques du Centre-Ouest (GRESCO), 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10048,51 +10190,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil des communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Aunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10134,51 +10276,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Territoire(s) et réseaux locaux : quelles perspectives théoriques et méthodologiques en sciences sociales ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10188,684 +10330,922 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rugby et enseignement agricole, un lien à explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'extrême droite ou la mise à mort de l'enseignement agricole contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rugby et enseignement agricole, un lien à explorer</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écopaturage ou la conquête des villes par l'enseignement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (17)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 11 avec Gaëlle Gasc, socioanthropologue spécialisée dans les politiques de gestion de l'eau et réalisatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les routes de la sociologie [épisode 13] avec Damien Bulot, inspecteur de l'action sanitaire et sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Episode 14 avec Ani Khodedanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’égalité filles garçons dans l’enseignement agricole : quelles spécificités ? Quels écueils ? Quels leviers pour agir ? Regards croisés de la Haute fonctionnaire à l’égalité des droits, Naïda DRIF-LAMIA et du chercheur en sociologie, Joachim BENET-RIVIÈRE, sur les problématiques liées à l’égalité filles garçons dans l’enseignement agricole, L'enseignement agricole, bulletin syndical du SNETAP-FSU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naida Drif-Lamia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 3 avec Manon Moncoq, anthropologue et conseillère funéraire [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Moncoq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 5 avec Virginie Queraud, responsable service aux partenaires à la CAF de la Haute-Vienne [podcast]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Queraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Episode 12 avec Tristan Renard, sociologue et coordinateur du CRESAM-Occitanie (ARS Occitanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993720v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 6 avec Éric Pautard, un sociologue au ministère de la Transition écologique [Podcast]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pautard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=Dc0qN2O0X8w&amp;t=1s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 4 avec Sarah Dujoncquoy, chargée d'études au CREAI Nouvelle Aquitaine [Podcast]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10873,916 +11253,753 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dujoncquoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 8 avec Thibaut Besozzi, un sociologue chez les sans-abris [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naida Drif-Lamia</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Besozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=f8KX284xfQ8&amp;t=4s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 2 avec Isabelle Prat, cheffe de projet d'enquêtes qualitatives au Service statistique ministériel de la sécurité intérieure (SSMSI) [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 10 avec le collectif Plurhabitus [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 7 avec Laurence Ould-Ferhat, une sociologue engagée dans l'expertise des politiques publiques [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ould-Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Moncoq</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=Uli2m1rXhYk&amp;t=9s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 9 avec Marjorie Glas, sociohistorienne du théâtre [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les professeurs des lycées agricoles en lutte contre leur administration centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://blogs.mediapart.fr/joachim-benet/blog/200224/les-professeurs-des-lycees-agricoles-en-lutte-contre-leur-administration-centrale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 1 avec Guillaume Diche, étudiant en architecture [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=f8KX284xfQ8&amp;t=4s</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Diche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...475 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La percée des filles dans l’enseignement agricole technique français : entre obstacles et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Watch Letter 40, CIHEAM and UfM, Strengthening the role of women in rural and agricultural areas – obstacles and opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04121479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La direction des maisons familiales rurales : les aspirations des formatrices et le plafond de verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international Genre et agriculture familiale paysanne, regards nord-sud, débats entre mondes académique, du développement et de la formation, Toulouse II Le Mirail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11792,289 +12009,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois âges de l’éducation socioculturelle dans l’enseignement agricole : transformations d’une discipline, de l’ouverture éducative à la logique des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation socioculturelle. Sociologie d'une discipline de l'enseignement agricole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une socialisation scolaire comme procédure de réhabilitation. Le cas des élèves à besoins éducatifs particuliers dans les formations du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une socialisation scolaire comme procédure de réhabilitation. Le cas des élèves à besoins éducatifs particuliers dans les formations du paysage</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le difficile &amp;quot;passage à travers le miroir&amp;quot; ou l'expérience &amp;quot;désenchantée&amp;quot; en baccalauréat professionnel Conduite et gestion de l'entreprise hippique (CGEH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12084,339 +12301,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élève-ingénieur des Arts et Métiers à l'intérieur de la structure d'une loge de vigne contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chalons en Champagne, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de la craie par une étudiante en architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chalons-en-Champagne, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants en « archi » et la roue du pressoir à pomme du lycée viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le compagnon charpentier et l'étudiante en architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chalons-en-Champagne, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étudiante en architecture et le travail du métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chalons en Champagne, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12426,167 +12643,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désenchantement en formation professionnelle. Le cas des expériences des élèves en bac pro Conduite et Gestion de l'Entreprise Hippique (CGEH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alternance, une vielle idée neuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12654,51 +12871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A82D1397"/>
+    <w:nsid w:val="E82BE0AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12802,51 +13019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AC2470F7"/>
+    <w:nsid w:val="26E79561"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13036,51 +13253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joachim-benet-riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8404-5155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262111446" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/13165747030053931402" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w17" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294904v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M&#232;ge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Aunis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8376/les-territoires-de-l-autochtonie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055563v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jwn4dyfa5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tow" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14k10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.054.0195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696278v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palierne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dujoncquoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Paroche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.067.0047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w4l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46352/18403867.2025.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0049" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310792v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.5001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0291" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ev1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0t" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362889v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Domen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0v" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25063" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087558ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8412" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8382" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7503" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7254" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8712" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8246" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7147" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6637" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7098" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6970" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997203v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6833" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Agnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-petits-diplomes/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467020v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04286156v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016POIT5007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499340v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327671v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997879v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097783v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Katz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298502v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duguet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924687v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Minassian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957322v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626273v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557181v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362760v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294847v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294037v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558723v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286189v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329050v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995026v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998172v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467120v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288172v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463387v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dahache" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995036v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294876v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463372v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294882v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305767v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525271v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305749v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288177v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476707v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481027v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133580v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005840v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnick Rib&#233;raud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499348v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993720v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Queraud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321593v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972970v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pautard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943854v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965517v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naida Drif-Lamia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929757v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moncoq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025131v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Besozzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920114v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243391v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025122v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ould-Ferhat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102810v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470771v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920113v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Diche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121479v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494169v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193315v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007701v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682777v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682776v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682783v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682773v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682817v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103144v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joachim-benet-riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8404-5155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262111446" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/13165747030053931402" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w17" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294904v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M&#232;ge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Aunis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8376/les-territoires-de-l-autochtonie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jwn4dyfa5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tow" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.054.0195" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14k10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696278v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palierne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dujoncquoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Paroche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.067.0047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w4l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46352/18403867.2025.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.5001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294026v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0291" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ev1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Domen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0v" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25063" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087558ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8382" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293578v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8412" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7254" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8712" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7503" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8246" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7147" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6637" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6970" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6833" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Agnoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-petits-diplomes/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467032v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04286156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016POIT5007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314904v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097783v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997881v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Katz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997879v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298502v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846117v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166757v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234060v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Minassian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957322v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995013v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995006v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294847v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329043v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329067v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296292v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995024v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318168v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467120v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994989v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dahache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469152v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995043v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995036v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294876v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294882v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294890v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305767v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525271v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293592v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305749v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288177v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481027v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005840v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnick Rib&#233;raud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499348v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608179v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965517v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naida Drif-Lamia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929757v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moncoq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993720v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Queraud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pautard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943854v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Besozzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920114v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243391v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025122v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ould-Ferhat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102810v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470771v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920113v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Diche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294061v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489966v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193315v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682783v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682773v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682817v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134926v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103144v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>