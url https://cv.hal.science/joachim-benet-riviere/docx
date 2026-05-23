--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -12,69 +12,69 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:136.65480427046px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Joachim Benet Rivière </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sociologue de l'éducation et de la formation, enseignant chercheur associé au Laboratoire GRESCO (UR 15 075). Chargé d'enseignement à l'IUT de Poitiers-Niort-Châtellerault, à l'INSPE d'Angoulême et au département de sociologie de l'université de Poitiers. Recherche en cours sur l'éducation socioculturelle, une discipline de l'enseignement agricole.</w:t>
+        <w:t xml:space="preserve">Sociologue de l'éducation et de la formation professionnelle, enseignant-chercheur en sciences de l'éducation au Laboratoire GRESCO. Chargé d'enseignement à l'IUT de Poitiers-Niort-Châtellerault, à l'INSPE d'Angoulême et au département de sociologie de l'université de Poitiers. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -742,51 +742,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -796,265 +796,331 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moniteurs des maisons familiales rurales. Sociologie d'un groupe professionnel méconnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan, 201 p., A paraître</w:t>
+              <w:t xml:space="preserve">L'Harmattan, 201 p., A paraître, Collection Enfance, éducation et société, Pierre Champollion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enseigner à produire autrement. Les ambivalences de l’écologisation de l’enseignement agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. A paraître, Collection Enfance, éducation et société, Pierre Champollion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inégalité de genre dans l'enseignement et la formation professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Depoilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joachim Benet; Séverine Depoilly. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 256 p., 2022, 978-2757435625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Depoilly</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 256 p., 2022, 978-2757435625</w:t>
+                <w:t xml:space="preserve">halshs-03643067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de l'autochtonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Aunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 142 p., 2016, Espace et Territoires, 978-2-7535-4888-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1064,4093 +1130,4093 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farges, G., Martinache, I. (2025). Enseignants : le grand déclassement ? Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension. Pereira, I. (2024). &amp;lt;i&amp;gt;Écopédagogie. Éduquer à la justice sociale et écologique&amp;lt;/i&amp;gt;. Académia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article à paraître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Recension. Pereira, I. (2024). &amp;lt;i&amp;gt;Écopédagogie. Éduquer à la justice sociale et écologique&amp;lt;/i&amp;gt;. Académia</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement agricole, un objet politique mal identifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.jwn4dyfa5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension. Arnaud Pierrel. &amp;lt;i&amp;gt;Ingénieurs mais apprentis&amp;lt;/i&amp;gt;. Classiques Garnier. Collection Histoire des techniques, Paris, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13tow⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation socioculturelle dans l’enseignement agricole : une sociohistoire des reconfigurations de son curriculum officiel depuis les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue internationale d’éducation de Sèvres. Dossier « L’éducation au développement durable », Avril 2024, n° 95</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La non-mixité choisie, une nécessité vitale dans l’apprentissage des savoirs professionnels des agricultrices, appréhendée en deux pôles de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AgriGenre : Le genre dans les mondes agricoles &amp; Écologisation des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14k10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lycées agricoles : quelle place pour les filles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charles, Marlaine Cacouault, Serge Katz, Florence Legendre, Pierre-Yves Connan, Angélica Rigaudière, &amp;lt;i&amp;gt;Professeur·e·s des écoles : sociologie d'une profession dans la tourmente&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Inégales vieillesses, 2025/2 (54), pp.195-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.054.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension. Roberta Besozzi. &amp;lt;i&amp;gt;Former des apprenti.e.s. À la rencontre des formateurs et des formatrices en entreprise&amp;lt;/i&amp;gt;, Éditions Alphil. Presses Universitaires Suisses, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’enseignement agricole, un objet politique mal identifié</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissez-vous les moniteurs et les monitrices des Maisons Familiales Rurales (MFR) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Apprendre par le corps, 597, pp.8-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.597.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des imprévus en formation d’adultes : les impacts du confinement dans les formations de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dujoncquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Paroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/1 (67), pp.47-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.067.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maisons familiales rurales, une forme scolaire &amp;quot;poreuse&amp;quot; dans l’enseignement professionnel français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOPHOS: A Young Researchers’ Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.11-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46352/18403867.2025.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du crayon au marteau ». L’étudiante en architecture et le travail de la craie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, https://journals.openedition.org/itti/6143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14w4l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Les nouvelles politiques scolaires. En hommage à Yves Dutercq&amp;lt;/i&amp;gt; – Recension par Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet de Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des prêtres en quête d'une « éducation rurale authentique ». Comprendre l'inscription de la fondation Apprentis d'Auteuil dans l'enseignement agricole comme un « retour à la terre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 251-252, pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.251.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élèves des lycées agricoles sont-ils hostiles à l’agroécologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">L’éducation socioculturelle dans l’enseignement agricole : une sociohistoire des reconfigurations de son curriculum officiel depuis les années 1960</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois fonctions sociales d'un diplôme professionnel délivré par le ministère de l'Agriculture. L'exemple du baccalauréat professionnel élevage canin et félin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2025, 3 (253), p.38-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Revue internationale d’éducation de Sèvres. Dossier « L’éducation au développement durable », Avril 2024, n° 95</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissez-vous les professeurs d'éducation socioculturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...269 lines deleted...]
-                <w:t xml:space="preserve">Lycées agricoles : quelle place pour les filles ?</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation au développement durable de la maternelle au bac : suffit-il vraiment de « faire sa part » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...228 lines deleted...]
-                <w:t xml:space="preserve">« Du crayon au marteau ». L’étudiante en architecture et le travail de la craie</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension. Olivier Thomas et Pascal Génot, Bourdieu : une enquête algérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 19, https://journals.openedition.org/itti/6143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14w4l⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Images, travail et jeux vidéo, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.5001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...149 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des prêtres en quête d'une « éducation rurale authentique ». Comprendre l'inscription de la fondation Apprentis d'Auteuil dans l'enseignement agricole comme un « retour à la terre »</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une image de bottes de foin et de caoutchouc. Pour en finir avec les idées reçues sur l’enseignement agricole français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 251-252, pp.39-46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.251.0039⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Les mobilités en rural, 2024/2-3 (249-250), pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.249.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...430 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.249.0049⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04832925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension. Garcia Sandrine, &amp;lt;i&amp;gt;Enseignants : de la vocation au désenchantement&amp;lt;/i&amp;gt;, Paris ; La Dispute, 2023, (L'enjeu scolaire), 252 p. ISBN : 978-2-84303-329-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Poucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, La théorie des champs conceptuels de Gérard Vergnaud : héritages et perspectives, n° 57 (2024/1), pp.291-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdle.057.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension. Godefroy Lansade. &amp;lt;i&amp;gt;La vision des inclus. Ethnographie d’un dispositif pour l’inclusion scolaire (Ulis)&amp;lt;/i&amp;gt;, INSHEA, Champ social, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 222, pp.157-160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ev1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ev1⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04486514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : la place des savoirs agroécologiques dans l’enseignement agricole, entre avancées et obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L’enseignement agricole à l’épreuve des enjeux environnementaux, 271, pp.7-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11w0t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11w0t⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04362755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variations sociales des représentations des élèves en agroéquipement des pratiques limitant l’usage des intrants chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Domen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Rasplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L’enseignement agricole à l’épreuve des enjeux environnementaux, 271, pp.41-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11w0v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension. Perrot, C., Casanova, R. et Pesce, S. (dir) (2022). Apprentis d’Auteuil face au décrochage scolaire. Chronique d’une institution pédagogue. Champ social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.25063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.25063⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04467118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociohistoire de la pédagogie de l’alternance dans les maisons familiales rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (1-2), p. 57-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1087558ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1087558ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04292992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Gilles Moreau</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maisons familiales rurales, un lieu de remédiation scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L'enseignement agricole, un chantier d'avenir, 3-2020 (151), pp.7-22. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, L'enseignement agricole, un chantier d'avenir, 3-2020 (151), pp.45-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.8412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.8382⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+                <w:t xml:space="preserve">hal-04293578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’enseignement agricole, une mosaïque en recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L'enseignement agricole, un chantier d'avenir, 3-2020 (151), pp.45-64. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, L'enseignement agricole, un chantier d'avenir, 3-2020 (151), pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.8382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.8412⟩</w:t>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">hal-04293589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Raibaud, Magalie Bacou (dir.), « Mixité dans les activités de loisir. La question du genre dans le champ de l'animation », &amp;lt;i&amp;gt;Agora Débats / Jeunesse&amp;lt;/i&amp;gt;, n° 59, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.7254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.7254⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04994855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Establet, Jean Marchi, &amp;lt;i&amp;gt;Un philosophe en Corse. Edmond Goblot – Correspondance (1882-1884)&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.8712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.8712⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04329021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tripier, Claude Dubar, Valérie Boussard, &amp;lt;i&amp;gt;Sociologie des professions&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.7503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.7503⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04329032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tribess, &amp;lt;i&amp;gt;Un village sarde contemporain : pouvoirs et contrepouvoirs&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.8246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.8246⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04994852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guibert, Hassen Slimani, &amp;lt;i&amp;gt;Emplois sportifs et saisonnalités. L'économie des activités nautiques : enjeux de cohésion sociale&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.7147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.7147⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04994853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Barone (dir.), &amp;lt;i&amp;gt;Les politiques régionales en France&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.7098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.7098⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04997889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Notéris, Vanessa Place, Louise Desbrusses (dir.), « Gender surprise », &amp;lt;i&amp;gt;TINA&amp;lt;/i&amp;gt;, 8, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.6637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.6637⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05007705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rudy Amand, &amp;lt;i&amp;gt;Socio-anthropologie des marins pêcheurs&amp;lt;/i&amp;gt;</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nizet, Denise Van Dam, Michel Streith, &amp;lt;i&amp;gt;L'agriculture bio en devenir. Le cas alsacien&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.6833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.6970⟩</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">Jean Nizet, Denise Van Dam, Michel Streith, &amp;lt;i&amp;gt;L'agriculture bio en devenir. Le cas alsacien&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">hal-04997203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Amand, &amp;lt;i&amp;gt;Socio-anthropologie des marins pêcheurs&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.6970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.6833⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04997203v1</w:t>
+                <w:t xml:space="preserve">hal-04994856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs agroécologiques, un enjeu de luttes dans l’enseignement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs professionnels, les dessous de la formation des jeunes coordonné par Séverine Depoilly et Nicolas Divert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un enseignement de qualité, il faut aller en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Agnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Lechien; Benoît Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les mondes ruraux. Le rural : des vaches et des champs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, p.95-100, 2025, Idées reçues, 979-1-0318-0740-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petits diplômes agricoles, c’est pour les enfants d’agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séverine Depoilly; Gilles Moreau; Adrien Pégourdie; Fanny Renard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les « petits » diplômes : les coulisses de la formation professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier bleu éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-96, 2023, Idées reçues. Grand angle, 979-10-318-0597-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cavalier bleu éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.89-96, 2023, Idées reçues. Grand angle, 979-10-318-0597-9</w:t>
+                <w:t xml:space="preserve">halshs-04276073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Depoilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joachim Benet Rivière; Séverine Depoilly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inégalité de genre dans l'enseignement et la formation professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.223-231, 2022, Le Regard sociologique, 978-2-7574-3562-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre XIX. À la croisée des chemins. L’enseignement agricole et ses modèles en recomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Maubant; Edgar Leblanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'invention des idées : le défi réussi de l'enseignement agricole français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social éditions, p. 315-331, 2022, Formation des adultes et professionnalisation, 979-10-346-0701-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04294047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conclusion générale</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Depoilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joachim Benet Rivière; Séverine Depoilly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalité de genre dans l'enseignement et la formation professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.223-231, 2022, Le Regard sociologique, 978-2-7574-3562-5</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-34, 2022, Le Regard sociologique, 978-2-7574-3562-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale. Le capital d’autochtonie, un concept pour (re)penser les rapports sociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Aunis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...71 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Aunis</w:t>
+                <w:t xml:space="preserve">Arnaud Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Émilie Aunis; Joachim Benet; Arnaud Mège; Isabelle Prat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de l'autochtonie : penser la transformation des rapports sociaux au prisme du « local »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-20, 2016, Espace et territoires, 978-2-7535-4888-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01524715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Aunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Aunis</w:t>
+                <w:t xml:space="preserve">Arnaud Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Émilie Aunis; Joachim Benet; Arnaud Mège; Isabelle Prat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de l'autochtonie : penser la transformation des rapports sociaux au prisme du « local »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.129-131, 2016, Espace et territoires, 978-2-7535-4888-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04467032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ah ! Pauvre amour je te mangerais ! ». Quand le travail à la ferme devient l'objet de conflit et de transgressions des rapports sociaux de sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Bodiou; Marlaine Cacouault; Ludovic Gaussot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le genre entre transmission et transgression : au-delà des frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.199-212, 2014, Essais, 978-2-7535-2873-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04294049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5160,100 +5226,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moniteurs et les monitrices de maison familiale rurale : modes d’accès au métier, interprétations des fonctions et déroulement des carrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Poitiers, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016POIT5007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04286156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5263,307 +5329,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecte-constructeur, une approche participative et originale de la formation en architecture portée par l’association Architecture en Champagne. Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Architecture en Champagne. 2024, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahier de préconisations pour le workshop de l'Association Architecture en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Architecture en Champagne. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix d’orientation dans l’enseignement agricole technique : entre émancipation et assignation de genre. Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École Nationale Supérieure de Formation de l'Enseignement Agricole de Toulouse-Auzeville (ENSFEA); Ministère de l'Agriculture et de l'Alimentation. 2023, 217 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix d’orientation dans l’enseignement agricole technique : entre émancipation et assignation de genre. Note de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École nationale supérieure de formation de l'enseignement agricole (ENSFEA); Ministère de l'agriculture et de l'alimentation. 2023, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5573,4614 +5639,4614 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des filles dans les formations professionnelles agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire du projet d'Agriame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CItés, TERritoires, Environnement et Sociétés (UMR CITERES), Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion de l'Acte II : de la diversification des itinéraires de formation agricole aux transformations de l’espace social de l’enseignement agricole supérieur. « 50 ans après L’enseignement agricole et la domination symbolique de la paysannerie de Claude Grignon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acte II : de la diversification des itinéraires de formation agricole aux transformations de l’espace social de l’enseignement agricole supérieur; « 50 ans après L’enseignement agricole et la domination symbolique de la paysannerie de Claude Grignon »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Jun 2026, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois âges de l'éducation socioculturelle dans l'enseignement agricole : de l'animation socioculturelle à l'approche par compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude 50 ans après « L'enseignement agricole et la domination symbolique de la paysannerie » de Claude Grignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, Jun 2026, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conclusion de l'Acte II : de la diversification des itinéraires de formation agricole aux transformations de l’espace social de l’enseignement agricole supérieur. « 50 ans après L’enseignement agricole et la domination symbolique de la paysannerie de Claude Grignon »</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de l'Acte II : Des bergers transhumants au BPREA en maraichage biologique, le rôle moteur des formations pour adultes dans le développement de l’agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acte II : de la diversification des itinéraires de formation agricole aux transformations de l’espace social de l’enseignement agricole supérieur; « 50 ans après L’enseignement agricole et la domination symbolique de la paysannerie de Claude Grignon »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Jun 2026, Poitiers, France</w:t>
+              <w:t xml:space="preserve">, GRESCO, Jun 2026, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de la table-ronde : Les personnels et les étudiants face aux transformations de l’espace social de l’enseignement agricole supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acte II : des transformations de l’espace social de l’enseignement agricole supérieur à la diversification des itinéraires de formation des paysans. « 50 ans après L’enseignement agricole et la domination symbolique de la paysannerie de Claude Grignon »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Jun 2026, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Participation à une table-ronde</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à une table-ronde au sein du Plan National de Formation (PNF) intitulé « Enrichir ses pratiques pédagogiques avec des outils de l’ECSI »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres RED 2026. Enrichir ses pratiques pédagogiques avec les outils de l’ECSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Rouffach, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05605798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écologisation de l’enseignement agricole et ses ambivalences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l'AFS : Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de l'atelier « Reconnaissance et valorisation des groupes professionnels », RT1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l'AFS : Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler d’une écologisation de l’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée dans le cadre de la fête de la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Colombes, Oct 2025, Colombes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de l'atelier « Reconnaissance et valorisation des groupes professionnels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l'AFS : Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de l'atelier « Savoirs, formations et inégalités », RT1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l'AFS : Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de la table ronde professionnelle « Les personnels de l'enseignement agricole secondaire et supérieur face à la Loi Duplomb et son monde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude 50 ans après « L'enseignement agricole et la domination symbolique de la paysannerie » de Claude Grignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, Dec 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Animation de l'atelier « Reconnaissance et valorisation des groupes professionnels »</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à une table-ronde sur la santé en éducation et au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questioning public action as a determinant of occupational health through the length of the education, healthcare and agriculture sectors. Interroger l’action publique en tant que déterminant de santé au travail au prisme des secteurs de l’éducation, des soins et de l’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMPAST-CIESCT2025; Université de Bordeaux, Sep 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. L’enseignement agricole contemporain comme espace social au croisement des inégalités de classe et de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude 50 ans après « L'enseignement agricole et la domination symbolique de la paysannerie » de Claude Grignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESCO, Dec 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table-ronde « La sociologie dans l'espace médiatique : critiques, réponses et enjeux de la diffusion de la connaissance sociologique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociologie hors de ses murs : circulations, pratiques et appropriations Colloque de sciences humaines et sociales [Colloque]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Nov 2025, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociohistoire des fonctions sociales des formations en alternance dans les Maisons Familiales Rurales et de leurs acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Pédagogie de l’alternance : perspectives critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO); Séverine Depoilly; Fanny Renard; Mathias Millet, Mar 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation du séminaire du GRESCO lors de la venue du Nicolas Renahy pour la présentation de son livre &amp;lt;i&amp;gt;Jusqu'au bout. Vieillir et résister dans le monde ouvrier&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire bisite Limoges avec Nicolas Renahy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Apr 2025, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude 50 ans après « L'enseignement agricole et la domination symbolique de la paysannerie » de Claude Grignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Dec 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à une table ronde : l'égalité des genres dans l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence : L’égalité des genres dans l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Mendès France (EMF Poitiers), Feb 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maisons familiales rurales : un ordre scolaire dominé et/ou une adaptation de la paysannerie à la forme scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : 50 ans après « L'enseignement agricole et la domination symbolique de la paysannerie » de Claude Grignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Dec 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Culture du terroir » et orientation dans les formations professionnelles agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l'AFS : Environnement(s) et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Peut-on parler d’une écologisation de l’école ?</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des savoirs agroécologiques dans l'enseignement agricole, entre avancées et obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée dans le cadre de la fête de la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Colombes, Oct 2025, Colombes, France</w:t>
+              <w:t xml:space="preserve">Forum Polma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Dauphine, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Animation de l'atelier « Savoirs, formations et inégalités », RT1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de l'atelier « Travail des frontières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l'AFS : Environnement(s) et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7e journée d'études des doctorants en sociologie des groupes professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT1 Savoir, travail et professions (Réseau thématique de l'Association française de sociologie), Nov 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction. L’enseignement agricole contemporain comme espace social au croisement des inégalités de classe et de genre</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le difficile « passage à travers le miroir » ou l'expérience désenchantée en baccalauréat professionnel Conduite et gestion de l'entreprise hippique (CGEH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude 50 ans après « L'enseignement agricole et la domination symbolique de la paysannerie » de Claude Grignon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRESCO, Dec 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire Chantiers de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Jan 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Participation à une table-ronde sur la santé en éducation et au travail</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maisons familiales rurales : de l'apprentissage agricole et ménager à la pédagogie de l'alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questioning public action as a determinant of occupational health through the length of the education, healthcare and agriculture sectors. Interroger l’action publique en tant que déterminant de santé au travail au prisme des secteurs de l’éducation, des soins et de l’agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COMPAST-CIESCT2025; Université de Bordeaux, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...668 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désenchantement en formation professionnelle. Le cas des expériences des élèves en baccalauréat Conduite et Gestion de l'Entreprise Hippique (CGEH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous du réseau : Le désenchantement en formation professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Cheval &amp; Sciences Humaines, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les maisons familiales rurales : de l'apprentissage agricole et ménager à la pédagogie de l'alternance</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Pourquoi et comment forme-t-on au métier d'agriculteur ?&amp;quot; dans le cadre du colloque « Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER 2024 - Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER (Société Française d'Economie Rurale), Jun 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La place des savoirs agroécologiques dans l'enseignement agricole, entre avancées et obstacles</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de l'alternance dans les maisons familiales rurales comme « innovation pédagogique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Polma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Dauphine, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Innovation, réforme, expérimentation en éducation : perspectives historiques (XVIIe-XXIe siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association transdisciplinaire de recherche en histoire de l’éducation (ATRHE), Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Animation de l'atelier « Travail des frontières »</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de l'atelier « Construction/évolution des identités professionnelles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Katz</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Divay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e journée d'études des doctorants en sociologie des groupes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT1 Savoir, travail et professions (Réseau thématique de l'Association française de sociologie), Nov 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le difficile « passage à travers le miroir » ou l'expérience désenchantée en baccalauréat professionnel Conduite et gestion de l'entreprise hippique (CGEH)</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'égalité entre les sexes dans l'enseignement agricole, des pistes de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Chantiers de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Jan 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution "les filières genrées de l'enseignement agricole"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale supérieure de formation de l'enseignement agricole (ENSFEA), Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Participation à la table-ronde &amp;quot;Pourquoi et comment forme-t-on au métier d'agriculteur ?&amp;quot; dans le cadre du colloque « Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives »</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille comme ressource dans des trajectoires scolaires marquées par des difficultés d'apprentissage. Le cas des élèves en situation de handicap dans l'enseignement professionnel agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER 2024 - Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER (Société Française d'Economie Rurale), Jun 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Expérimenter l’école inclusive »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale supérieure de formation de l'enseignement agricole (ENSFEA), Apr 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empreinte du handicap dans l’orientation dans l’enseignement professionnel agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès de l'Association française de Sociologie (AFS) « Intersections, circulations », Association française de Sociologie – AFS,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pratique de l’équitation au métier ? La passion pour les chevaux mise à l’épreuve en baccalauréat professionnel « Conduite et gestion de l’entreprise hippique » (CGEH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès de l'Association française de Sociologie (AFS) « Intersections, circulations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de Sociologie – AFS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l'enseignement agricole technique : ses institutions et ses groupes professionnels sous l'effet de la massification scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences Master Encadrement Educatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE Reims, CEREP, Sep 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04294037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La féminisation de l’enseignement agricole : renouvellement des ségrégations de genre et reconfiguration des ethos professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée à l’Institut Agro Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations formation/emploi dans l'enseignement agricole technique à l'aune du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SAPRO – Savoirs professionnels en formation et en territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO – Groupe de recherches sociologiques sur les sociétés contemporaines, Sep 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociohistoire des métiers et du champ de la formation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée - GT Métier de paysan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inter-AFOCG, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes ingénieures, transition agroécologique et alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agrosup Dijon, Jan 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage en lycée agricole sous le prisme des inégalités de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès de l'Association française de Sociologie (AFS) « Intersections, circulations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de Sociologie – AFS, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de l'atelier « Processus d'émergence des groupes professionnels et des segments »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlaine Cacouault-Bitaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e journée d'études des doctorants en sociologie des groupes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT1 Savoir, travail et professions (Réseau thématique de l'Association française de sociologie), Jun 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la seconde phase de la recherche sur les orientations des filles et des garçons dans l'enseignement agricole technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche « Filières genrées »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale supérieure de formation de l'enseignement agricole (ENSFEA), Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alternance, une vielle idée neuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque L’invention des idées : le défi réussi de l’enseignement agricole français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICP-ISP Faculté d’éducation, coordonné par Philippe Maubant et Edgar Leblanc, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de l'atelier « Processus de hiérarchisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e journée d'études des doctorants en sociologie des groupes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT1 Savoir, travail et professions (Réseau thématique de l'Association française de sociologie), Jun 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de l'atelier « Classements et dynamiques professionnelles », RT1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès de l'AFS : Classer, déclasser, reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Depoilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : La fabrique du genre dans l'enseignement professionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO), Mar 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture du colloque et remerciements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Depoilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : « La fabrique du genre dans l’enseignement professionnel »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches sociologiques sur les sociétés contemporaines (GRESCO); Institut national supérieur du professorat et de l'éducation de l'académie de Poitiers (INSPÉ Poitiers), Mar 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'orienter dans l'enseignement agricole français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque SFERE Provence « Apprentissage et Education » Conditions, contextes et innovations pour la réussite scolaire, universitaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marseile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement dans la fonction de direction en maison familiale rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e congrès de l'AFS, Sociologie des pouvoirs, pouvoirs de la sociologie, RT1 Savoirs, travail, professions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Dahache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement agricole français, un monde en recomposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESCO; LISST, Nov 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moniteurs et les monitrices de maison familiale rurale d'éducation et d'orientation : modes d'accès au métier et interprétations des fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'étude du 24 novembre « L'enseignement agricole français, un monde en recomposition »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, Université de Poitiers, LISST-Dynamiques rurales, Nov 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion de la journée d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dahache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "L'enseignement agricole français, un monde en recomposition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO; LISST Dynamiques rurales, Nov 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de l'atelier « Métiers de l'agriculture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e journée d'études des doctorants en sociologie des groupes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT1 Savoir, travail et professions (Réseau thématique de l'Association française de sociologie), Jun 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de l'atelier « Groupes professionnels émergents ou incertains »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ollivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e journée d'études des doctorants en sociologie des groupes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT1 Savoir, travail et professions (Réseau thématique de l'Association française de sociologie), Jun 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociologie biographique. Le cas des formateurs et des formatrices de maison familiale rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Chantiers de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gars du coin. Le monitorat d'apprentissage agricole comme prolongement de l'engagement militant à la JAC (Jeunesse Agricole Catholique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GRESCO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches et d'études sociologiques du Centre-Ouest (GRESCO), Jun 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La division sexuelle du travail enseignant en maison familiale rurale : production et reproduction versus agriculture et services aux personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e congrès de l'AFS (les dominations)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La direction en maison familiale rurale : un bastion masculin dans une institution féminisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées d'étude « les évolutions de la fonction et du métier de personnel de direction dans l'enseignement public : perspectives européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de la Table-ronde d'ouverture du colloque Les territoires de l'autochtonie, penser la transformation des rapports sociaux au prisme du « local »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de l'autochtonie, penser la transformation des rapports sociaux au prisme du « local »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches et d'études sociologiques du Centre-Ouest (GRESCO), May 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode d’enquête comme révélatrice de rapports de genre et de pouvoir au sein des équipes enseignantes en maison familiale rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objectivation dans l’enquête ethnographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de reconversion des filles et des garçons à faible capital scolaire en milieu rural : premiers éléments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Parcours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESCO, Nov 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution des fonctions et différences d'orientation entre hommes et femmes en maison familiale rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et agriculture familiale et paysanne, regards nord-sud. Débats entre mondes académique, du développement et de la formation, Université de Toulouse-le-Mirail.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la professionnalisation des moniteurs en maison familiale rurale : les rôles des partenariats universitaires et de la licence GA3P dans la construction de l'identité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Expérience et professionnalisation dans les champs de la formation, de l’éducation et du travail État des lieux et nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le personnel de direction en maison familiale rurale : « des entrepreneurs ruraux » au service des territoires et de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « les élites agricoles et rurales, héritages et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Supérieure d'Agriculture, Jul 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un agent de formation « de gauche » dans une institution « de droite ». Le cas d'un moniteur de maison familiale rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude des étudiants de master 2 du GRESCO (Poitiers et Limoges)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches et d'études sociologiques du Centre-Ouest (GRESCO), 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10190,137 +10256,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil des communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Aunis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Territoire(s) et réseaux locaux : quelles perspectives théoriques et méthodologiques en sciences sociales ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10330,1676 +10396,1751 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rugby et enseignement agricole, un lien à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'extrême droite ou la mise à mort de l'enseignement agricole contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écopaturage ou la conquête des villes par l'enseignement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (18)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 11 avec Gaëlle Gasc, socioanthropologue spécialisée dans les politiques de gestion de l'eau et réalisatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05308808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Sur les routes de la sociologie] Episode 15. Rencontre avec Guillaume Cuny, sociologue et réalisateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie [épisode 13] avec Damien Bulot, inspecteur de l'action sanitaire et sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Episode 14 avec Ani Khodedanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499348v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05608179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 4 avec Sarah Dujoncquoy, chargée d'études au CREAI Nouvelle Aquitaine [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dujoncquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 3 avec Manon Moncoq, anthropologue et conseillère funéraire [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Moncoq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’égalité filles garçons dans l’enseignement agricole : quelles spécificités ? Quels écueils ? Quels leviers pour agir ? Regards croisés de la Haute fonctionnaire à l’égalité des droits, Naïda DRIF-LAMIA et du chercheur en sociologie, Joachim BENET-RIVIÈRE, sur les problématiques liées à l’égalité filles garçons dans l’enseignement agricole, L'enseignement agricole, bulletin syndical du SNETAP-FSU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naida Drif-Lamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 5 avec Virginie Queraud, responsable service aux partenaires à la CAF de la Haute-Vienne [podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Moncoq</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Queraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Episode 12 avec Tristan Renard, sociologue et coordinateur du CRESAM-Occitanie (ARS Occitanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 6 avec Éric Pautard, un sociologue au ministère de la Transition écologique [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Queraud</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pautard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=Dc0qN2O0X8w&amp;t=1s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 2 avec Isabelle Prat, cheffe de projet d'enquêtes qualitatives au Service statistique ministériel de la sécurité intérieure (SSMSI) [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 8 avec Thibaut Besozzi, un sociologue chez les sans-abris [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Besozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=f8KX284xfQ8&amp;t=4s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 10 avec le collectif Plurhabitus [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 7 avec Laurence Ould-Ferhat, une sociologue engagée dans l'expertise des politiques publiques [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ould-Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=Uli2m1rXhYk&amp;t=9s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 9 avec Marjorie Glas, sociohistorienne du théâtre [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025, https://www.youtube.com/watch?v=Dc0qN2O0X8w&amp;t=1s</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les professeurs des lycées agricoles en lutte contre leur administration centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://blogs.mediapart.fr/joachim-benet/blog/200224/les-professeurs-des-lycees-agricoles-en-lutte-contre-leur-administration-centrale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes de la sociologie. Épisode 1 avec Guillaume Diche, étudiant en architecture [Podcast]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonnick Ribéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Diche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...563 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La percée des filles dans l’enseignement agricole technique français : entre obstacles et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Watch Letter 40, CIHEAM and UfM, Strengthening the role of women in rural and agricultural areas – obstacles and opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04121479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La direction des maisons familiales rurales : les aspirations des formatrices et le plafond de verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international Genre et agriculture familiale paysanne, regards nord-sud, débats entre mondes académique, du développement et de la formation, Toulouse II Le Mirail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12009,289 +12150,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation socioculturelle. Sociologie d'une discipline de l'enseignement agricole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trois âges de l’éducation socioculturelle dans l’enseignement agricole : transformations d’une discipline, de l’ouverture éducative à la logique des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une socialisation scolaire comme procédure de réhabilitation. Le cas des élèves à besoins éducatifs particuliers dans les formations du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une socialisation scolaire comme procédure de réhabilitation. Le cas des élèves à besoins éducatifs particuliers dans les formations du paysage</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le difficile &amp;quot;passage à travers le miroir&amp;quot; ou l'expérience &amp;quot;désenchantée&amp;quot; en baccalauréat professionnel Conduite et gestion de l'entreprise hippique (CGEH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12301,339 +12442,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étudiants en « archi » et la roue du pressoir à pomme du lycée viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élève-ingénieur des Arts et Métiers à l'intérieur de la structure d'une loge de vigne contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chalons en Champagne, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de la craie par une étudiante en architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chalons-en-Champagne, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">France. 2024</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compagnon charpentier et l'étudiante en architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chalons-en-Champagne, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Chalons-en-Champagne, France. 2024</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étudiante en architecture et le travail du métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chalons en Champagne, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12643,167 +12784,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désenchantement en formation professionnelle. Le cas des expériences des élèves en bac pro Conduite et Gestion de l'Entreprise Hippique (CGEH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alternance, une vielle idée neuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Benet Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12871,51 +13012,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E82BE0AF"/>
+    <w:nsid w:val="65055C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13019,51 +13160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26E79561"/>
+    <w:nsid w:val="1F885E8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13253,51 +13394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joachim-benet-riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8404-5155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262111446" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/13165747030053931402" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w17" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294904v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M&#232;ge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Aunis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8376/les-territoires-de-l-autochtonie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jwn4dyfa5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tow" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137740v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.054.0195" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14k10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696278v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palierne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dujoncquoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Paroche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.067.0047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w4l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46352/18403867.2025.11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198818v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.5001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294026v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0291" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ev1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Domen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0v" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25063" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087558ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8382" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293578v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8412" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7254" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8712" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7503" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8246" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994853v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7147" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6637" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6970" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6833" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Agnoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-petits-diplomes/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467017v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467032v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294049v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04286156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016POIT5007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314904v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325022v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170317v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097783v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997881v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Katz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997879v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298502v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846117v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166757v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234060v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Minassian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957322v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995013v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362772v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995006v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294847v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329043v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329067v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296292v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995024v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318168v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467120v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994989v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dahache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469152v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995043v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995036v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294876v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294882v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294890v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305767v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525271v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293592v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305749v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288177v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481027v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005840v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnick Rib&#233;raud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499348v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608179v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965517v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naida Drif-Lamia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929757v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moncoq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993720v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Queraud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pautard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943854v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Besozzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920114v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243391v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025122v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ould-Ferhat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102810v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470771v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920113v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Diche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294061v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489966v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193315v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007701v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682783v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682773v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682817v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134926v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103144v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joachim-benet-riviere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8404-5155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262111446" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/13165747030053931402" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530609v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w17" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294904v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8377" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621119v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Depoilly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M&#232;ge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Aunis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Benet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8376/les-territoires-de-l-autochtonie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jwn4dyfa5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tow" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14k10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.054.0195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palierne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dujoncquoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Paroche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.067.0047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031918v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46352/18403867.2025.11" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14w4l" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310792v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.5001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0291" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ev1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0t" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362889v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Domen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Frison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11w0v" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467118v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1087558ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8412" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8382" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7254" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8712" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7503" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.8246" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7147" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.7098" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6637" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997203v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6833" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6970" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Agnoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276073v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-petits-diplomes/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467020v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294049v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04286156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016POIT5007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499340v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990686v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997879v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097783v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997881v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Katz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160203v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011414v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166757v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234060v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Minassian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957322v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995013v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362772v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626273v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557181v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312804v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329043v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294037v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296292v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286189v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329050v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995024v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlaine Cacouault-Bitaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318168v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995026v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467120v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121471v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463387v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dahache" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288172v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469152v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995043v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995036v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ollivier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294882v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467119v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305767v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305749v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293592v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288177v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476707v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005840v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133580v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133575v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308808v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnick Rib&#233;raud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622879v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499348v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608179v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943854v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929757v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moncoq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965517v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naida Drif-Lamia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993720v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Queraud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321593v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pautard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920114v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025131v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Besozzi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243391v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025122v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ould-Ferhat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102810v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470771v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Diche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121479v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294061v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489966v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494169v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193315v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007701v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682783v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682777v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682776v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682773v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682817v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134926v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103144v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>