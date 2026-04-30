--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -217,308 +217,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics modelling and metabolic engineering of the branched chain amino acid pathway for specific production of mycosubtilin isoforms in Bacillus subtilis</w:t>
+                <w:t xml:space="preserve">Regular Matching and Inclusion on Compressed Tree Patterns with Constrained Context Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+                <w:t xml:space="preserve">Iovka Boneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Coucheney</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Momar Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12020107⟩</w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2021.104776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498125v1</w:t>
+                <w:t xml:space="preserve">hal-03151014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular Matching and Inclusion on Compressed Tree Patterns with Constrained Context Variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioinformatics modelling and metabolic engineering of the branched chain amino acid pathway for specific production of mycosubtilin isoforms in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joany Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iovka Boneva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joachim Niehren</w:t>
+                <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momar Sakho</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 286, </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2021.104776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo12020107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151014v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinization and Minimization of Automata for Nested Words Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3230,416 +3230,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Constraint Language for Lambda Structures</w:t>
+                <w:t xml:space="preserve">The First-Order Theory of Ordering Constraints over Feature Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Egg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Koller</w:t>
+                <w:t xml:space="preserve">Martin Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logic, Language and Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Vol. 4 no. 2 (2), pp.193-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536795v1</w:t>
+                <w:t xml:space="preserve">inria-00536800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First-Order Theory of Ordering Constraints over Feature Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Müller</w:t>
+                <w:t xml:space="preserve">The Constraint Language for Lambda Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Egg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Logic, Language and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 10, pp.457-485</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536800v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering Constraints over Feature Trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Rewrite Constraints and Context Unification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Podelski</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Treinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constraints, an International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 5 (1--2), pp.7--42</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 74 (1-2), pp.35--40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536799v1</w:t>
+                <w:t xml:space="preserve">inria-00536802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Rewrite Constraints and Context Unification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordering Constraints over Feature Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tison</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Podelski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 74 (1-2), pp.35--40</w:t>
+              <w:t xml:space="preserve">Constraints, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 5 (1--2), pp.7--42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536802v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxing Underspecified Semantic Representations for Reinterpretation</w:t>
               </w:r>
@@ -3720,51 +3720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordering Constraints over Feature Trees Expressed in Second-order Monadic Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3863,1714 +3863,1757 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (91)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subhedge Projection for Stepwise Hedge Automata</w:t>
+                <w:t xml:space="preserve">Advancing Lignocellulosic Biomass Conversion into Lipopeptides through Knowledge-Driven B. subtilis Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Al Serhali</w:t>
+                <w:t xml:space="preserve">Francesco Roppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chemarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassia Kaugarenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Fundamentals of Computation Theory, FCT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Trier, Germany</w:t>
+              <w:t xml:space="preserve">Advanced Fermentation Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165835v3</w:t>
+                <w:t xml:space="preserve">hal-05591810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics Modelling and Metabolic Engineering of the Branched Chain Amino Acid Pathway for Specific Production of Microbial Biosurfactants and Biopesticides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristian Versari</w:t>
+                <w:t xml:space="preserve">Subhedge Projection for Stepwise Hedge Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Al Serhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès BIOKET dédié aux procédés et technologies appliqués à la biomasse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Trois Rivieres, Canada</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Fundamentals of Computation Theory, FCT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Trier, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551935v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165835v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest Query Answering for Deterministic Stepwise Hedge Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Al Serhali</w:t>
+                <w:t xml:space="preserve">Bioinformatics Modelling and Metabolic Engineering of the Branched Chain Amino Acid Pathway for Specific Production of Microbial Biosurfactants and Biopesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joany Castéra-Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Versari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Implementation and Application of Automata (CIAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, famagusta, Cyprus</w:t>
+              <w:t xml:space="preserve">Congrès BIOKET dédié aux procédés et technologies appliqués à la biomasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Trois Rivieres, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106420v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Programs with Conjunctive Queries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crosetti</w:t>
+                <w:t xml:space="preserve">Earliest Query Answering for Deterministic Stepwise Hedge Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Al Serhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Ramon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDT 2022 - 25th International Conference on Database Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">27th International Conference on Implementation and Application of Automata (CIAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, famagusta, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981553v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract Simulation of Reaction Networks via Boolean Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Programs with Conjunctive Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristian Versari</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Ramon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB 2022 - 20th International Conference on Computational Methods in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">ICDT 2022 - 25th International Conference on Database Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279942v9</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schema-Based Automata Determinization</w:t>
+                <w:t xml:space="preserve">Abstract Simulation of Reaction Networks via Boolean Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Al Serhali</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athénaïs Vaginay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Versari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gandalf 2022: 13th International Symposium on Games, Automata, Logics, and Formal Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">CMSB 2022 - 20th International Conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536045v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279942v9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumping Evaluation of Nested Regular Path Queries</w:t>
+                <w:t xml:space="preserve">Schema-Based Automata Determinization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rustam Azimov</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Al Serhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLP 2022 - 38th International Conference on Logic Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">Gandalf 2022: 13th International Symposium on Games, Automata, Logics, and Formal Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492780v6</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536045v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark Collection of Deterministic Automata for XPath Queries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jumping Evaluation of Nested Regular Path Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Azimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XML Prague 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ICLP 2022 - 38th International Conference on Logic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527888v4</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492780v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested Regular Expressions can be Compiled to Small Deterministic Nested Word Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iovka Boneva</w:t>
+                <w:t xml:space="preserve">A Benchmark Collection of Deterministic Automata for XPath Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Al Serhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Momar Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSR 2020 - 15th International Computer Science Symposium in Russia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Ekaterinburg, Russia</w:t>
+              <w:t xml:space="preserve">XML Prague 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532706v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527888v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Difference Abstractions of Metabolic Networks Under Kinetic Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Versari</w:t>
+                <w:t xml:space="preserve">Nested Regular Expressions can be Compiled to Small Deterministic Nested Word Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iovka Boneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB 2019 - 17th International Conference on Computational Methods in Systems Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSR 2020 - 15th International Computer Science Symposium in Russia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Ekaterinburg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302463v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular Matching and Inclusion on Compressed Tree Patterns with Context Variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iovka Boneva</w:t>
+                <w:t xml:space="preserve">Computing Difference Abstractions of Metabolic Networks Under Kinetic Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Versari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Momar Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATA 2019 - 13th International Conference on Language and Automata Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMSB 2019 - 17th International Conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luca Bortolussi; Guido Sanguinetti, Sep 2019, Trieste, Italy. pp.266-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31304-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811835v4</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary Flux Modes Improve Gene Knockout Predictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Allart</w:t>
+                <w:t xml:space="preserve">Regular Matching and Inclusion on Compressed Tree Patterns with Context Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iovka Boneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristian Versari</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Symposium on Biochemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">LATA 2019 - 13th International Conference on Language and Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441405v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811835v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certain Query Answering on Compressed String Patterns: From Streams to Hyperstreams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iovka Boneva</w:t>
+                <w:t xml:space="preserve">Elementary Flux Modes Improve Gene Knockout Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Allart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Momar Sakho</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Versari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RP 2018 - 12th International Conference on Reachability Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th European Symposium on Biochemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609498v4</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence of Symbolic Tree Transducers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Boiret</w:t>
+                <w:t xml:space="preserve">Certain Query Answering on Compressed String Patterns: From Streams to Hyperstreams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iovka Boneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLT 2017 - Developments in Language Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RP 2018 - 12th International Conference on Reachability Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517919v2</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609498v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalizing Chemical Reaction Networks by Confluent Structural Simplification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lhoussaine</w:t>
+                <w:t xml:space="preserve">Equivalence of Symbolic Tree Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computational Methods in Systems Biology (CMSB 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DLT 2017 - Developments in Language Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Liege, Belgium. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29709-0_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348303v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Top-Down Tree Transducers with Regular Domain Inspection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+                <w:t xml:space="preserve">Normalizing Chemical Reaction Networks by Confluent Structural Simplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lhoussaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Grammatical Inference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">14th International Conference on Computational Methods in Systems Biology (CMSB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ezio Bartocci; Pietro Lio; Nicola Paoletti, Sep 2016, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357186v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection for Nested Word Automata Speeds up XPath Evaluation on XML Streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Sebastian</w:t>
+                <w:t xml:space="preserve">Learning Top-Down Tree Transducers with Regular Domain Inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Harrachov, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on Grammatical Inference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182529v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublinear DTD Validity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mbaye Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5599,1995 +5642,1982 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on. Language and Automata Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Uniform Programming Language for Implementing XML Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Labath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st SOFSEM: International Conference on Current Trends in Theory and Practice of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Pec pod Sněžkou, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logics for Unordered Trees with Data Constraints on Siblings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hugot</w:t>
+                <w:t xml:space="preserve">Projection for Nested Word Automata Speeds up XPath Evaluation on XML Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATA : 9th International Conference on Language and Automata Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Nice, France. pp.175-187</w:t>
+              <w:t xml:space="preserve">International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Harrachov, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088761v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Reasoning about Reaction Networks with Partial Kinetic Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logics for Unordered Trees with Data Constraints on Siblings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods for Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.157-169</w:t>
+              <w:t xml:space="preserve">LATA : 9th International Conference on Language and Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nice, France. pp.175-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163391v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural simplification of chemical reaction networks preserving deterministic semantics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualitative Reasoning about Reaction Networks with Partial Kinetic Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Versari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology (CMSB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jérémie BOURDON; Olivier ROUX, Sep 2015, Nantes, France. pp.133-144</w:t>
+              <w:t xml:space="preserve">Computational Methods for Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.157-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168038v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Sequential Tree-to-Word Transducers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+                <w:t xml:space="preserve">Structural simplification of chemical reaction networks preserving deterministic semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lhoussaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Language and Automata Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology (CMSB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérémie BOURDON; Olivier ROUX, Sep 2015, Nantes, France. pp.133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912969v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed Biosynthesis of Antifungal and Biosurfactant Lipopeptides from Bacillus subtilis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractor Equivalence: An Observational Semantics for Reaction Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lhoussaine</w:t>
+                <w:t xml:space="preserve">Learning Sequential Tree-to-Word Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Staworko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Formal Methods in Macro-Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nouméa, New Caledonia. pp.82-101</w:t>
+              <w:t xml:space="preserve">8th International Conference on Language and Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990924v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Automata for Unordered Trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hugot</w:t>
+                <w:t xml:space="preserve">Attractor Equivalence: An Observational Semantics for Reaction Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lhoussaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Symposium on Games, Automata, Logics and Formal Verification (Gandalf)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First International Conference on Formal Methods in Macro-Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nouméa, New Caledonia. pp.82-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020236v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knockout Prediction for Reaction Networks with Partial Kinetic Information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mirabelle Nebut</w:t>
+                <w:t xml:space="preserve">Deterministic Automata for Unordered Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth International Symposium on Games, Automata, Logics and Formal Verification (Gandalf)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Verona, Italy. pp.189-202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.161.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692499v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Nested Word Automata for XPath Query Answering on XML Streams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauwin</w:t>
+                <w:t xml:space="preserve">Knockout Prediction for Reaction Networks with Partial Kinetic Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirabelle Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zergaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Implementation and Application of Automata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Halifax, Canada. pp.292-305</w:t>
+              <w:t xml:space="preserve">14th International Conference on Verification, Model Checking, and Abstract Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Rome, Italy. pp.355-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676178v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Rational Functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+                <w:t xml:space="preserve">Early Nested Word Automata for XPath Query Answering on XML Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Debarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zergaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Developments of Language Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Taipee, Taiwan</w:t>
+              <w:t xml:space="preserve">18th International Conference on Implementation and Application of Automata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Halifax, Canada. pp.292-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692341v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676178v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knockout Prediction for Reaction Networks with Partial Kinetic Information: Application to Surfactin Overproduction in Bacillus subtilis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacques</w:t>
+                <w:t xml:space="preserve">Learning Rational Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Antimicrobial Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Developments of Language Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Taipee, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702295v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Engineering of Bacillus subtilis to Overproduce Lipopeptide Biosurfactants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knockout Prediction for Reaction Networks with Partial Kinetic Information: Application to Surfactin Overproduction in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirabelle Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Symposium on Biochemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Antimicrobial Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717261v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamable Fragments of Forward XPath</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauwin</w:t>
+                <w:t xml:space="preserve">Synthetic Engineering of Bacillus subtilis to Overproduce Lipopeptide Biosurfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirabelle Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Implementation and Application of Automata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Blois, France. pp.3-15</w:t>
+              <w:t xml:space="preserve">9th European Symposium on Biochemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00442250v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Reaction Rules with Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lhoussaine</w:t>
+                <w:t xml:space="preserve">Streamable Fragments of Forward XPath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Versari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Symposium on Programming Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saarbrücken, Germany. pp.338-357</w:t>
+              <w:t xml:space="preserve">16th International Conference on Implementation and Application of Automata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Blois, France. pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544387v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00442250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalization of Sequential Top-Down Tree-to-Word Transducers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+                <w:t xml:space="preserve">Biochemical Reaction Rules with Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lhoussaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Tommasi</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Versari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Language Automata Theory and Appliciations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">20th European Symposium on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saarbrücken, Germany. pp.338-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00566291v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Learning Algorithm for Top-Down XML Transformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normalization of Sequential Top-Down Tree-to-Word Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Staworko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th ACM SIGMOD-SIGACT-SIGART Symposium on Principles of Database Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Indianapolis, United States. pp.285-296</w:t>
+              <w:t xml:space="preserve">5th International Conference on Language Automata Theory and Appliciations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00460489v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00566291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest Query Answering for Deterministic Nested Word Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauwin</w:t>
+                <w:t xml:space="preserve">A Learning Algorithm for Top-Down XML Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Maneth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Fundamentals of Computer Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Wraclaw, Poland. pp.121-132</w:t>
+              <w:t xml:space="preserve">29th ACM SIGMOD-SIGACT-SIGART Symposium on Principles of Database Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Indianapolis, United States. pp.285-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00390236v2</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00460489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Compartments in the Imperative Pi Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7606,646 +7636,624 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Systems Biology, 7th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Bologna, Italy. pp.235-250, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-03845-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00422970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correctly Translating Concurrency Primitives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manfred Schmidt-Schauss</w:t>
+                <w:t xml:space="preserve">Earliest Query Answering for Deterministic Nested Word Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2009 SIGPLAN Workshop on ML</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom. pp.27-38</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Fundamentals of Computer Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Wraclaw, Poland. pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00429239v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00390236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence of Deterministic Nested Word to Word Transducers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+                <w:t xml:space="preserve">Correctly Translating Concurrency Primitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Schwinghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schmidt-Schauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals of Computation Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2009 SIGPLAN Workshop on ML</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom. pp.27-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00423961v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00429239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded Delay and Concurrency for Earliest Query Answering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauwin</w:t>
+                <w:t xml:space="preserve">Equivalence of Deterministic Nested Word to Word Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Staworko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Language and Automata Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00982-2⟩</w:t>
+              <w:t xml:space="preserve">Fundamentals of Computation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maciej Gebala and Malgorzata Korzeniowska, Sep 2009, Wroclaw, Poland. pp.310-322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03409-1_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00348463v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00423961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schema-Guided Induction of Monadic Queries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+                <w:t xml:space="preserve">Bounded Delay and Concurrency for Earliest Query Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Colloquium on Grammatical Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-88009-7_2⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Language and Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Tarragona, Spain. pp.350-361, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00982-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00309408v2</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00348463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Earliest Query Answering with Streaming Tree Automata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Caron</w:t>
+                <w:t xml:space="preserve">Adequacy of compositional translations for observational semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schmidt-Schauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tison</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Schwinghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGPLAN Workshop on Programming Language Techniques for XML (PLAN-X)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">5th IFIP International Conference on Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Milano, Italy. pp.521-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00336169v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00257279v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Inclusion Checking for Deterministic Tree Automata and DTDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Champavère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8287,479 +8295,488 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Language and Automata Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Tarragona, Spain. pp.184-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00192329v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adequacy of compositional translations for observational semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manfred Schmidt-Schauss</w:t>
+                <w:t xml:space="preserve">Schema-Guided Induction of Monadic Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Champavère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Sabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IFIP International Conference on Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Colloquium on Grammatical Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Saint-Malo, France. pp.15-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88009-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00257279v7</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00309408v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logics and Automata for Totally Ordered Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Kuhlmann</w:t>
+                <w:t xml:space="preserve">Complexity of Earliest Query Answering with Streaming Tree Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Rewriting Techniques and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Linz, Austria. pp.217-231</w:t>
+              <w:t xml:space="preserve">ACM SIGPLAN Workshop on Programming Language Techniques for XML (PLAN-X)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00610420v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00336169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Attributed Pi Calculus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lhoussaine</w:t>
+                <w:t xml:space="preserve">Logics and Automata for Totally Ordered Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Kuhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adelinde Uhrmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology, 6th International Conference CMSB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rostock, Germany. pp.83-102</w:t>
+              <w:t xml:space="preserve">19th International Conference on Rewriting Techniques and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Linz, Austria. pp.217-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00308970v4</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00610420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Semantics for a Concurrent Lambda Calculus with Reference Cells and Futures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Attributed Pi Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lhoussaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jan Schwinghammer</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelinde Uhrmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Conference on Mathematical Foundations of Programming Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, New Orleans, United States. pp.313-337</w:t>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology, 6th International Conference CMSB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rostock, Germany. pp.83-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00128861v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00308970v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stochastic Pi Calculus for Concurrent Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Kuttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8788,475 +8805,501 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Algebraic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Linz, Austria. pp.232-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00121104v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial Time Fragments of XPath with Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Filiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th ACM SIGMOD-SIGACT-SIGART Symposium on Principles of Database Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Beijing, China. pp.205-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00135678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composing Monadic Queries in Trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observational Semantics for a Concurrent Lambda Calculus with Reference Cells and Futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tison</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schmidt-Schauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Schwinghammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLAN-X</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd Conference on Mathematical Foundations of Programming Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, New Orleans, United States. pp.313-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196266v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00128861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning n-ary Node Selecting Tree Transducers from Completely Annotated Examples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+                <w:t xml:space="preserve">Composing Monadic Queries in Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Filiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gilleron</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Colloquium on Grammatical Inference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLAN-X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.61-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04939-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00088077v2</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing Lambda Terms in Context Unification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning n-ary Node Selecting Tree Transducers from Completely Annotated Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mateu Villaret</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Logical Aspects in Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bordeaux, France. pp.221-237</w:t>
+              <w:t xml:space="preserve">8th International Colloquium on Grammatical Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tokyo, Japan. pp.253-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536524v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00088077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing Tree Automata for Unranked Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9272,1473 +9315,1430 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Database Programming Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Trondheim, Norway. pp.232--246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-ary Queries by Tree Automata</w:t>
+                <w:t xml:space="preserve">Describing Lambda Terms in Context Unification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tison</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateu Villaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Database Programming Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Trondheim, Norway. pp.217--231</w:t>
+              <w:t xml:space="preserve">5th International Conference on Logical Aspects in Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bordeaux, France. pp.221-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536522v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Subtype Satisfiability over Posets</w:t>
+                <w:t xml:space="preserve">N-ary Queries by Tree Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhendong Su</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Planque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Symposium on Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.357-373</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Database Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Trondheim, Norway. pp.217--231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536523v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-nested Context Unification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexity of Subtype Satisfiability over Posets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mateu Villaret</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Priesnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhendong Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Automated Deduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tallinn, Estonia. pp.149-163</w:t>
+              <w:t xml:space="preserve">14th European Symposium on Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.357-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536525v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XDG Grammar Development Kit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denys Duchier</w:t>
+                <w:t xml:space="preserve">Well-nested Context Unification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateu Villaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Multiparadigm Programming in {Mozart/Oz}</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Charleroi, Belgium. pp.190--201</w:t>
+              <w:t xml:space="preserve">20th International Conference on Automated Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tallinn, Estonia. pp.149-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536530v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Recursion Semantics as Dominance Constraints: Translation, Evaluation, and Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Koller</w:t>
+                <w:t xml:space="preserve">Learning Node Selecting Tree Transducer from Completely Annotated Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Thater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42th Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Barcelona, Spain. pp.247-254</w:t>
+              <w:t xml:space="preserve">7th International Colloquium on Grammatical Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Athens, Greece. pp.91--102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536532v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Node Selecting Tree Transducer from Completely Annotated Examples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+                <w:t xml:space="preserve">Minimal Recursion Semantics as Dominance Constraints: Translation, Evaluation, and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Fuchss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Thater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Colloquium on Grammatical Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Athens, Greece. pp.91--102</w:t>
+              <w:t xml:space="preserve">42th Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Barcelona, Spain. pp.247-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536528v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying Unranked Trees with Stepwise Tree Automata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Carme</w:t>
+                <w:t xml:space="preserve">The XDG Grammar Development Kit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Debusmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Rewriting Techniques and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Aachen, Georgia. pp.105--118</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Multiparadigm Programming in {Mozart/Oz}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Charleroi, Belgium. pp.190--201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536529v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Algorithm for Normal Dominance Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denys Duchier</w:t>
+                <w:t xml:space="preserve">Querying Unranked Trees with Stepwise Tree Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Miele</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM-SIAM Symposium on Discrete Algorithms - SODA'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, New Orleans, Louisiana, United States. pp.59-67</w:t>
+              <w:t xml:space="preserve">19th International Conference on Rewriting Techniques and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Aachen, Georgia. pp.105--118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536536v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap Between Underspecification Formalisms: Minimal Recursion Semantics as Dominance Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Algorithm for Normal Dominance Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bodirsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Duchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Thater</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Meeting of the Association of Computational Linguistics (ACL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Saporo, Japan. pp.367-374</w:t>
+              <w:t xml:space="preserve">ACM-SIAM Symposium on Discrete Algorithms - SODA'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, New Orleans, Louisiana, United States. pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536543v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Gap Between Underspecification Formalisms: Hole Semantics as Dominance Constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging the Gap Between Underspecification Formalisms: Minimal Recursion Semantics as Dominance Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Thater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Meeting of the European Chapter of the Association of Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Budapest, Hungary. pp.195-202</w:t>
+              <w:t xml:space="preserve">41st Meeting of the Association of Computational Linguistics (ACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Saporo, Japan. pp.367-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536542v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Nested Parallelism Constraints for Ellipsis Resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katrin Erk</w:t>
+                <w:t xml:space="preserve">Bridging the Gap Between Underspecification Formalisms: Hole Semantics as Dominance Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Thater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Compuational Linguistics, 2003, Budapest, Hungary. pp.115--122</w:t>
+              <w:t xml:space="preserve">10th Meeting of the European Chapter of the Association of Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Budapest, Hungary. pp.195-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536541v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Order Theory of Subtyping Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alex Aiken</w:t>
+                <w:t xml:space="preserve">Well-Nested Parallelism Constraints for Ellipsis Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th Annual ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Portland, United States. pp.203-216</w:t>
+              <w:t xml:space="preserve">10th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Compuational Linguistics, 2003, Budapest, Hungary. pp.115--122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536828v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelism and Tree Regular Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-Order Theory of Subtyping Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhendong Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Aiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mateu Villaret</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Priesnitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Tblisi, Georgia. pp.311--326</w:t>
+              <w:t xml:space="preserve">The 29th Annual ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Portland, United States. pp.203-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536827v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Algorithm for the Configuration Problem of Dominance Graphs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallelism and Tree Regular Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateu Villaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th ACM-SIAM Symposium on Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Washington, DC, United States. pp.815--824</w:t>
+              <w:t xml:space="preserve">International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Tblisi, Georgia. pp.311--326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536803v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta Reduction Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bodirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Erk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10766,2106 +10766,2231 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Rewriting Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Utrecht, Netherlands. pp.31-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance Constraints in Context Unification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underspecified Beta Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bodirsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Koller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Logical Aspects of Computational Linguistics 1998 (Postproceedings 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Heidelberg, France. pp.199-218</w:t>
+              <w:t xml:space="preserve">39th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.74-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536820v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underspecified Beta Reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katrin Erk</w:t>
+                <w:t xml:space="preserve">Dominance Constraints in Context Unification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Koller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.74-81</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Logical Aspects of Computational Linguistics 1998 (Postproceedings 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Heidelberg, France. pp.199-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536805v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Structural Subtype Entailment in Automata Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient Algorithm for the Configuration Problem of Dominance Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Duchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Mehlhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Theoretical Aspects of Computer Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Sendai, Japan. pp.360--384</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th ACM-SIAM Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Washington, DC, United States. pp.815--824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536514v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance Constraints: Algorithms and Complexity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Structural Subtype Entailment in Automata Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ralf Treinen</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Priesnitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Logical Aspects of Computational Linguistics 1998 (Postproceedings 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Grenoble, France. pp.106-125</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Theoretical Aspects of Computer Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Sendai, Japan. pp.360--384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536812v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelism Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katrin Erk</w:t>
+                <w:t xml:space="preserve">Dominance Constraints: Algorithms and Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Rewriting Techniques and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Norwich, United Kingdom. pp.110--126</w:t>
+              <w:t xml:space="preserve">Third International Conference on Logical Aspects of Computational Linguistics 1998 (Postproceedings 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Grenoble, France. pp.106-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536808v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polynomial-Time Fragment of Dominance Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kurt Mehlhorn</w:t>
+                <w:t xml:space="preserve">Parallelism Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Meeting of the Association of Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Hong Kong, China. pp.368--375</w:t>
+              <w:t xml:space="preserve">International Conference on Rewriting Techniques and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Norwich, United Kingdom. pp.110--126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536809v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance Constraints with Set Operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denys Duchier</w:t>
+                <w:t xml:space="preserve">A Polynomial-Time Fragment of Dominance Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Mehlhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the First International Conference on Computational Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, London, United Kingdom. pp.326-341</w:t>
+              <w:t xml:space="preserve">38th Annual Meeting of the Association of Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Hong Kong, China. pp.368--375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536806v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Underspecified Processing of Dynamic Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Koller</w:t>
+                <w:t xml:space="preserve">Dominance Constraints with Set Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Saarbrücken, Georgia. pp.460--466</w:t>
+              <w:t xml:space="preserve">Proceedings of the First International Conference on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, London, United Kingdom. pp.326-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536810v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entailment of Non-Structural Subtype Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Underspecified Processing of Dynamic Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Priesnitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Computing Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Phuket, Thailand. pp.251--265</w:t>
+              <w:t xml:space="preserve">18th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Saarbrücken, Georgia. pp.460--466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536825v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entailment of Atomic Set Constraints is PSPACE-Complete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxing Underspecified Semantic Representations for Reinterpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Talbot</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Striegnitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth Annual IEEE Symposium on Logic in Computer Sience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Trento, Italy. pp.285--294</w:t>
+              <w:t xml:space="preserve">6th Meeting on Mathematics of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Orlando, Florida, United States. pp.74--87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536817v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxing Underspecified Semantic Representations for Reinterpretation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entailment of Non-Structural Subtype Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kristina Striegnitz</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Priesnitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Meeting on Mathematics of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Orlando, Florida, United States. pp.74--87</w:t>
+              <w:t xml:space="preserve">Asian Computing Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Phuket, Thailand. pp.251--265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536811v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints over Lambda-Structures in Semantic Underspecification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entailment of Atomic Set Constraints is PSPACE-Complete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Egg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Feiyu Xu</w:t>
+                <w:t xml:space="preserve">Martin Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joined 17th International Conference on Computational Linguistics and 36th Annual Meeting of the Association for Computational Linguistics (COLING/ACL'98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Montreal, Canada. pp.353--359</w:t>
+              <w:t xml:space="preserve">Fourteenth Annual IEEE Symposium on Logic in Computer Sience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Trento, Italy. pp.285--294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536807v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering Constraints over Feature Trees Expressed in Second-order Monadic Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Müller</w:t>
+                <w:t xml:space="preserve">Constraints over Lambda-Structures in Semantic Underspecification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Egg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ruhrberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feiyu Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Rewriting Techniques and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Tsukuba, Japan. pp.196--210</w:t>
+              <w:t xml:space="preserve">Joined 17th International Conference on Computational Linguistics and 36th Annual Meeting of the Association for Computational Linguistics (COLING/ACL'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Montreal, Canada. pp.353--359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536814v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First-Order Theory of Ordering Constraints over Feature Trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Ordering Constraints over Feature Trees Expressed in Second-order Monadic Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th annual IEEE Symposium on Logic in Computer Sience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Indianapolis, Indiana, United States. pp.432--443</w:t>
+              <w:t xml:space="preserve">9th International Conference on Rewriting Techniques and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Tsukuba, Japan. pp.196--210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536818v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Uniform Approach to Underspecification and Parallelism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The First-Order Theory of Ordering Constraints over Feature Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Ruhrberg</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Meeting of the Association of Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Madrid, Spain. pp.410-417</w:t>
+              <w:t xml:space="preserve">13th annual IEEE Symposium on Logic in Computer Sience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Indianapolis, Indiana, United States. pp.432--443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536821v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion Constraints over Non-Empty Sets of Trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Uniform Approach to Underspecification and Parallelism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Podelski</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Pinkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ruhrberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Practice of Software Development, International Joint Conference CAAP/FASE/TOOLS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Lille, France. pp.217-231</w:t>
+              <w:t xml:space="preserve">35th Annual Meeting of the Association of Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Madrid, Spain. pp.410-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536816v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Equality Up-to Constraints over Finite Trees, Context Unification and One-Step Rewriting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusion Constraints over Non-Empty Sets of Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Ruhrberg</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Podelski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Automated Deduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Townsville, Australia. pp.34-48</w:t>
+              <w:t xml:space="preserve">Theory and Practice of Software Development, International Joint Conference CAAP/FASE/TOOLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Lille, France. pp.217-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536822v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering Constraints over Feature Trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Equality Up-to Constraints over Finite Trees, Context Unification and One-Step Rewriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Podelski</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Pinkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ruhrberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Principles and Practice of Constraint Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Schloss Hagenberg, Linz, Austria. pp.297--311</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Automated Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Townsville, Australia. pp.34-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536815v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Computation as Concurrent Computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordering Constraints over Feature Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Podelski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th ACM Symposium on Principles of Programming Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, St. Petersburg Beach, Florida, United States. pp.333--343</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Schloss Hagenberg, Linz, Austria. pp.297--311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536819v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints for Free in Concurrent Computation</w:t>
+                <w:t xml:space="preserve">Functional Computation as Concurrent Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Computing Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Pathumthani, Thailand. pp.171--186</w:t>
+              <w:t xml:space="preserve">23th ACM Symposium on Principles of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, St. Petersburg Beach, Florida, United States. pp.333--343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536813v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Confluent Relational Calculus for Higher-Order Programming with Constraints</w:t>
+                <w:t xml:space="preserve">Constraints for Free in Concurrent Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gert Smolka</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Constraints in Computational Logics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Asian Computing Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Pathumthani, Thailand. pp.171--186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536826v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Automata and Recognizable Sets of Feature Trees</w:t>
+                <w:t xml:space="preserve">A Confluent Relational Calculus for Higher-Order Programming with Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andreas Podelski</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Smolka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAPSOFT: Theory and Practice of Software Development: Joint International Conference CAAP/FASE/TOOLS.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Orsay, France. pp.356--375</w:t>
+              <w:t xml:space="preserve">1st International Conference on Constraints in Computational Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536823v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Feature Automata and Recognizable Sets of Feature Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Podelski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAPSOFT: Theory and Practice of Software Development: Joint International Conference CAAP/FASE/TOOLS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Orsay, France. pp.356--375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Equational and Membership Constraints for Infinite Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Podelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Rewriting Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Montreal, Canada. pp.106-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12875,51 +13000,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Attributed Pi Calculus with Priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12928,119 +13053,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lhoussaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelinde Uhrmacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corrado Priami; Rainer Breitling; David Gilbert; Monika Heiner; Adelinde M. Uhrmacher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Computational Systems Biology XII: Special Issue on Modeling Methodologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNBI-5945, Springer, pp.13-76, 2010, Lecture Notes in Bioinformatics (Journal Subline), 978-3-642-11712-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-11712-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00422969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Programming in Computational Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13060,51 +13185,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dave Barker-Plummer and David I. Beaver and Johan van Benthem and Patrick Scotto di Luzio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Words, Proofs, and Dialog</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 141, CSLI Press, pp.95-122, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13114,380 +13239,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Tree-to-Word Transducers: Normalization, Minimization, and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Staworko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certain Query Answering on Compressed String Patterns: From Streams to Hyperstreams (long version)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iovka Boneva</w:t>
+                <w:t xml:space="preserve">Abstract Simulation of Partial Reaction Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eva Fabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Versari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846016v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Learning Algorithm for Top-Down Tree Transducers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Path Control for Partial Reaction Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357627v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Certain Query Answering on Compressed String Patterns: From Streams to Hyperstreams (long version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iovka Boneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Learning Algorithm for Top-Down Tree Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learning Top-Down Tree Transformations with Regular Inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Boiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13502,51 +13790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13556,280 +13844,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Functional Language for Hyperstreaming XSLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Labath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] inria lille. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early = Earliest?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] inria lille. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Delay Enumeration for Acyclic Conjunctive Queries over X-Doublebar Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00609719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId276"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13976,51 +14264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Capelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crosetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ramon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:9)2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03498125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Guy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iovka Boneva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Sakho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2021.104776" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03134596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14030068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156136v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.06.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03158419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Th&#233;atre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cano-Prieto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bartolini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Laurin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.623701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176763v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boiret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2018.11.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tonello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2016.07.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600574" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.08.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239198v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias John" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.09.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400541" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Debarbieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sebastian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zergaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.01.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schmidt-Schauss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schwinghammer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.02.027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607121v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Champav&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mbaye Ndione" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.03.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.08.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366082v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.03.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288445v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.08.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00094787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2006.09.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00087226v5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-006-9613-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088406v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Martens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2006.10.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090434v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Smolka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006:08.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089218v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kuttler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11905455_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536540v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Priesnitz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Althaus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Mehlhorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0196-6774(03)00050-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536796v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Egg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#252;ller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.267" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Podelski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536802v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Striegnitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165835v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Al Serhali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Cast&#233;ra-Guy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04106420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279942v9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Vaginay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536045v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02492780v6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Azimov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527888v4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02532706v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_14" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811835v4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441405v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609498v4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517919v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29709-0_32" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Labath" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088761v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163391v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168038v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Staworko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877026v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020236v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.161.17" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692499v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00676178v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702295v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717261v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544387v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566291v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460489v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Maneth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390236v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03845-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03409-1_28" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348463v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309408v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88009-7_2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336169v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192329v6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00257279v7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610420v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Kuhlmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308970v4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelinde Uhrmacher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128861v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121104v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135678v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Filiot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Talbot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196266v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04939-7_13" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088077v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536524v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu Villaret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536521v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536522v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Planque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536523v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Su" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536525v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Levy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536530v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Debusmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536532v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Fuchss" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Thater" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536528v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536529v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536536v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bodirsky" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miele" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536543v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536542v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536828v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aiken" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536803v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536804v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536820v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536805v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536514v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536808v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536809v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536810v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536825v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536811v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536807v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruhrberg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyu Xu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536814v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536818v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536821v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Pinkal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536816v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536822v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536815v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536819v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536813v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536826v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536823v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536824v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422969v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11712-1_2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536829v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186993v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846016v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357627v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357631v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806343v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873742v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lick" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609719v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Capelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crosetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ramon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:9)2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iovka Boneva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Sakho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2021.104776" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03498125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Guy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03134596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14030068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156136v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.06.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03158419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Th&#233;atre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cano-Prieto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bartolini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Laurin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.623701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176763v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boiret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2018.11.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tonello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2016.07.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600574" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.08.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239198v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias John" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.09.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400541" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Debarbieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sebastian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zergaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.01.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schmidt-Schauss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schwinghammer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.02.027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607121v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Champav&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mbaye Ndione" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.03.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.08.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366082v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.03.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288445v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.08.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00094787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2006.09.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00087226v5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-006-9613-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088406v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Martens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2006.10.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090434v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Smolka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006:08.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089218v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kuttler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11905455_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536540v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Priesnitz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Althaus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Mehlhorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0196-6774(03)00050-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536796v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#252;ller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Egg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536802v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Podelski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Striegnitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05591810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Roppo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Kaugarenia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid G&#246;rgen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165835v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Al Serhali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Cast&#233;ra-Guy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04106420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279942v9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Vaginay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536045v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02492780v6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Azimov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527888v4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02532706v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811835v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609498v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517919v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29709-0_32" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Labath" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182529v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163391v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Staworko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020236v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.161.17" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692499v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00676178v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692341v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702295v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566291v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460489v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Maneth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422970v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03845-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390236v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429239v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03409-1_28" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348463v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00257279v7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192329v6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309408v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88009-7_2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336169v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Kuhlmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308970v4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelinde Uhrmacher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121104v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135678v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Filiot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Talbot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04939-7_13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088077v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536521v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536524v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu Villaret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Planque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Su" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536525v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Levy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536528v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Fuchss" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Thater" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536530v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Debusmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536529v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536536v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bodirsky" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miele" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536543v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536542v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536541v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536828v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aiken" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536827v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536805v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536820v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536803v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536514v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536809v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536806v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536811v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536825v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536817v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536807v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruhrberg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyu Xu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536814v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536818v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536821v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Pinkal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536816v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536822v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536815v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536819v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536813v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536826v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536823v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536824v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422969v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11712-1_2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186993v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591762v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Fabri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Riva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591757v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846016v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357627v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357631v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873742v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lick" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609719v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>