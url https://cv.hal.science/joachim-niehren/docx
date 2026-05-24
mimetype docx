--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -217,308 +217,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular Matching and Inclusion on Compressed Tree Patterns with Constrained Context Variables</w:t>
+                <w:t xml:space="preserve">Bioinformatics modelling and metabolic engineering of the branched chain amino acid pathway for specific production of mycosubtilin isoforms in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iovka Boneva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joachim Niehren</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momar Sakho</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joany Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2021.104776⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12020107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151014v1</w:t>
+                <w:t xml:space="preserve">hal-03498125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics modelling and metabolic engineering of the branched chain amino acid pathway for specific production of mycosubtilin isoforms in Bacillus subtilis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regular Matching and Inclusion on Compressed Tree Patterns with Constrained Context Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Béchet</w:t>
+                <w:t xml:space="preserve">Iovka Boneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fontanille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Momar Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.107. </w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 286, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo12020107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2021.104776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498125v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinization and Minimization of Automata for Nested Words Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4533,51 +4533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schema-Based Automata Determinization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Sakho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Al Serhali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4792,77 +4792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nested Regular Expressions can be Compiled to Small Deterministic Nested Word Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iovka Boneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSR 2020 - 15th International Computer Science Symposium in Russia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Ekaterinburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4991,77 +4991,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular Matching and Inclusion on Compressed Tree Patterns with Context Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iovka Boneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATA 2019 - 13th International Conference on Language and Automata Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5181,77 +5181,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certain Query Answering on Compressed String Patterns: From Streams to Hyperstreams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iovka Boneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RP 2018 - 12th International Conference on Reachability Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5672,191 +5672,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Uniform Programming Language for Implementing XML Standards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavel Labath</w:t>
+                <w:t xml:space="preserve">Projection for Nested Word Automata Speeds up XPath Evaluation on XML Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st SOFSEM: International Conference on Current Trends in Theory and Practice of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Pec pod Sněžkou, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Harrachov, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00954692v1</w:t>
+                <w:t xml:space="preserve">hal-01182529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection for Nested Word Automata Speeds up XPath Evaluation on XML Streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Sebastian</w:t>
+                <w:t xml:space="preserve">A Uniform Programming Language for Implementing XML Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Labath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Harrachov, Czech Republic</w:t>
+              <w:t xml:space="preserve">41st SOFSEM: International Conference on Current Trends in Theory and Practice of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Pec pod Sněžkou, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182529v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logics for Unordered Trees with Data Constraints on Siblings</w:t>
               </w:r>
@@ -6160,273 +6160,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed Biosynthesis of Antifungal and Biosurfactant Lipopeptides from Bacillus subtilis.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Sequential Tree-to-Word Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Leclère</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Staworko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Language and Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877026v1</w:t>
+                <w:t xml:space="preserve">hal-00912969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Sequential Tree-to-Word Transducers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Slawomir Staworko</w:t>
+                <w:t xml:space="preserve">Directed Biosynthesis of Antifungal and Biosurfactant Lipopeptides from Bacillus subtilis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tommasi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Language and Automata Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">10th European Symposium of Biochemical Science (ESBES) and 6th International Forum on Industrial Bioprocesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912969v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractor Equivalence: An Observational Semantics for Reaction Networks</w:t>
               </w:r>
@@ -7082,51 +7082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirabelle Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7175,338 +7175,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamable Fragments of Forward XPath</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gauwin</w:t>
+                <w:t xml:space="preserve">Normalization of Sequential Top-Down Tree-to-Word Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Staworko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Implementation and Application of Automata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Blois, France. pp.3-15</w:t>
+              <w:t xml:space="preserve">5th International Conference on Language Automata Theory and Appliciations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00442250v1</w:t>
+                <w:t xml:space="preserve">inria-00566291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Reaction Rules with Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lhoussaine</w:t>
+                <w:t xml:space="preserve">Streamable Fragments of Forward XPath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Versari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Symposium on Programming Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saarbrücken, Germany. pp.338-357</w:t>
+              <w:t xml:space="preserve">16th International Conference on Implementation and Application of Automata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Blois, France. pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544387v1</w:t>
+                <w:t xml:space="preserve">inria-00442250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalization of Sequential Top-Down Tree-to-Word Transducers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+                <w:t xml:space="preserve">Biochemical Reaction Rules with Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lhoussaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Tommasi</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Versari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Language Automata Theory and Appliciations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">20th European Symposium on Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saarbrücken, Germany. pp.338-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00566291v1</w:t>
+                <w:t xml:space="preserve">inria-00544387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Learning Algorithm for Top-Down XML Transformations</w:t>
               </w:r>
@@ -7894,64 +7894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalence of Deterministic Nested Word to Word Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawomir Staworko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8217,51 +8217,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00257279v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Inclusion Checking for Deterministic Tree Automata and DTDs</w:t>
+                <w:t xml:space="preserve">Schema-Guided Induction of Monadic Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Champavère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilleron</w:t>
@@ -8279,298 +8279,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Language and Automata Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Colloquium on Grammatical Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Saint-Malo, France. pp.15-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88009-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00192329v6</w:t>
+                <w:t xml:space="preserve">inria-00309408v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schema-Guided Induction of Monadic Queries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+                <w:t xml:space="preserve">Complexity of Earliest Query Answering with Streaming Tree Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gauwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Colloquium on Grammatical Inference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGPLAN Workshop on Programming Language Techniques for XML (PLAN-X)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-88009-7_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00309408v2</w:t>
+                <w:t xml:space="preserve">inria-00336169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Earliest Query Answering with Streaming Tree Automata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Caron</w:t>
+                <w:t xml:space="preserve">Efficient Inclusion Checking for Deterministic Tree Automata and DTDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Champavère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGPLAN Workshop on Programming Language Techniques for XML (PLAN-X)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Language and Automata Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tarragona, Spain. pp.184-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00336169v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00192329v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logics and Automata for Totally Ordered Trees</w:t>
               </w:r>
@@ -8835,299 +8835,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00121104v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial Time Fragments of XPath with Variables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observational Semantics for a Concurrent Lambda Calculus with Reference Cells and Futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tison</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schmidt-Schauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Schwinghammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th ACM SIGMOD-SIGACT-SIGART Symposium on Principles of Database Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Beijing, China. pp.205-214</w:t>
+              <w:t xml:space="preserve">23rd Conference on Mathematical Foundations of Programming Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, New Orleans, United States. pp.313-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00135678v1</w:t>
+                <w:t xml:space="preserve">inria-00128861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Semantics for a Concurrent Lambda Calculus with Reference Cells and Futures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polynomial Time Fragments of XPath with Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Filiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jan Schwinghammer</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Conference on Mathematical Foundations of Programming Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, New Orleans, United States. pp.313-337</w:t>
+              <w:t xml:space="preserve">26th ACM SIGMOD-SIGACT-SIGART Symposium on Principles of Database Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Beijing, China. pp.205-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00128861v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00135678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composing Monadic Queries in Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Filiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9459,51 +9459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Planque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9725,325 +9725,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Node Selecting Tree Transducer from Completely Annotated Examples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+                <w:t xml:space="preserve">The XDG Grammar Development Kit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Debusmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Colloquium on Grammatical Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Athens, Greece. pp.91--102</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Multiparadigm Programming in {Mozart/Oz}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Charleroi, Belgium. pp.190--201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536528v1</w:t>
+                <w:t xml:space="preserve">inria-00536530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Recursion Semantics as Dominance Constraints: Translation, Evaluation, and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Fuchss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Thater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42th Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Barcelona, Spain. pp.247-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XDG Grammar Development Kit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denys Duchier</w:t>
+                <w:t xml:space="preserve">Learning Node Selecting Tree Transducer from Completely Annotated Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Multiparadigm Programming in {Mozart/Oz}</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Charleroi, Belgium. pp.190--201</w:t>
+              <w:t xml:space="preserve">7th International Colloquium on Grammatical Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Athens, Greece. pp.91--102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00536530v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying Unranked Trees with Stepwise Tree Automata</w:t>
               </w:r>
@@ -10055,51 +10055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Rewriting Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Aachen, Georgia. pp.105--118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10245,51 +10245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Gap Between Underspecification Formalisms: Minimal Recursion Semantics as Dominance Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Thater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Meeting of the Association of Computational Linguistics (ACL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Saporo, Japan. pp.367-374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10340,51 +10340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Thater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Meeting of the European Chapter of the Association of Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Budapest, Hungary. pp.195-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10796,135 +10796,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underspecified Beta Reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katrin Erk</w:t>
+                <w:t xml:space="preserve">An Efficient Algorithm for the Configuration Problem of Dominance Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Mehlhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.74-81</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th ACM-SIAM Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Washington, DC, United States. pp.815--824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536805v1</w:t>
+                <w:t xml:space="preserve">inria-00536803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance Constraints in Context Unification</w:t>
               </w:r>
@@ -10986,152 +11003,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Algorithm for the Configuration Problem of Dominance Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denys Duchier</w:t>
+                <w:t xml:space="preserve">Underspecified Beta Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bodirsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Erk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th ACM-SIAM Symposium on Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Washington, DC, United States. pp.815--824</w:t>
+              <w:t xml:space="preserve">39th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Toulouse, France. pp.74-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536803v1</w:t>
+                <w:t xml:space="preserve">inria-00536805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Structural Subtype Entailment in Automata Theory</w:t>
               </w:r>
@@ -11838,51 +11838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourteenth Annual IEEE Symposium on Logic in Computer Sience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Trento, Italy. pp.285--294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13253,103 +13253,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Tree-to-Word Transducers: Normalization, Minimization, and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Niehren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Staworko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13562,77 +13562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certain Query Answering on Compressed String Patterns: From Streams to Hyperstreams (long version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iovka Boneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13858,51 +13858,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Functional Language for Hyperstreaming XSLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Labath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Niehren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14264,51 +14264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Capelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crosetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ramon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:9)2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iovka Boneva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Sakho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2021.104776" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03498125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Guy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020107" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03134596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14030068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156136v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.06.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03158419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Th&#233;atre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cano-Prieto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bartolini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Laurin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.623701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176763v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boiret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2018.11.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tonello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2016.07.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600574" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.08.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239198v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias John" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.09.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400541" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Debarbieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sebastian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zergaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.01.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schmidt-Schauss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schwinghammer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.02.027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607121v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Champav&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mbaye Ndione" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.03.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.08.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366082v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.03.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288445v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.08.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00094787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2006.09.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00087226v5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-006-9613-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088406v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Martens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2006.10.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090434v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Smolka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006:08.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089218v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kuttler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11905455_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536540v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Priesnitz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Althaus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Mehlhorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0196-6774(03)00050-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536796v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#252;ller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Egg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536802v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Podelski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Striegnitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05591810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Roppo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Kaugarenia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid G&#246;rgen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165835v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Al Serhali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Cast&#233;ra-Guy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04106420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279942v9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Vaginay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536045v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02492780v6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Azimov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527888v4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02532706v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811835v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609498v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517919v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29709-0_32" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Labath" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182529v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163391v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Staworko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020236v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.161.17" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692499v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00676178v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692341v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702295v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566291v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460489v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Maneth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422970v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03845-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390236v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429239v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03409-1_28" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348463v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00257279v7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192329v6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309408v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88009-7_2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336169v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Kuhlmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308970v4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelinde Uhrmacher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121104v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135678v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Filiot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Talbot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128861v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04939-7_13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088077v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536521v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536524v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu Villaret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Planque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Su" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536525v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Levy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536528v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Fuchss" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Thater" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536530v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Debusmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536529v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536536v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bodirsky" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miele" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536543v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536542v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536541v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536828v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aiken" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536827v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536805v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536820v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536803v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536514v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536809v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536806v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536811v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536825v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536817v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536807v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruhrberg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyu Xu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536814v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536818v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536821v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Pinkal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536816v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536822v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536815v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536819v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536813v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536826v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536823v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536824v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422969v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11712-1_2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186993v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591762v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Fabri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Riva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591757v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846016v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357627v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357631v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873742v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lick" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609719v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Capelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crosetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Niehren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ramon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:9)2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03498125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Guy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max B&#233;chet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151014v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iovka Boneva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Sakho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2021.104776" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03134596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14030068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156136v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Versari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.06.030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03158419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Th&#233;atre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cano-Prieto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bartolini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Laurin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.623701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176763v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boiret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2018.11.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tonello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2016.07.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debarun Dhali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coutte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arg&#252;elles Arias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Bidnenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201600574" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.08.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239198v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias John" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.09.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01153704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201400541" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966625v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Debarbieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauwin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Sebastian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zergaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.01.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schmidt-Schauss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sabel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schwinghammer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.02.027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00607121v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Champav&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lemay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mbaye Ndione" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.03.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.08.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00366082v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.03.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288445v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2008.08.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00094787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2006.09.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00087226v5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-006-9613-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088406v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Martens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2006.10.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090434v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Smolka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006:08.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089218v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kuttler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11905455_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536540v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Priesnitz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Althaus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Mehlhorn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0196-6774(03)00050-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536796v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#252;ller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Egg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536802v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Podelski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Striegnitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05591810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Roppo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chemarin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Kaugarenia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid G&#246;rgen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04165835v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Al Serhali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Guez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joany Cast&#233;ra-Guy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04106420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279942v9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s Vaginay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536045v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02492780v6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Azimov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03527888v4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02532706v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302463v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31304-3_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811835v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609498v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01517919v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29709-0_32" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954692v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Labath" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088761v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01163391v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912969v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Laurence" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Staworko" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecl&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990924v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020236v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.161.17" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692499v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirabelle Nebut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00676178v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692341v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00702295v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442250v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544387v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460489v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Maneth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422970v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03845-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390236v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429239v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03409-1_28" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348463v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00257279v7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309408v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88009-7_2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336169v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Caron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192329v6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Kuhlmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308970v4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelinde Uhrmacher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121104v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00128861v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Filiot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Talbot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04939-7_13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00088077v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536521v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536524v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu Villaret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Planque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Su" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536525v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Levy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536530v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Debusmann" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Fuchss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Thater" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536528v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536529v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536536v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bodirsky" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miele" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536543v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536542v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536541v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536828v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aiken" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536827v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536803v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536820v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536805v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536514v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536809v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536806v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536811v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536825v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536817v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536807v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruhrberg" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiyu Xu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536814v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536818v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536821v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Pinkal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536816v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536822v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536815v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536819v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536813v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536826v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536823v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536824v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422969v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11712-1_2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186993v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591762v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Fabri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Riva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591757v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01846016v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357627v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357631v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873742v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lick" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609719v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>