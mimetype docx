--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joachim Schöpfel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joachim-schopfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4000-807X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130971367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-4733-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Schöpfel est maître de conférences émérite en Sciences de l’Information et de la Communication à l’Université de Lille et consultant dans le domaine de l’information scientifique et technique. Directeur d’UFR de 2009 à 2012, il a dirigé l’Atelier National de Reproduction des Thèses de 2012 à 2018. Il est membre du laboratoire GERiiCO et responsable de la première année du Master Information-Document. Titulaire d’une thèse en psychologie de l’Université d’Hambourg, il a travaillé de 1991 à 2008 à l’Institut de l’Information Scientifique et Technique du CNRS. Ses projets de recherche et publications portent essentiellement sur l’évolution de la communication scientifique et des services et dispositifs de l’IST. Il est consultant indépendant et partenaire du cabinet Ourouk.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (154)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link between dissertation metadata completeness and user engagement in an institutional repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Rasuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda van Wyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-025-05331-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et circulation des données en Europe : État des lieux par le consortium euroCRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 118, pp.8-10. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/arabesques.4425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Frontiers of Electronic Theses and Dissertations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Rasuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda van Wyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (6), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/encyclopedia5010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datenmanagement 4.0: Künstliche Intelligenz als Treiber für innovative Forschungsinformationssysteme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Störl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Wissenschaft und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (1), pp.32-42. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/iwp-2024-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éthique de l’intelligence artificielle dans le domaine de l’évaluation de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15gp8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current research information systems (CRIS): Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical aspects using AI in CRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Störl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Marušić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 249, pp.150-159. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of French PhD Theses on Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible Research Assessment and Research Information Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.915-922. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/encyclopedia4020059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation de HAL. Finalités, outils et process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.13051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450898v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschungsbewertung neu definiert: FIS, Open Science und KI-gestützte Innovationen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">b.i.t.online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (6), pp.521-528. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22028/D291-43771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing knowledge and expertise in the field of current research information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRness of ETDs - A Conference Report of ETD 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J-ETD The Journal of Electronic Theses and Dissertations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.Article 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access and impact barriers to academic publications: a global study of thesis and dissertation embargo policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Rasuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda van Wyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Information Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (6), pp.1208-1222. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/OIR-09-2022-0497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transformation of the Green Road to Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications11020029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiverse Graph to Help Scientific Reasoning from Web Usage: Interpretable Patterns of Assessor Shifts in GRAPHYP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.147. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi15040147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de HAL par les laboratoires de recherche : une étude quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from &amp;quot;Data Papers as a New Form of Knowledge Organization in the Field of Research Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Zane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.171-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschungsinformationssysteme und Ethik: eine doppelte Herausforderung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Wissenschaft und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (4), pp.179-186. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/iwp-2021-2208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from &amp;quot;Exploring Next Generation Grey&amp;quot; including Questionnaire and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioéconomie en France. Une étude scientométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partnership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21083/partnership.v17i1.6796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’information recherche : un nouvel objet du questionnement éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.13254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from &amp;quot;Open Data engages Citation and Reuse: A Follow-up Study on Enhanced Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.162-164. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17026/dans-zy8-fcjw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les veilles, 19, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving Adversarial Cliques in Cognitive Communities: A New Conceptual Framework for Scientific Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.262. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi14090262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from &amp;quot;An empirical study on databases and repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pas si simple que ça… » : Une enquête sur l’usage de HAL par les unités de recherche des universités IdEx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Barrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2), p. 150-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues SIC et les données de recherche Une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypertexte et les sciences (1991-2021) : des voies navigables pour les routes de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.6448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How scientific papers mention grey literature: a scientometric study based on Scopus data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (3), pp.77-82. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CC-12-2019-0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from &amp;quot;OpenGrey, System for Information on Grey Literature in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17026/dans-xtf-47w5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Zane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birger Hjorland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), pp.307-328. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0943-7444-2021-4-307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Scientific Impact of Research Infrastructures: The Role of Current Research Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.42-64. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le profil écologique d'une bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102-103, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Ethics, Open Science and CRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Jungbauer-Gans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications8040051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions éditoriales dans les métiers de l’info-doc. Analyse des principaux référentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Information Quality via Implemented German RCD Standard in Research Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Ivanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (30), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data5020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Green. Publishing Academic Grey Literature in Laboratory Collections on HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la plateforme HAL par des unités de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (3), pp.167-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser local. Développer une politique de données sur un campus SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Bioeconomy. A Bibliometric Study on the Accessibility of Articles in the Field of Bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8 (4), pp.55. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications8040055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gestion éditoriale des événements scientifiques : la plateforme Sciencesconf.org du CNRS Sciencesconf.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.140-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorialisation des données de recherche : le rôle des professionnels de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Quality as a Critical Success Factor for User Acceptance of Research Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Saake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abuosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.35. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data5020035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data papers as a new form of knowledge organization in the field of research data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Zane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (8), pp.622-638. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0943-7444-2019-8-622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des données de recherche en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données en sciences de l’information et de la communication (SIC). Une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (1), pp.71-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des revues dans la science ouverte : une approche fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°2 (2), pp.109. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.192.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from: &amp;quot;Data Papers as a New Form of Knowledge Organization in the Field of Research Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Zane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.170-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and user acceptance of research information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Saake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DTA-01-2019-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A to Z, An Open Science Alphabet for Academic Librarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITlib</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD training on Open Science in French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos BAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.115-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving problems of research information heterogeneity during integration – using the European CERIF and German RCD standards as examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Saake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abuosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Services and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1-2), pp.105-122. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ISU-180030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Issues of CRIS Data: An Exploratory Investigation with Universities from Twelve Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications7010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Dossier « Libre accès et données de la recherche. Quelle résonance dans les SIC ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Libre accès et données de la recherche. Quelle résonance dans le SIC ?, 52, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre accès et données de recherche. De l’utopie à l’idéal réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Libre accès et données de la recherche. Quelle résonance dans le SIC ?, 52, pp.11-26. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.8468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Intelligence (CRIS) and the Cloud: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer &amp; Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.40-55. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/cis.v12n4p40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus ou moins open : Les revues de rang A en Sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dossier : Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research data management in the French National Research Center (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.248-265. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DTA-01-2017-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors norme ? Une approche normative des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Processus de normalisation et durabilité de l’information, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.43. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/infrastructures3040043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are electronic theses and dissertations (still) grey literature in a digital age? A FAIR debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Rasuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), pp.208-219. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EL-02-2017-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master’s theses and open scholarship: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Library Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (4), pp.276-287. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DLP-07-2018-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from: &amp;quot;Open Data engages Citation and Reuse: A Follow-up Study on Enhanced Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from &amp;quot;Grey communities: An empirical study on databases and repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access et Open science en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Libre accès aux publications et sciences ouvertes en débat, 11, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour identifier les terrains d'étude dans des corpus scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Amin Farvardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2-3), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.2017.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856066v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access to Scientific Information in Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3/4), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/march2017-schopfel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la numérisation agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil juridique et communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (3), pp.23-24. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.163.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research data management in social sciences and humanities : A survey at the University of Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libreas : Library Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.98-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready for the future? A survey on open access with scientists from the French National Research Center (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (4), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILDS-06-2016-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuing Professional Education in Open Access. A French-German Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Osswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIBER Quarterly. The journal of the Association of European Research Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18352/lq.10158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance écologique des bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures - La revue des bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statistiques locales des ressources en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chédot-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (4), pp.16-18. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.164.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de gestion agile d’un projet : Scrum - les principes de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (2), pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open supply? On the future of document supply in the world of open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (4), pp.150-154. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILDS-07-2016-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Treasures: Opening Data in PhD Dissertations in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Librarianship and Scholarly Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.eP1230. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7710/2162-3309.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-working and innovation: New concepts for academic libraries and learning centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Library World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, pp.67-78. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/NLW-06-2014-0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature grise: des collections et des portails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access - the rise and fall of a community-driven model of scientific communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (4), pp.321-325. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20150413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le learning centre: Au service des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (2), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir de la littérature grise, c'est aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la littérature grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome SAFARI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (4), pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature grise:Typologie et description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of openness: Grey literature in institutional repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la valeur d’une bibliothèque : l’évaluation contingente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (4), pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document supply of grey literature and open access: ten years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.84 - 93. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILDS-02-2015-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of e-journals in French business schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2), pp.258-272. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EL-03-2013-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French-German Survey of Electronic Theses and Dissertations: Access and Restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Hilf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Severiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3/4), </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/march2015-schopfel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greyguide - guide to good practice in grey literature: A community driven open resource project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Carlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open access pour les données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (4), pp.57-59. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.514.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of Openness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (7/8), 15 p. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/july2014-prost⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01077190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access and document supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (4), pp.187-195. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILDS-10-2014-0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01083775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité des archives ouvertes : le certificat DINI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partnership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21083/partnership.v9i1.2733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of academic libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblioteca Universitaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01088893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Communities: A scientometric approach to grey literature, in and outside of GreyNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access to research data in electronic theses and dissertations: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library Hi Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (4), pp.612-627. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/LHT-06-2014-0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Access to Electronic Theses and Dissertations: A Case Study from Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maebena Soukouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (11/12), pp.n/a. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/november2013-schopfel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01077174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRT Lille: the French national centre for the reproduction of PhD theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (1), pp.3 - 6. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641611311313016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01079513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atelier National de Reproduction des Thèses : une offre en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01079512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of knowledge and copyright: an historical case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information, Communication and Ethics in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.144 - 155. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JICES-06-2013-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01088896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives institutionnelles. Observations sur un nouveau mode d'information scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (2), pp.122-136. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ils.2013.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01073736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of Secrecy in an Open Environment : The Case of Electronic Theses and Dissertations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2(12)), pp.66-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01077239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Value to Electronic Theses and Dissertations in Institutional Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3/4), pp.n/a. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/march2013-schopfe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience et économie d'échelle. Une étude sur l'édition de revues en libre accès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Erik Frantsvåg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.167-185. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.3420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big deal and long tail: a case study on e-journal usage and subscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (7), pp.497-510. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/00242531211288245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics usage by French academic libraries: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Grey Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas A Lipinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.137-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00905090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les périodiques francophones dans le domaine information, communication et documentation : une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (3), pp.62-70. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.493.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle définition de la littérature grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (3), pp.14-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00794984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Libre Accès en 2010 - Nice, Metz, Paris et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (2), pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00744839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of interlending and document supply in France : 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641611111138860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Prague Definition of Grey Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00581570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenSIGLE - Crossroads for libraries, research and educational institutions in the field of grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783598441493.1.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Barrie, Rowlands Ian & Nicholas David : The Google Generation. Are ICT innovations changing information-seeking behaviour ? Connaway Lynn S. & Dickey Timothy J. : The Digital Information Seeker. Report of Findings from Selected OCLC, RIN and JISC User Behaviour Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00600154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11th International Conference on Grey Literature 2009 : The Grey Mosaic - Piecing it all together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (2), pp.88-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference helps assess online usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, April/May, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference helps assess online usage International Symposium: Academic Online Resources: Assessment and Usage. Lille (France), 26-27 November 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47, pp.25-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00600155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portails d'information du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (161), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S033615000900307X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCTION - Enjeux actuels de la communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), 7 p. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.5.2.9-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'édition scientifique en Europe. Academic Publishing in Europe 2009 : The impact of publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (3), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle de bibliothèque ? Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.229-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00464895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document supply of grey literature and open access : an update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (4), pp.181-191. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610911006274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00460086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le JCR facteur d'impact (IF) et le SCImago Journal Rank Indicator (SJR) des revues françaises : une étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (4), pp.287-305. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00567847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives ouvertes en France. Un potentiel documentaire pour la formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3), pp.443-456. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ds.7.443-456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00481597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't ask, don't tell, just do it.- La communication scientifique directe entre légalité et prise de risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (2), pp.24--26. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.462.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fourniture d'articles scientifiques : droit, technologie et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.3665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00459079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of e-journals in French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serials The Journal for the Serials Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1629/21121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey literature on bilingualism in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (2), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00196598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the issues facing pharmaceutical companies for information provision: a report on the P-D-R special meeting, La Grande Motte, 28-29 February 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Ann Di Nallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (3), pp.158-161. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610810897881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00376697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Literature : A Pilot Course constructed and implemented via Distance Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Quality and Publishing': a report on the ‘Academic Publishing in Europe' conference held in Berlin, 22-23 January 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination and preservation of French print and electronic theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Paillassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (2), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00380488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic analysis of the correlation between document supply and citations in pharmacology: a case study from INIST in France (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710728131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On document supply in the digital world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (4), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710837491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00378308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The customers for document supply in pharmacology : a case study from INIST in France (part 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (3), pp.138-144. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710780809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre commandes d'articles et citations de revues en pharmacologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie:2007059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique documentaire : le cahier des charges sous toutes les coutures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag.com - Guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Manager et développer son service infodoc, pp.34-42, 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00238533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document supply and open access: an international survey on grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (3), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610686012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00181485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir de la littérature grise. Quelques observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives documentaires en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00136829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations on the Future of Grey Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (2), pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00168998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the downward trend in document supply in pharmacology: a case study from INIST in France (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (4), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610714768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00175380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new French law on author's rights and related rights in the information society.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (4), 6 p. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610714740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00136830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d'utilisation des ressources électroniques : le projet COUNTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to get a French doctoral thesis, especially when you aren't French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Paillassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publishing Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.73-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlibrary loan and document supply in France –the Montpellier meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (1), 4 p. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610510582180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between open access and copyright: document supply in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (3), pp.158-161. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610510618063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au service de la recherche. L'Institut de l'Information Scientifique et Technique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ciolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00090063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Workshops of the Annual UKSG Conferences 1990-2004 : The Emergence of the Digital Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (3), pp.243-251. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1629/17243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INIST-CNRS in Nancy, France: &amp;quot;a model of efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (2), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610310477161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions - news on the access to digital information in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1), pp.47-49. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610410520260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smarter Research: Integrating AI into CRIS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI4CRIS WG online meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, euroCRIS, Apr 2025, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Research Information Management from a European University Alliance Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dvořák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ognjen Orel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNIS 2025 Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUNIS, Jun 2025, Belfast (Northern Ireland), United Kingdom. pp.126-115, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/6llj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les articles de données (data papers). Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Love Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Open Repositories to CRIS - A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Current Research Information Systems (CRIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pablo De-Castro; Joachim Schöpfel; Jan Dvořák, May 2024, Vienna, Austria. pp.173-178, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do More Complete Dissertations’ Metadata Get More Engagement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Rasuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda van Wyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETD 2024 27th International Symposium on Electronic Theses and Dissertations (ETD 2024) November 4 - November 6, 2024 (Livingstone, Zambia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NDLTD, Nov 2024, Livingstone, Zambia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éthique de l'IA dans le domaine de l'évaluation de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-Anniversaire du Réseau Thématique International de l’Ethique en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Jun 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Universities in the Implementation of Persistent Identifiers (PIDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of European University Information Systems Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vigo, Galicia, Spain. pp.291-300, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/97w6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and Trust in PID Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Palek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSC 2023 Open Science Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Online conference, Germany. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8178271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues SIC face à l'enjeu de la transparence et de l'ouverture. Une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e conférence Document numérique et Société « Communication scientifique et science ouverte : opportunités, tensions et paradoxes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Jun 2022, Liège, Belgique. pp.231-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Issues of the Organization and Management of Research Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Ethics of Information &amp; Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO International Thematic Network on Ethics in SHS, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues SIC face à l'enjeu de la transparence et de l'ouverture. Une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Document numérique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Liège, Belgique. pp.231-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences disciplinaires en contexte de Science ouverte. Étude avec les publications de l’archive ouverte HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Document Numérique et Société : Communication scientifique et science ouverte : opportunités, tensions et paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Jun 2022, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does DORA Mean for CRIS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">euroCRIS Strategic Membership Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, euroCRIS, Nov 2022, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Data Lake and Data Wrangling for Ensuring Data Quality in CRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Ivanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasija Nikiforova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIS2022: 15th International Conference on Current Research Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some reflections on the current PID landscape – with an emphasis on risks and trust issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIS2022: 15th International Conference on Current Research Information Systems (Dubrovnik, Croatia, May 12-14, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasons for Embargoing Academic Publications in Institutional Repositories. Case Study of Theses and Dissertations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Rasuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda van Wyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR 2022. The 17th International Conference on Open Repositories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRification of CRIS: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Pölönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasija Nikiforova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3K 2022 International Joint Conference on Knowledge Discovery, Knowledge Engineering, and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.280-298, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43471-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting FAIR principles in the context of research information: FAIRness for CRIS and CRIS for FAIRness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Pölönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasija Nikiforova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Knowledge Management and Information Systems (KMIS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.63-71, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011548700003335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science as an Opportunity for Academic Grey Literature – A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL24 International Conference on Grey Literature, 5 December 2022, National Library of Medecine, Bethesda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bethesda (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles d'Ascodocpsy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ascodocpsy, Jun 2022, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Développement durable - des grandes déclarations aux actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67e Congrès annuel de l'Association des Bibliothécaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABF, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les data papers en SHS : évolutions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUD-PANELS; MSH-LSE, Dec 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Information Systems and Ethics relating to Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIS2022: 15th International Conference on Current Research Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic journals in open science: a functional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Symposium of Social Science and Humanities Journal 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULB, Maison des arts, avenue Jeanne 56, 1050 Bruxelles, Nov 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD Training on Open Science in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Digital Library, Oct 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewarding Research Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sci-K 2021: 1st International Workshop on Scientific Knowledge Representation, Discovery, and Assessment, Apr 19 – 23, 2021, Ljubljana, Slovenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ljubljana, Slovenia. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3442442.3451367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Literature in Open Repositories: New Insights and New Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL23 International Conference on Grey Literature, 6-7 December 2021, Amsterdam (The Netherlands)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des revues dans la science ouverte. Une approche fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DICEN-IdF sur la science ouverte. Axe "Publication et communication scientifique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope of open science monitoring and grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Grey Literature and Repositories, National Library of Technology (NTK), 17 October 2019, Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD Training on Open Science in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETD2019, Porto, 6-8 Novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data papers as a new form of knowledge organization in the field of research data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Zane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO France, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Green. Publishing Academic Grey Literature in Laboratory Collections on HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Ibrahima Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL21 International Conference on Grey Literature, 22-23 October 2019, Hannover (Germany)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des collections grises Signalement et partenariat entre bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lit­té­ra­ture grise, docu­men­ta­tion sou­ter­raine des biblio­thè­ques d’archi­ves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée du groupe Bibliothèques d’archives, Association des archivistes français, Nov 2018, Vitry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about ODTs? Are they grey?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snjezana Cirkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 11th Conference on Grey Literature and Repositories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Library of Technology (NTK), Oct 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors norme ? Une approche normative des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In COSSI 2018, Processus de normalisation et durabilité de l’information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de la recherche - politiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Numerev: "Des injonctions aux pratiques : données de la recherche et édition scientifique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des données de la recherche en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information-Communication : le recours à l'éthique en contexte numérique. 6e conférence "Document numérique &amp; Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC, Sep 2018, Échirolles, France. pp.71-86, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.balic.2018.01.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les publications d’un laboratoire universitaire dans l’environnement de la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOA 2018 3e colloque international sur le libre accès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESI Rabat, Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Open</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An International Perspective on Open Access in Scholarly Communication: Achievements and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSN International Centre, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDT programs after two decades: exploring impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Rasuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETD 2018. Beyond Boundaries of Rims and Oceans: Globalizing Knowledge with ETDs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NDLTD, Sep 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research data management training for PhD students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Malleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETD 2018. Beyond Boundaries of Rims and Oceans: Globalizing Knowledge with ETDs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NDLTD, Sep 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text data mining and data quality management for research information systems in the context of open data and open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Saake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abuosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOA 2018 3e colloque international sur le libre accès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESI Rabat, Nov 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Identification of Research Fields in Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Mohammad Farvardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.1902-1907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data engages Citation and Reuse: A Follow-up Study on Enhanced Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL20 Twentieth International Conference on Grey Literature - Research Data Fuels and Sustains Grey Literature, Loyola University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, New Orleans, Louisiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial of the 1st Workshop on Valorization and Analysis of Research Data (VADOR) at INFORSID 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse (31000), France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4Humanities. Deposit of Dissertation Data in Social Sciences and Humanities – A Project in Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL19. Nineteenth International on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Research Council of Italy CNR, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'influence scientifique en termes d'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral GERiiCO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO, Feb 2017, Villeneuve d'Ascq Cedex, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour commencer, pourriez-vous définir 'données de la recherche' ? » Une tentative de réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier VADOR : Valorisation et Analyse des Données de la Recherche; INFORSID 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and Development in the Field of Research Data and Dissertations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Malleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Grey Literature and Repositories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech National Library of Technology NTK, Oct 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet TERRE-ISTEX pour l’identification et l’analyse des terrains d’études dans les corpus ISTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Archives ouvertes et bases de publications : exploration et analyse des sources de données pour la recherche et ses environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertations as Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Electronic Theses and Dissertations (ETD 2016): "Data and Dissertations" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille Sciences humaines et sociales, Jul 2016, Villeneuve d'Ascq, France. s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data in Current Research Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Rebouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Current Research Information Systems, CRIS2016, 9-11 June 2016, Scotland, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, euroCRIS, Jun 2016, St Andrews, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01331537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altmetrics and Grey Literature: Perspectives and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL18 International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertations and Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Južnič Primož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Češarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL17 International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making data in PhD dissertations reusable for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Malleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Grey Literature and Repositories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Library of Technology, Czech Republic, Oct 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angebote der beruflichen Fortbildung zu Open Access. Eine deutsch-französische Studie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Osswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hauptbibliothek der Universität Zürich, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures for Gold and/or Green Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Meeting on Open Access, Dutch Embassy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to Grey : Disclosure and Concealment of Electronic Theses and Dissertations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifteenth International Conference on Grey Literature : "The Grey Audit : A Field Assessment in Grey Literature", Bratislava, 2-3 December 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bratislava, Slovakia. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00944662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricted vs open access for electronic theses and dissertations - a challenge for public science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hilf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Severiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETD2014 17th International Symposium on Electronic Theses and Dissertations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NDLTD; University of Leicester, Jul 2014, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic theses and dissertations in CRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danica Zendulkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Fatemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIS 2014 12th International Conference on Current Research Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00993261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifizierung für Open Access in LIS-Studiengängen in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OAT 2014 Open Access Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01087405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les données de la recherche pour la veille scientifique. Le cas des thèses électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 7e colloque de Veille Stratégique Scientifique et Technologique (VSST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01070495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le format CERIF du projet euroCRIS. Un cadre de référence pour l'identification des chercheurs et les archives institutionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open access, Services, Interdisciplinarité, Expertise (OASIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00794982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRT Lille : Public mission, know-how, services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL15 Fifteenth International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVTI SR, Dec 2013, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking CRIS to Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José van Baelinghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sparrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In CRIS2012 11th International Conference on Current Research Information Systems. e-Infrastructures for Research and Innovation: Linking Information Systems to Improve Scientific Knowledge Production, 6-9 June 2012, Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Czech Republic. pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00708758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Conference of Slovene Special and Academic Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Slovenia. pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00794983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Is Not Enough : Grey Literature in Institutional Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL 13 : Thirteenth International Conference on Grey Literature : The Grey Circuit. From Social Networking to Wealth Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00908862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Ways to Add Value to PhD Theses, and Two Ways to do it Better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL14. Fourteenth International Conference on Grey Literature: Tracking Innovation through Grey Literature. 29-30 November 2012, Rome, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Usage of Open Archives in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Standardization of IR Usage Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Informatics NII, Jan 2011, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching CRIS - CRIS for teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">euroCRIS membership meeting, 2-3 November 2011, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage assessment of an institutional repository: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Grey Literature: Transparency in Grey Literature. Grey Tech Approaches to High Tech Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenSIGLE, Home to GreyNet's Research Community and its Grey Literature Collections: Initial Results and a Project Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL10 Tenth International Conference on Grey Literature : Designing the Grey Grid for Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Amsterdam, Netherlands. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey literature in French digital repositories: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL10. Tenth International Conference on Grey Literature: Designing the Grey Grid for Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Amsterdam, Netherlands. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of grey literature in open archives: state of the art and empirical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL11 Eleventh International Conference on Grey Literature: The Grey Mosaic - Piecing It All Together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00480308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet COUNTER. Eléments-clés et actualités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Ressources électroniques dans les bibliothèques : Mesures et Usages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document supply in the digital world. Breakout session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike McGrath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th Annual Conference - UK Serials Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UKSG, Apr 2008, Torquay, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Foundations in Information Landscape: A report on the 9th International Conference on Grey Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access and document supply: a comparative study of grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nancy, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00091843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From SIGLE to OpenSIGLE and Beyond : An In-depth Look at Resource Migration in the European Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Grey Literature : Harnessing the Power of Grey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, New Orleans, United States. pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00181592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acces to Grey Content : An Analysis of Grey Literature based on Citation and Survey Data : A Follow-up Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Boekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nancy, France. pp.194-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00090103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Generation in the Field of Grey Literature: A Review of Conference-based Research Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL8 Eigth International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00256899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaGrey Europe, A Proposal in the aftermath of EAGLE-SIGLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nancy, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation Analysis and Grey Literature: Stakeholders in the Grey Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le taux de TVA pour les médias électroniques : le point de vue d'un acheteur d'IST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le taux de TVA pour les médias électroniques : un frein pour le développement du marché de l'information en ligne en Europe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFII, Feb 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Literature in an Open Context: From Certainty to New Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre bibliothèques universitaires et INIST-CNRS - Constats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur le PEB et la fourniture de documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AURA et ADBU, Oct 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INIST: Tracking grey literature in a changing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL 4. New frontiers in Grey Literature. 4th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Washington (DC), United States. pp.199-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00090056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies and Practices for Sustainable Preservation of Theses and Dissertations in Institutional Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Rasuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda van Wyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR2024 - The International Conference on Open Repositories, 3 - 6 June 2024, Gothenburg, Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gothenburg (Sweden), Sweden. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomy and Grey Literature - Empirical Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Online, Netherlands. 2022, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5446/59860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Papers provide an Innovative Tool for Information and Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL 2020 Twenty-Second International Conference on Grey Literature "Applications of Grey Literature for Science and Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Literature LibGuides or LibGuides about Grey Literature: A Two-Continent Environmental Scan of Common Themes & Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Noma Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Vaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL19. Nineteenth International on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETD@ANRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Buirette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Halipré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Berbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Electronic Theses and Dissertations (ETD 2016): "Data and Dissertations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Villeneuve d'Ascq, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting electronic theses and dissertations. The Networked Digital Library of Theses and Dissertations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL18 Eighteenth International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, New York, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETD4OA. Electronic theses and dissertations for open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Severiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL16 Sixteenth International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Washington, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information sur la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Abrégés, Hisham Abou-Kandil; France Gilles Pijaudier-Cabot; Jean-Charles Pomerol, 9781915874245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, Clarisse Bardiot; Emilien Ruiz, 978-2-7574-4329-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage et valorisation des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Rebouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Encyclopédie SCIENCES - Management des connaissances scientifiques, Renaud Fabre, 9781789480733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data Sharing and Valorization. Developments, Tendencies, Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Rebouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781789450736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Divide. Critical Studies on Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litwin Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-63400-029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Du 1er Atelier Valorisation et Analyse Des Données de La Recherche (VADOR 2017) Organisé Durant La 35e Édition Du Congrès Informatique Des Organisations et Systèmes d'Information et de Décision (INFORSID 2017), Toulouse, France, May 31, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessagnet; Marie-Noëlle and Cabanac; Guillaume and Kergosien; Éric and Schöpfel; Joachim. CEUR-WS, 1860, 2017, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable (dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53 (1), pp.28-69, 2016, I2D Information, données et documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature grise : de l'ombre à la lumière (dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52 (1), pp.28-71, 2015, I2D Information, données et documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from the BRICS. Open Access to Scientific Information in Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Litwin Books, 2015, 978-1-936117-84-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la bibliothèque globale. L'Agenda 21 dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electre-Ed. du Cercle de la Librairie, 2014, 978-2-7654-1421-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Literature in Library and Information Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9783598441493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication scientifique : les nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès-Lavoisier, 5 (2), 182 p, 2009, 9782746224773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les data papers dans l'écosystème Recherche Data Gouv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kosmopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kosmopoulos C., Schöpfel J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, 978-2-7574-4329-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kosmopoulos C., Schöpfel J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, 978-2-7574-4329-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Le Fourner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kosmopoulos C., Schöpfel J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, 978-2-7574-4329-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems and ethical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Koltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arti Jain; John Wang; Arun Kumar Yadav. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Information Systems and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-288, 2025, 978 1 03531 813 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Dimensions of Research Information Management: A New Challenge for Information Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madeleine C. Fombad; Collence Takaingenhamo Chisita; Omwoyo Bosire Onyancha; Mabel K. Minishi-Majanja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Services for a Sustainable Society: Current Developments in an Era of Information Disorder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 183, Walter de Gruyter Saur; De Gruyter, pp.150-165, 2023, IFLA Publications, 978-3-11-077268-5. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110772753-012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif d’entrepôt de données de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage et valorisation des données de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-38, 2023, Encyclopédie SCIENCES - Management des connaissances scientifiques, 9781789480733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'option d'un entrepôt national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louki-Géronimo Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage et valorisation des données de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2023, Encyclopédie SCIENCES - Management des connaissances scientifiques, 9781789480733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage des entrepôts de données de recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage et valorisation des données de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-56, 2023, Encyclopédie SCIENCES - Management des connaissances scientifiques, 9781789480733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et perspectives des entrepôts de données de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage et valorisation des données de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-250, 2023, Encyclopédie SCIENCES - Management des connaissances scientifiques, 9781789480733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Research Data Repository Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Schöpfel; Violaine Rebouillat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Sharing and Valorization. Developments, Tendencies, Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, pp.1-29, 2022, Sciences - Scientific Knowledge Management, 9781789450736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and Prospects for Research Data Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Schöpfel; Violaine Rebouillat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Sharing and Valorization. Developments, Tendencies, Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, pp.211-229, 2022, Sciences - Scientific Knowledge Management, 9781789450736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Landscape of Research Data Repositories in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Schöpfel; Violaine Rebouillat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Sharing and Valorization. Developments, Tendencies, Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, pp.31-48, 2022, Sciences - Scientific Knowledge Management, 9781789450736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Repository Option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louki-Géronimo Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Schöpfel; Violaine Rebouillat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Sharing and Valorization. Developments, Tendencies, Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, pp.117-134, 2022, Sciences - Scientific Knowledge Management, 9781789450736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current research information systems and institutional repositories: From data ingestion to convergence and merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Baker; Lucy Ellis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Directions in Digital Information - Predictions, Practice, Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandos Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-37, 2021, 978-0-12-822144-0. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-822144-0.00002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Culture of Data: Ten Proposals for a Research Data Policy in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simone Fühles-Ubach; Ursula Georgy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheksentwicklung im Netzwerk von Menschen, Informationstechnologie und Nachhaltigkeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bock &amp; Herchen, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Research Information in RIS Databases: A Multidimensional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Saake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abuosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.337-349, 2019, 22nd International Conference, BIS 2019, Seville, Spain, June 26–28, 2019, Proceedings, Part I, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20485-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Literature and Professional Knowledge Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Börjesson, Lisa; Huvila, Isto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Outside The Academy. Professional Knowledge-Making in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.137-153, 2018, 978-3-319-94176-9. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94177-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of the Global South to Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrich Herb; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Divide. Critical Studies on Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litwin Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-115, 2018, 978-1-63400-029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Open Divide Emerges as Open Access Unfolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrich Herb; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Divide. Critical Studies on Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litwin Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-13, 2018, 978-1-63400-029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradox of Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrich Herb; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Divide. Critical Studies on Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litwin Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-68, 2018, 978-1-63400-029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Futures of Academic Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Baker; Wendy Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The End of Wisdom? The Future of Libraries in a Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier; Chandos Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-128, 2017, 978-0-08-100142-4. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100142-4.00013-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access, Privacy, and Human Rights: A Case Study on Ethics in Library and Information Sciences Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ursula Gorham; Natalie Greene Taylor; Paul T. Jaeger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Libraries as Institutions of Human Rights and Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Emerald, pp.349 - 371, 2016, Advances in Librarianship, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S0065-283020160000041015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier des charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Galaup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatiser la gestion de sa bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, ABF, pp.19-36, 2016, Médiathèmes, 978-2900177433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Open Access to Scientific Information in Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning from the BRICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Litwin Books, pp.7-18, 2015, 978-1-936117-84-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Library Management with the United Nations' Agenda 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Woodsworth; W. David Penniman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and Leadership Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, Emerald, pp.269-286, 2014, Advances in Librarianship, 978-1-78350-469-5. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S0065-283020140000038010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Global Library – Applying Agenda 21 to Library Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dinesh K. Gupka; Christie Koontz; Angels Massisimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Library and Information Services - II: A Global Outlook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 159, IFLA De Gruyter, pp.409-423, 2013, Publications, 9783110280869. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110281040.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01081529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Google generation: towards community-specific usage patterns of scientific information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Baker; Wendy Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends, Discovery, and People in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chandos Publishing, pp.137-151, 2013, Chandos Digital Information Review, 978-1-84334-723-1. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-1-84334-723-1.50009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copier des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Battisti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels droits pour copier aujourd'hui ? Copier et diffuser une oeuvre dans l'environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADBS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-36, 2012, 978-2-84365-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothécaire. Un métier, plusieurs avenirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag. Guide pratique 42 : Bibliothèques, les nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SERDA, pp.62-66, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du paysage de l'information scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Denecker; Manuel Durand-Barthez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des doctorants à l'information scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'enssib, pp.17-37, 2011, Papiers, 978-2-910227-93-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00744828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Grey Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic J. Farace; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Literature in Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Saur, pp.1-7, 2010, 978-3-598-11793-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_04524375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenSIGLE - Crossroads for libraries, research and educational institutions in the field of grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic J. Farace; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Literature in Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-151, 2010, 978-3-598-11793-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_04524365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to European Grey Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Literature Repositories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radim Bacuvcik VeRBuM, pp.20-33, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00597798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Return on Investments in GL for Institutional Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic J. Farace; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Literature in Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Saur, pp.227-238, 2010, 978-3-598-11793-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcia J. Bates, Mary Niles Maack. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Library and Information Sciences, Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.2029-2039, 2010, 978-0849397127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le web 2.0 : Community manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag Guide Pratique "Veille et recherche de l'information sur le web"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe SERDA, pp.15-18, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00459993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie : l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-249, 2009, 978-2-271-06779-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tao of the Digital Library : A Library Without a Librarian?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Papy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-31, 2008, 9781848210424. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611302.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le professionnel de l'IST dans la bibliothèque numérique – une espèce en danger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages dans les bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Hermès Science, pp.309-332, 2007, 978-2746216556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00378311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d'utilisation. COUNTER : harmoniser pour décider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Guerre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Publications électroniques : guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archimag, pp.36-39, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00182299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tao de la bibliothèque numérique - bibliothèque sans bibliothécaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Papy; Gil-François Euvrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.1-17, 2005, 2-7462-1036-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00107231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles économies de la connaissance : i-expo 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.107-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00637013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque sans bibliothécaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de HAL. Pratiques, avis et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scientific Knowledge Graph with Community Detection and Routes of Search. Testing &amp;quot;GRAPHYP&amp;quot; as a Toolkit for Resilient Upgrade of Scholarly Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPHYP: A Scientific Knowledge Graph with Manifold Subnetworks of Communities. Detection of Scholarly Disputes in Adversarial Information Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la plateforme HAL par les unités de recherche de l’Université de Lille. La situation en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statistiques d'utilisation d'archives ouvertes - État de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00480538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès libre en mouvement Journées d'étude sur les archives ouvertes du consortium COUPERIN, 2-3 avril 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'édition scientifique en Europe. Academic Publishing in Europe 2008 : Quality and Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00333736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competency mapping and visualisation techniques in change management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00291554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourniture de documents. L'INIST, le recours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00172301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’information des jeunes dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Orioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galvanising the Open Access Community: A Study on the Impact of Plan S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benedikt Schmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">cOAlition S. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent identifiers for research instruments and facilities: an emerging PID domain in need of coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Exchange. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RePEc Author Service: An established community-driven PID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Exchange. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGSN - building and expanding a community-driven PID system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Exchange. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of the DAI in the Netherlands and subsequent superseding by ORCID/ISNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Exchange. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failed PIDs and unreliable PID implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Exchange. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the plane as we fly it: the promise of Persistent Identifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Exchange. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gradual implementation of organisational identifiers (OrgIDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Exchange. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of research funders in the consolidation of the PID landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Exchange. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une culture de la donnée en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de la recherche dans les thèses de doctorat - Livre blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de la recherche en SHS. Une enquête à l’Université de Lille 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lille 3. 2015, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’open access dans la formation continue des bibliothécaires et documentalistes. Une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille Sciences Humaines et Sociales. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Dissertations: Access and Restrictions (EDAR) Survey 2014 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Hilf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Severiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille; European Institute of Social Sciences and Humanities. 2014, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01045115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de Master dans les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3. 2010, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et Usage des Archives Ouvertes en France. 1e partie : Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3. 2010, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et Usage des Archives Ouvertes en France. 2e partie : Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3. 2010, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00527043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de l'agence nationale ISRN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de l'Information Scientifique et Technique (INIST-CNRS). 2000, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éditoriales dans les métiers et services de l’information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), pp.8-154, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre accès et données de la recherche. Quelle résonance dans le SIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, pp.5-146, 2019, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.8462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre accès aux publications et sciences ouvertes en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2017, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Developments in Research Data Management - The Potential of AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Libraries, Librarianship, and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.206-211. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95689-5.00253-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Libraries, Librarianship, and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.388-393. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95689-5.00153-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId593"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joachim Schöpfel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joachim-schopfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4000-807X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130971367</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-4733-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Schöpfel est maître de conférences émérite en Sciences de l’Information et de la Communication à l’Université de Lille et consultant dans le domaine de l’information scientifique et technique. Directeur d’UFR de 2009 à 2012, il a dirigé l’Atelier National de Reproduction des Thèses de 2012 à 2018. Il est membre du laboratoire GERiiCO et responsable de la première année du Master Information-Document. Titulaire d’une thèse en psychologie de l’Université d’Hambourg, il a travaillé de 1991 à 2008 à l’Institut de l’Information Scientifique et Technique du CNRS. Ses projets de recherche et publications portent essentiellement sur l’évolution de la communication scientifique et des services et dispositifs de l’IST. Il est consultant indépendant et partenaire du cabinet Ourouk.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (154)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link between dissertation metadata completeness and user engagement in an institutional repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Rasuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda van Wyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-025-05331-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et circulation des données en Europe : État des lieux par le consortium euroCRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 118, pp.8-10. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/arabesques.4425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Frontiers of Electronic Theses and Dissertations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Rasuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda van Wyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (6), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/encyclopedia5010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datenmanagement 4.0: Künstliche Intelligenz als Treiber für innovative Forschungsinformationssysteme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Störl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Wissenschaft und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (1), pp.32-42. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/iwp-2024-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éthique de l’intelligence artificielle dans le domaine de l’évaluation de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15gp8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation de HAL. Finalités, outils et process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.13051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450898v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible Research Assessment and Research Information Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), pp.915-922. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/encyclopedia4020059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschungsbewertung neu definiert: FIS, Open Science und KI-gestützte Innovationen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">b.i.t.online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (6), pp.521-528. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22028/D291-43771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical aspects using AI in CRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Störl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Marušić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 249, pp.150-159. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of French PhD Theses on Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.111-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing knowledge and expertise in the field of current research information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRness of ETDs - A Conference Report of ETD 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J-ETD The Journal of Electronic Theses and Dissertations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.Article 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current research information systems (CRIS): Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access and impact barriers to academic publications: a global study of thesis and dissertation embargo policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Rasuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda van Wyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Information Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (6), pp.1208-1222. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/OIR-09-2022-0497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transformation of the Green Road to Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications11020029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiverse Graph to Help Scientific Reasoning from Web Usage: Interpretable Patterns of Assessor Shifts in GRAPHYP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.147. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi15040147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de HAL par les laboratoires de recherche : une étude quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forschungsinformationssysteme und Ethik: eine doppelte Herausforderung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Wissenschaft und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (4), pp.179-186. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/iwp-2021-2208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d’information recherche : un nouvel objet du questionnement éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.13254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from &amp;quot;Exploring Next Generation Grey&amp;quot; including Questionnaire and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Giannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioéconomie en France. Une étude scientométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partnership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21083/partnership.v17i1.6796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from &amp;quot;Open Data engages Citation and Reuse: A Follow-up Study on Enhanced Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.162-164. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17026/dans-zy8-fcjw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les veilles, 19, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving Adversarial Cliques in Cognitive Communities: A New Conceptual Framework for Scientific Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.262. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi14090262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from &amp;quot;An empirical study on databases and repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.155-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pas si simple que ça… » : Une enquête sur l’usage de HAL par les unités de recherche des universités IdEx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Barrié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2), p. 150-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from &amp;quot;Data Papers as a New Form of Knowledge Organization in the Field of Research Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Zane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (3), pp.171-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypertexte et les sciences (1991-2021) : des voies navigables pour les routes de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.6448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from &amp;quot;OpenGrey, System for Information on Grey Literature in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17026/dans-xtf-47w5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How scientific papers mention grey literature: a scientometric study based on Scopus data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (3), pp.77-82. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CC-12-2019-0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Scientific Impact of Research Infrastructures: The Role of Current Research Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.42-64. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Zane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birger Hjorland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (4), pp.307-328. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0943-7444-2021-4-307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues SIC et les données de recherche Une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Information Quality via Implemented German RCD Standard in Research Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Ivanović</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (30), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data5020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage de la plateforme HAL par des unités de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (3), pp.167-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Bioeconomy. A Bibliometric Study on the Accessibility of Articles in the Field of Bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumeignil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 8 (4), pp.55. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications8040055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Green. Publishing Academic Grey Literature in Laboratory Collections on HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser local. Développer une politique de données sur un campus SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gestion éditoriale des événements scientifiques : la plateforme Sciencesconf.org du CNRS Sciencesconf.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.140-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorialisation des données de recherche : le rôle des professionnels de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data papers as a new form of knowledge organization in the field of research data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Zane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (8), pp.622-638. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0943-7444-2019-8-622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Quality as a Critical Success Factor for User Acceptance of Research Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Saake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abuosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.35. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/data5020035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des données de recherche en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions éditoriales dans les métiers de l’info-doc. Analyse des principaux référentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le profil écologique d'une bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102-103, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Ethics, Open Science and CRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Jungbauer-Gans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications8040051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving problems of research information heterogeneity during integration – using the European CERIF and German RCD standards as examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Saake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abuosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Services and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1-2), pp.105-122. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ISU-180030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A to Z, An Open Science Alphabet for Academic Librarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITlib</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD training on Open Science in French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos BAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.115-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Issues of CRIS Data: An Exploratory Investigation with Universities from Twelve Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications7010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Dossier « Libre accès et données de la recherche. Quelle résonance dans les SIC ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Libre accès et données de la recherche. Quelle résonance dans le SIC ?, 52, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from: &amp;quot;Data Papers as a New Form of Knowledge Organization in the Field of Research Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Zane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.170-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and user acceptance of research information systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Saake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DTA-01-2019-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02359165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Intelligence (CRIS) and the Cloud: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer &amp; Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (4), pp.40-55. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/cis.v12n4p40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre accès et données de recherche. De l’utopie à l’idéal réaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Libre accès et données de la recherche. Quelle résonance dans le SIC ?, 52, pp.11-26. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.8468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus ou moins open : Les revues de rang A en Sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dossier : Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.4706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des revues dans la science ouverte : une approche fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°2 (2), pp.109. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.192.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données en sciences de l’information et de la communication (SIC). Une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (1), pp.71-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master’s theses and open scholarship: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vanacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Library Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (4), pp.276-287. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DLP-07-2018-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (4), pp.43. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/infrastructures3040043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are electronic theses and dissertations (still) grey literature in a digital age? A FAIR debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Rasuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), pp.208-219. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EL-02-2017-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from: &amp;quot;Open Data engages Citation and Reuse: A Follow-up Study on Enhanced Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research data management in the French National Research Center (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.248-265. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DTA-01-2017-0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors norme ? Une approche normative des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Processus de normalisation et durabilité de l’information, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from &amp;quot;Grey communities: An empirical study on databases and repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access to Scientific Information in Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3/4), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/march2017-schopfel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la numérisation agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Berthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access et Open science en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Libre accès aux publications et sciences ouvertes en débat, 11, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour identifier les terrains d'étude dans des corpus scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Amin Farvardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (2-3), pp.11-30. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.2017.00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856066v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research data management in social sciences and humanities : A survey at the University of Lille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libreas : Library Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.98-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuing Professional Education in Open Access. A French-German Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Osswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIBER Quarterly. The journal of the Association of European Research Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.43-66. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18352/lq.10158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ready for the future? A survey on open access with scientists from the French National Research Center (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (4), pp.141-149. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILDS-06-2016-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance écologique des bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures - La revue des bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 194, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statistiques locales des ressources en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chédot-Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (4), pp.16-18. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.164.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de gestion agile d’un projet : Scrum - les principes de base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (2), pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open supply? On the future of document supply in the world of open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (4), pp.150-154. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILDS-07-2016-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil juridique et communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (3), pp.23-24. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.163.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Treasures: Opening Data in PhD Dissertations in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Librarianship and Scholarly Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.eP1230. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7710/2162-3309.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-working and innovation: New concepts for academic libraries and learning centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Library World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, pp.67-78. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/NLW-06-2014-0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la littérature grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir de la littérature grise, c'est aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le learning centre: Au service des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (2), pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature grise: des collections et des portails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access - the rise and fall of a community-driven model of scientific communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (4), pp.321-325. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20150413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature grise:Typologie et description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome SAFARI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (4), pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la valeur d’une bibliothèque : l’évaluation contingente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (4), pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of openness: Grey literature in institutional repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of e-journals in French business schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (2), pp.258-272. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/EL-03-2013-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document supply of grey literature and open access: ten years later</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43, pp.84 - 93. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILDS-02-2015-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French-German Survey of Electronic Theses and Dissertations: Access and Restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Hilf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Severiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3/4), </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/march2015-schopfel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access and document supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (4), pp.187-195. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ILDS-10-2014-0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01083775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité des archives ouvertes : le certificat DINI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partnership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21083/partnership.v9i1.2733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Communities: A scientometric approach to grey literature, in and outside of GreyNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of academic libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblioteca Universitaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01088893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of Openness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (7/8), 15 p. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/july2014-prost⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01077190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access to research data in electronic theses and dissertations: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library Hi Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (4), pp.612-627. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/LHT-06-2014-0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greyguide - guide to good practice in grey literature: A community driven open resource project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Carlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open access pour les données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (4), pp.57-59. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.514.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of knowledge and copyright: an historical case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information, Communication and Ethics in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (3), pp.144 - 155. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JICES-06-2013-0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01088896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives institutionnelles. Observations sur un nouveau mode d'information scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (2), pp.122-136. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ils.2013.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01073736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrees of Secrecy in an Open Environment : The Case of Electronic Theses and Dissertations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2(12)), pp.66-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01077239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Value to Electronic Theses and Dissertations in Institutional Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (3/4), pp.n/a. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/march2013-schopfe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Access to Electronic Theses and Dissertations: A Case Study from Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maebena Soukouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D-Lib Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (11/12), pp.n/a. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1045/november2013-schopfel⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01077174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRT Lille: the French national centre for the reproduction of PhD theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (1), pp.3 - 6. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641611311313016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01079513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atelier National de Reproduction des Thèses : une offre en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01079512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big deal and long tail: a case study on e-journal usage and subscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (7), pp.497-510. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/00242531211288245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics usage by French academic libraries: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Grey Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas A Lipinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.137-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00905090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle définition de la littérature grise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (3), pp.14-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00794984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les périodiques francophones dans le domaine information, communication et documentation : une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (3), pp.62-70. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.493.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience et économie d'échelle. Une étude sur l'édition de revues en libre accès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Erik Frantsvåg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.167-185. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.3420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Libre Accès en 2010 - Nice, Metz, Paris et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (2), pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00744839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of interlending and document supply in France : 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641611111138860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Prague Definition of Grey Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.5-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00581570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Barrie, Rowlands Ian & Nicholas David : The Google Generation. Are ICT innovations changing information-seeking behaviour ? Connaway Lynn S. & Dickey Timothy J. : The Digital Information Seeker. Report of Findings from Selected OCLC, RIN and JISC User Behaviour Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00600154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11th International Conference on Grey Literature 2009 : The Grey Mosaic - Piecing it all together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (2), pp.88-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference helps assess online usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, April/May, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference helps assess online usage International Symposium: Academic Online Resources: Assessment and Usage. Lille (France), 26-27 November 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47, pp.25-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00600155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenSIGLE - Crossroads for libraries, research and educational institutions in the field of grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783598441493.1.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCTION - Enjeux actuels de la communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), 7 p. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.5.2.9-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portails d'information du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (161), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S033615000900307X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle de bibliothèque ? Notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.229-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00464895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'édition scientifique en Europe. Academic Publishing in Europe 2009 : The impact of publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (3), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document supply of grey literature and open access : an update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (4), pp.181-191. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610911006274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00460086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le JCR facteur d'impact (IF) et le SCImago Journal Rank Indicator (SJR) des revues françaises : une étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (4), pp.287-305. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00567847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives ouvertes en France. Un potentiel documentaire pour la formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3), pp.443-456. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ds.7.443-456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00481597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't ask, don't tell, just do it.- La communication scientifique directe entre légalité et prise de risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (2), pp.24--26. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.462.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fourniture d'articles scientifiques : droit, technologie et marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.3665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00459079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey literature on bilingualism in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (2), pp.22-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00196598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of e-journals in French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serials The Journal for the Serials Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1629/21121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the issues facing pharmaceutical companies for information provision: a report on the P-D-R special meeting, La Grande Motte, 28-29 February 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Ann Di Nallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (3), pp.158-161. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610810897881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00376697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Literature : A Pilot Course constructed and implemented via Distance Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Quality and Publishing': a report on the ‘Academic Publishing in Europe' conference held in Berlin, 22-23 January 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic analysis of the correlation between document supply and citations in pharmacology: a case study from INIST in France (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710728131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination and preservation of French print and electronic theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Paillassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (2), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00380488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On document supply in the digital world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (4), pp.195-204. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710837491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00378308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The customers for document supply in pharmacology : a case study from INIST in France (part 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (3), pp.138-144. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710780809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre commandes d'articles et citations de revues en pharmacologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie:2007059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique documentaire : le cahier des charges sous toutes les coutures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag.com - Guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Manager et développer son service infodoc, pp.34-42, 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00238533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir de la littérature grise. Quelques observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives documentaires en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00136829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document supply and open access: an international survey on grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (3), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610686012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00181485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations on the Future of Grey Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Grey Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (2), pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00168998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the downward trend in document supply in pharmacology: a case study from INIST in France (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (4), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610714768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00175380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new French law on author's rights and related rights in the information society.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (4), 6 p. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610714740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00136830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to get a French doctoral thesis, especially when you aren't French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Paillassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publishing Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (1), pp.73-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlibrary loan and document supply in France –the Montpellier meeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (1), 4 p. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610510582180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between open access and copyright: document supply in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (3), pp.158-161. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610510618063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au service de la recherche. L'Institut de l'Information Scientifique et Technique du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ciolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00090063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d'utilisation des ressources électroniques : le projet COUNTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Workshops of the Annual UKSG Conferences 1990-2004 : The Emergence of the Digital Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (3), pp.243-251. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1629/17243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INIST-CNRS in Nancy, France: &amp;quot;a model of efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (2), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610310477161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions - news on the access to digital information in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1), pp.47-49. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610410520260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smarter Research: Integrating AI into CRIS Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI4CRIS WG online meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, euroCRIS, Apr 2025, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Research Information Management from a European University Alliance Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dvořák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ognjen Orel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNIS 2025 Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUNIS, Jun 2025, Belfast (Northern Ireland), United Kingdom. pp.126-115, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/6llj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do More Complete Dissertations’ Metadata Get More Engagement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Rasuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda van Wyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETD 2024 27th International Symposium on Electronic Theses and Dissertations (ETD 2024) November 4 - November 6, 2024 (Livingstone, Zambia)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NDLTD, Nov 2024, Livingstone, Zambia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Open Repositories to CRIS - A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Current Research Information Systems (CRIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pablo De-Castro; Joachim Schöpfel; Jan Dvořák, May 2024, Vienna, Austria. pp.173-178, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éthique de l'IA dans le domaine de l'évaluation de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-Anniversaire du Réseau Thématique International de l’Ethique en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Jun 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les articles de données (data papers). Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Love Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Mar 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and Trust in PID Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Palek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSC 2023 Open Science Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Online conference, Germany. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8178271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues SIC face à l'enjeu de la transparence et de l'ouverture. Une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e conférence Document numérique et Société « Communication scientifique et science ouverte : opportunités, tensions et paradoxes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Jun 2022, Liège, Belgique. pp.231-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Issues of the Organization and Management of Research Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Ethics of Information &amp; Knowledge Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO International Thematic Network on Ethics in SHS, Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues SIC face à l'enjeu de la transparence et de l'ouverture. Une étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Document numérique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Liège, Belgique. pp.231-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Universities in the Implementation of Persistent Identifiers (PIDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of European University Information Systems Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vigo, Galicia, Spain. pp.291-300, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29007/97w6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Data Lake and Data Wrangling for Ensuring Data Quality in CRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Ivanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasija Nikiforova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIS2022: 15th International Conference on Current Research Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does DORA Mean for CRIS?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">euroCRIS Strategic Membership Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, euroCRIS, Nov 2022, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences disciplinaires en contexte de Science ouverte. Étude avec les publications de l’archive ouverte HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Document Numérique et Société : Communication scientifique et science ouverte : opportunités, tensions et paradoxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Jun 2022, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasons for Embargoing Academic Publications in Institutional Repositories. Case Study of Theses and Dissertations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Rasuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda van Wyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR 2022. The 17th International Conference on Open Repositories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIRification of CRIS: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Pölönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasija Nikiforova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3K 2022 International Joint Conference on Knowledge Discovery, Knowledge Engineering, and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.280-298, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43471-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting FAIR principles in the context of research information: FAIRness for CRIS and CRIS for FAIRness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Pölönen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasija Nikiforova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Knowledge Management and Information Systems (KMIS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.63-71, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011548700003335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some reflections on the current PID landscape – with an emphasis on risks and trust issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIS2022: 15th International Conference on Current Research Information Systems (Dubrovnik, Croatia, May 12-14, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Développement durable - des grandes déclarations aux actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67e Congrès annuel de l'Association des Bibliothécaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABF, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science as an Opportunity for Academic Grey Literature – A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL24 International Conference on Grey Literature, 5 December 2022, National Library of Medecine, Bethesda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bethesda (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles d'Ascodocpsy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ascodocpsy, Jun 2022, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les data papers en SHS : évolutions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUD-PANELS; MSH-LSE, Dec 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Information Systems and Ethics relating to Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIS2022: 15th International Conference on Current Research Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic journals in open science: a functional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Symposium of Social Science and Humanities Journal 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ULB, Maison des arts, avenue Jeanne 56, 1050 Bruxelles, Nov 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewarding Research Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sci-K 2021: 1st International Workshop on Scientific Knowledge Representation, Discovery, and Assessment, Apr 19 – 23, 2021, Ljubljana, Slovenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ljubljana, Slovenia. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3442442.3451367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD Training on Open Science in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science Days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Digital Library, Oct 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Literature in Open Repositories: New Insights and New Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL23 International Conference on Grey Literature, 6-7 December 2021, Amsterdam (The Netherlands)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des revues dans la science ouverte. Une approche fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DICEN-IdF sur la science ouverte. Axe "Publication et communication scientifique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope of open science monitoring and grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Grey Literature and Repositories, National Library of Technology (NTK), 17 October 2019, Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data papers as a new form of knowledge organization in the field of research data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Zane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISKO France, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD Training on Open Science in French Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETD2019, Porto, 6-8 Novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Green. Publishing Academic Grey Literature in Laboratory Collections on HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Ibrahima Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL21 International Conference on Grey Literature, 22-23 October 2019, Hannover (Germany)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about ODTs? Are they grey?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snjezana Cirkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 11th Conference on Grey Literature and Repositories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Library of Technology (NTK), Oct 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors norme ? Une approche normative des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In COSSI 2018, Processus de normalisation et durabilité de l’information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les publications d’un laboratoire universitaire dans l’environnement de la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOA 2018 3e colloque international sur le libre accès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESI Rabat, Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research data management training for PhD students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Malleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETD 2018. Beyond Boundaries of Rims and Oceans: Globalizing Knowledge with ETDs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NDLTD, Sep 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDT programs after two decades: exploring impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Rasuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETD 2018. Beyond Boundaries of Rims and Oceans: Globalizing Knowledge with ETDs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NDLTD, Sep 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Open</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An International Perspective on Open Access in Scholarly Communication: Achievements and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSN International Centre, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de la recherche - politiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Numerev: "Des injonctions aux pratiques : données de la recherche et édition scientifique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des données de la recherche en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information-Communication : le recours à l'éthique en contexte numérique. 6e conférence "Document numérique &amp; Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESEC, Sep 2018, Échirolles, France. pp.71-86, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.balic.2018.01.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text data mining and data quality management for research information systems in the context of open data and open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Saake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abuosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOA 2018 3e colloque international sur le libre accès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESI Rabat, Nov 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Identification of Research Fields in Scientific Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Mohammad Farvardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelonne Teisseire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.1902-1907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data engages Citation and Reuse: A Follow-up Study on Enhanced Publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL20 Twentieth International Conference on Grey Literature - Research Data Fuels and Sustains Grey Literature, Loyola University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, New Orleans, Louisiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des collections grises Signalement et partenariat entre bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lit­té­ra­ture grise, docu­men­ta­tion sou­ter­raine des biblio­thè­ques d’archi­ves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journée du groupe Bibliothèques d’archives, Association des archivistes français, Nov 2018, Vitry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D4Humanities. Deposit of Dissertation Data in Social Sciences and Humanities – A Project in Digital Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL19. Nineteenth International on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Research Council of Italy CNR, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'influence scientifique en termes d'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral GERiiCO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO, Feb 2017, Villeneuve d'Ascq Cedex, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial of the 1st Workshop on Valorization and Analysis of Research Data (VADOR) at INFORSID 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse (31000), France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour commencer, pourriez-vous définir 'données de la recherche' ? » Une tentative de réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier VADOR : Valorisation et Analyse des Données de la Recherche; INFORSID 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and Development in the Field of Research Data and Dissertations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Malleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Grey Literature and Repositories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech National Library of Technology NTK, Oct 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertations as Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Electronic Theses and Dissertations (ETD 2016): "Data and Dissertations" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille Sciences humaines et sociales, Jul 2016, Villeneuve d'Ascq, France. s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data in Current Research Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Rebouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Current Research Information Systems, CRIS2016, 9-11 June 2016, Scotland, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, euroCRIS, Jun 2016, St Andrews, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01331537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altmetrics and Grey Literature: Perspectives and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL18 International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet TERRE-ISTEX pour l’identification et l’analyse des terrains d’études dans les corpus ISTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Archives ouvertes et bases de publications : exploration et analyse des sources de données pour la recherche et ses environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making data in PhD dissertations reusable for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Malleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Grey Literature and Repositories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Library of Technology, Czech Republic, Oct 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angebote der beruflichen Fortbildung zu Open Access. Eine deutsch-französische Studie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achim Osswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hauptbibliothek der Universität Zürich, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures for Gold and/or Green Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Meeting on Open Access, Dutch Embassy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertations and Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Južnič Primož</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Malleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Češarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL17 International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic theses and dissertations in CRIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danica Zendulkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Fatemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIS 2014 12th International Conference on Current Research Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00993261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to Grey : Disclosure and Concealment of Electronic Theses and Dissertations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifteenth International Conference on Grey Literature : "The Grey Audit : A Field Assessment in Grey Literature", Bratislava, 2-3 December 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bratislava, Slovakia. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00944662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricted vs open access for electronic theses and dissertations - a challenge for public science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hilf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Severiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETD2014 17th International Symposium on Electronic Theses and Dissertations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NDLTD; University of Leicester, Jul 2014, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifizierung für Open Access in LIS-Studiengängen in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OAT 2014 Open Access Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01087405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRT Lille : Public mission, know-how, services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL15 Fifteenth International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CVTI SR, Dec 2013, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le format CERIF du projet euroCRIS. Un cadre de référence pour l'identification des chercheurs et les archives institutionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open access, Services, Interdisciplinarité, Expertise (OASIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00794982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les données de la recherche pour la veille scientifique. Le cas des thèses électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 7e colloque de Veille Stratégique Scientifique et Technologique (VSST 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01070495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Joint Conference of Slovene Special and Academic Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Slovenia. pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00794983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking CRIS to Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José van Baelinghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sparrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In CRIS2012 11th International Conference on Current Research Information Systems. e-Infrastructures for Research and Innovation: Linking Information Systems to Improve Scientific Knowledge Production, 6-9 June 2012, Prague, Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Czech Republic. pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00708758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Ways to Add Value to PhD Theses, and Two Ways to do it Better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL14. Fourteenth International Conference on Grey Literature: Tracking Innovation through Grey Literature. 29-30 November 2012, Rome, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Is Not Enough : Grey Literature in Institutional Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL 13 : Thirteenth International Conference on Grey Literature : The Grey Circuit. From Social Networking to Wealth Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00908862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Usage of Open Archives in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Standardization of IR Usage Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Informatics NII, Jan 2011, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching CRIS - CRIS for teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">euroCRIS membership meeting, 2-3 November 2011, Lille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage assessment of an institutional repository: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Grey Literature: Transparency in Grey Literature. Grey Tech Approaches to High Tech Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey literature in French digital repositories: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL10. Tenth International Conference on Grey Literature: Designing the Grey Grid for Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Amsterdam, Netherlands. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of grey literature in open archives: state of the art and empirical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL11 Eleventh International Conference on Grey Literature: The Grey Mosaic - Piecing It All Together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00480308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenSIGLE, Home to GreyNet's Research Community and its Grey Literature Collections: Initial Results and a Project Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL10 Tenth International Conference on Grey Literature : Designing the Grey Grid for Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Amsterdam, Netherlands. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet COUNTER. Eléments-clés et actualités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Ressources électroniques dans les bibliothèques : Mesures et Usages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lille, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document supply in the digital world. Breakout session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike McGrath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th Annual Conference - UK Serials Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UKSG, Apr 2008, Torquay, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Foundations in Information Landscape: A report on the 9th International Conference on Grey Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From SIGLE to OpenSIGLE and Beyond : An In-depth Look at Resource Migration in the European Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Grey Literature : Harnessing the Power of Grey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, New Orleans, United States. pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00181592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acces to Grey Content : An Analysis of Grey Literature based on Citation and Survey Data : A Follow-up Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Boekhorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nancy, France. pp.194-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00090103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Generation in the Field of Grey Literature: A Review of Conference-based Research Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL8 Eigth International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00256899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access and document supply: a comparative study of grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nancy, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00091843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citation Analysis and Grey Literature: Stakeholders in the Grey Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaGrey Europe, A Proposal in the aftermath of EAGLE-SIGLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nancy, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Literature in an Open Context: From Certainty to New Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le taux de TVA pour les médias électroniques : le point de vue d'un acheteur d'IST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le taux de TVA pour les médias électroniques : un frein pour le développement du marché de l'information en ligne en Europe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFII, Feb 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre bibliothèques universitaires et INIST-CNRS - Constats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur le PEB et la fourniture de documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AURA et ADBU, Oct 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INIST: Tracking grey literature in a changing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL 4. New frontiers in Grey Literature. 4th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Washington (DC), United States. pp.199-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00090056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies and Practices for Sustainable Preservation of Theses and Dissertations in Institutional Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Boock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrooz Rasuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda van Wyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR2024 - The International Conference on Open Repositories, 3 - 6 June 2024, Gothenburg, Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Gothenburg (Sweden), Sweden. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioeconomy and Grey Literature - Empirical Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Duquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Online, Netherlands. 2022, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5446/59860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Papers provide an Innovative Tool for Information and Data Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL 2020 Twenty-Second International Conference on Grey Literature "Applications of Grey Literature for Science and Society"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Literature LibGuides or LibGuides about Grey Literature: A Two-Continent Environmental Scan of Common Themes & Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Noma Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Vaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL19. Nineteenth International on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETD@ANRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Buirette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Halipré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Berbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Electronic Theses and Dissertations (ETD 2016): "Data and Dissertations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Villeneuve d'Ascq, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting electronic theses and dissertations. The Networked Digital Library of Theses and Dissertations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL18 Eighteenth International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, New York, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETD4OA. Electronic theses and dissertations for open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Severiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GL16 Sixteenth International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Washington, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information sur la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Abrégés, Hisham Abou-Kandil; France Gilles Pijaudier-Cabot; Jean-Charles Pomerol, 9781915874245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, Clarisse Bardiot; Emilien Ruiz, 978-2-7574-4329-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage et valorisation des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Rebouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Encyclopédie SCIENCES - Management des connaissances scientifiques, Renaud Fabre, 9781789480733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data Sharing and Valorization. Developments, Tendencies, Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Rebouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9781789450736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Divide. Critical Studies on Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litwin Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-63400-029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Du 1er Atelier Valorisation et Analyse Des Données de La Recherche (VADOR 2017) Organisé Durant La 35e Édition Du Congrès Informatique Des Organisations et Systèmes d'Information et de Décision (INFORSID 2017), Toulouse, France, May 31, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessagnet; Marie-Noëlle and Cabanac; Guillaume and Kergosien; Éric and Schöpfel; Joachim. CEUR-WS, 1860, 2017, CEUR Workshop Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable (dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53 (1), pp.28-69, 2016, I2D Information, données et documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature grise : de l'ombre à la lumière (dossier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52 (1), pp.28-71, 2015, I2D Information, données et documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from the BRICS. Open Access to Scientific Information in Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Litwin Books, 2015, 978-1-936117-84-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la bibliothèque globale. L'Agenda 21 dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electre-Ed. du Cercle de la Librairie, 2014, 978-2-7654-1421-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Literature in Library and Information Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9783598441493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication scientifique : les nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès-Lavoisier, 5 (2), 182 p, 2009, 9782746224773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kosmopoulos C., Schöpfel J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, 978-2-7574-4329-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kosmopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Le Fourner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kosmopoulos C., Schöpfel J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, 978-2-7574-4329-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems and ethical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Koltay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arti Jain; John Wang; Arun Kumar Yadav. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Information Systems and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-288, 2025, 978 1 03531 813 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les data papers dans l'écosystème Recherche Data Gouv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kosmopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kosmopoulos C., Schöpfel J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Humanités numériques et science ouverte, 978-2-7574-4329-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'option d'un entrepôt national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louki-Géronimo Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage et valorisation des données de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-146, 2023, Encyclopédie SCIENCES - Management des connaissances scientifiques, 9781789480733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage des entrepôts de données de recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage et valorisation des données de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-56, 2023, Encyclopédie SCIENCES - Management des connaissances scientifiques, 9781789480733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et perspectives des entrepôts de données de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage et valorisation des données de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-250, 2023, Encyclopédie SCIENCES - Management des connaissances scientifiques, 9781789480733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Dimensions of Research Information Management: A New Challenge for Information Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madeleine C. Fombad; Collence Takaingenhamo Chisita; Omwoyo Bosire Onyancha; Mabel K. Minishi-Majanja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Services for a Sustainable Society: Current Developments in an Era of Information Disorder</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 183, Walter de Gruyter Saur; De Gruyter, pp.150-165, 2023, IFLA Publications, 978-3-11-077268-5. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110772753-012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif d’entrepôt de données de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partage et valorisation des données de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-38, 2023, Encyclopédie SCIENCES - Management des connaissances scientifiques, 9781789480733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Research Data Repository Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Schöpfel; Violaine Rebouillat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Sharing and Valorization. Developments, Tendencies, Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, pp.1-29, 2022, Sciences - Scientific Knowledge Management, 9781789450736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and Prospects for Research Data Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Schöpfel; Violaine Rebouillat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Sharing and Valorization. Developments, Tendencies, Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, pp.211-229, 2022, Sciences - Scientific Knowledge Management, 9781789450736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Landscape of Research Data Repositories in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Schöpfel; Violaine Rebouillat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Sharing and Valorization. Developments, Tendencies, Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, pp.31-48, 2022, Sciences - Scientific Knowledge Management, 9781789450736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The National Repository Option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louki-Géronimo Richou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim Schöpfel; Violaine Rebouillat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Sharing and Valorization. Developments, Tendencies, Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, pp.117-134, 2022, Sciences - Scientific Knowledge Management, 9781789450736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current research information systems and institutional repositories: From data ingestion to convergence and merger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Baker; Lucy Ellis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Directions in Digital Information - Predictions, Practice, Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandos Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-37, 2021, 978-0-12-822144-0. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-822144-0.00002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Culture of Data: Ten Proposals for a Research Data Policy in Social Sciences and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simone Fühles-Ubach; Ursula Georgy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliotheksentwicklung im Netzwerk von Menschen, Informationstechnologie und Nachhaltigkeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bock &amp; Herchen, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Research Information in RIS Databases: A Multidimensional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Saake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Abuosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.337-349, 2019, 22nd International Conference, BIS 2019, Seville, Spain, June 26–28, 2019, Proceedings, Part I, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20485-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Literature and Professional Knowledge Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Börjesson, Lisa; Huvila, Isto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Outside The Academy. Professional Knowledge-Making in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.137-153, 2018, 978-3-319-94176-9. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94177-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of the Global South to Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrich Herb; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Divide. Critical Studies on Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litwin Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-115, 2018, 978-1-63400-029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Open Divide Emerges as Open Access Unfolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrich Herb; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Divide. Critical Studies on Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litwin Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-13, 2018, 978-1-63400-029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradox of Success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrich Herb; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Divide. Critical Studies on Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litwin Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-68, 2018, 978-1-63400-029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six Futures of Academic Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Baker; Wendy Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The End of Wisdom? The Future of Libraries in a Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier; Chandos Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-128, 2017, 978-0-08-100142-4. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100142-4.00013-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cahier des charges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Collignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Galaup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatiser la gestion de sa bibliothèque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, ABF, pp.19-36, 2016, Médiathèmes, 978-2900177433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access, Privacy, and Human Rights: A Case Study on Ethics in Library and Information Sciences Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ursula Gorham; Natalie Greene Taylor; Paul T. Jaeger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Libraries as Institutions of Human Rights and Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, Emerald, pp.349 - 371, 2016, Advances in Librarianship, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S0065-283020160000041015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Open Access to Scientific Information in Emerging Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning from the BRICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Litwin Books, pp.7-18, 2015, 978-1-936117-84-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Library Management with the United Nations' Agenda 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Woodsworth; W. David Penniman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management and Leadership Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, Emerald, pp.269-286, 2014, Advances in Librarianship, 978-1-78350-469-5. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/S0065-283020140000038010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Google generation: towards community-specific usage patterns of scientific information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Baker; Wendy Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends, Discovery, and People in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chandos Publishing, pp.137-151, 2013, Chandos Digital Information Review, 978-1-84334-723-1. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-1-84334-723-1.50009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Global Library – Applying Agenda 21 to Library Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dinesh K. Gupka; Christie Koontz; Angels Massisimo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Library and Information Services - II: A Global Outlook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 159, IFLA De Gruyter, pp.409-423, 2013, Publications, 9783110280869. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110281040.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01081529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copier des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Battisti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels droits pour copier aujourd'hui ? Copier et diffuser une oeuvre dans l'environnement numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADBS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-36, 2012, 978-2-84365-139-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du paysage de l'information scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Denecker; Manuel Durand-Barthez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La formation des doctorants à l'information scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'enssib, pp.17-37, 2011, Papiers, 978-2-910227-93-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00744828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothécaire. Un métier, plusieurs avenirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag. Guide pratique 42 : Bibliothèques, les nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SERDA, pp.62-66, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenSIGLE - Crossroads for libraries, research and educational institutions in the field of grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Frantzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic J. Farace; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Literature in Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-151, 2010, 978-3-598-11793-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_04524365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to European Grey Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Literature Repositories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radim Bacuvcik VeRBuM, pp.20-33, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00597798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Grey Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic J. Farace; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Literature in Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Saur, pp.1-7, 2010, 978-3-598-11793-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_04524375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Return on Investments in GL for Institutional Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic J. Farace; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Literature in Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Saur, pp.227-238, 2010, 978-3-598-11793-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic J. Farace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcia J. Bates, Mary Niles Maack. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Library and Information Sciences, Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.2029-2039, 2010, 978-0849397127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animer le web 2.0 : Community manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag Guide Pratique "Veille et recherche de l'information sur le web"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe SERDA, pp.15-18, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00459993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de communication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie : l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-249, 2009, 978-2-271-06779-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tao of the Digital Library : A Library Without a Librarian?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Papy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-31, 2008, 9781848210424. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611302.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le professionnel de l'IST dans la bibliothèque numérique – une espèce en danger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages dans les bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Hermès Science, pp.309-332, 2007, 978-2746216556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00378311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d'utilisation. COUNTER : harmoniser pour décider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Guerre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Publications électroniques : guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archimag, pp.36-39, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00182299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tao de la bibliothèque numérique - bibliothèque sans bibliothécaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Papy; Gil-François Euvrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.1-17, 2005, 2-7462-1036-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00107231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles économies de la connaissance : i-expo 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.107-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00637013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque sans bibliothécaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de HAL. Pratiques, avis et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thiault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPHYP: A Scientific Knowledge Graph with Manifold Subnetworks of Communities. Detection of Scholarly Disputes in Adversarial Information Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scientific Knowledge Graph with Community Detection and Routes of Search. Testing &amp;quot;GRAPHYP&amp;quot; as a Toolkit for Resilient Upgrade of Scholarly Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Egret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage de la plateforme HAL par les unités de recherche de l’Université de Lille. La situation en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les statistiques d'utilisation d'archives ouvertes - État de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00480538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès libre en mouvement Journées d'étude sur les archives ouvertes du consortium COUPERIN, 2-3 avril 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00396957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competency mapping and visualisation techniques in change management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Creusot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00291554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'édition scientifique en Europe. Academic Publishing in Europe 2008 : Quality and Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00333736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourniture de documents. L'INIST, le recours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00172301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’information des jeunes dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Orioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galvanising the Open Access Community: A Study on the Impact of Plan S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Benedikt Schmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">cOAlition S. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RePEc Author Service: An established community-driven PID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Exchange. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of the DAI in the Netherlands and subsequent superseding by ORCID/ISNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Exchange. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGSN - building and expanding a community-driven PID system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Exchange. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failed PIDs and unreliable PID implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Exchange. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gradual implementation of organisational identifiers (OrgIDs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Exchange. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the plane as we fly it: the promise of Persistent Identifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Exchange. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent identifiers for research instruments and facilities: an emerging PID domain in need of coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Exchange. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of research funders in the consolidation of the PID landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Herb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rothfritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Knowledge Exchange. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une culture de la donnée en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de la recherche dans les thèses de doctorat - Livre blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Westeel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de la recherche en SHS. Une enquête à l’Université de Lille 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lille 3. 2015, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’open access dans la formation continue des bibliothécaires et documentalistes. Une enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille Sciences Humaines et Sociales. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Dissertations: Access and Restrictions (EDAR) Survey 2014 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Hilf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Severiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lille; European Institute of Social Sciences and Humanities. 2014, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01045115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mémoires de Master dans les archives ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3. 2010, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et Usage des Archives Ouvertes en France. 1e partie : Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3. 2010, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et Usage des Archives Ouvertes en France. 2e partie : Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lille 3. 2010, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00527043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de l'agence nationale ISRN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Stock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de l'Information Scientifique et Technique (INIST-CNRS). 2000, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques éditoriales dans les métiers et services de l’information-documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), pp.8-154, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre accès et données de la recherche. Quelle résonance dans le SIC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, pp.5-146, 2019, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.8462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre accès aux publications et sciences ouvertes en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2017, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Libraries, Librarianship, and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.388-393. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95689-5.00153-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Developments in Research Data Management - The Potential of AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otmane Azeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Libraries, Librarianship, and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.206-211. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95689-5.00253-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId593"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DE59C0E"/>
+    <w:nsid w:val="AC5D6570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joachim-schopfel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4000-807X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130971367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4733-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05048273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Rasuli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boock" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda van Wyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-025-05331-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05346392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Castro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.4425" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04873226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/encyclopedia5010006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta St&#246;rl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rothfritz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Herb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iwp-2024-2048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05446856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gp8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04637227v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05044988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maru&#353;i&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.058" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04597021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04593904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/encyclopedia4020059" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04839979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22028/D291-43771" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04637236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04561126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04240601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/OIR-09-2022-0497" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15040147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Zane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iwp-2021-2208" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic J. Farace" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baxter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giannini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duquenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/partnership.v17i1.6796" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03868778v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13254" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17026/dans-zy8-fcjw" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03589362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03772163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14090262" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barri&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.641" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03402809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.6448" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CC-12-2019-0044" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160726v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Frantzen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17026/dans-xtf-47w5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03500944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Hjorland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2021-4-307" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117287v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00111" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03054310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03034276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Jungbauer-Gans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications8040051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521500v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ivanovi&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data5020030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994278v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03007291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0491" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications8040055" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031889v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031882v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Saake" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abuosba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data5020035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2019-8-622" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878141v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.192.0109" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03902746v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DTA-01-2019-0009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISU-180030" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045885v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications7010014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02405733v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02405683v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8468" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299714v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/cis.v12n4p40" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02000938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4706" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728541v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferrant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DTA-01-2017-0005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885478v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures3040043" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01701276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EL-02-2017-0039" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01911939v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vanacker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLP-07-2018-0021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03902765v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03902722v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3331" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856066v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Farvardin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03429783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/march2017-schopfel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868327v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Collignon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01412085v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.163.0023" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01395816v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285890v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399422v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILDS-06-2016-0023" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01367898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Osswald" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/lq.10158" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01586540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01586542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Barron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ch&#233;dot-Leduc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.164.0016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01412080v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01408443v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILDS-07-2016-0025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281309v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Malleret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7710/2162-3309.1230" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290333v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/NLW-06-2014-0072" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290336v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282744v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20150413" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290335v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Battisti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Westeel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290337v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290339v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01395749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01395746v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILDS-02-2015-0004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01145798v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leduc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EL-03-2013-0046" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01398949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Piotrowski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Hilf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Severiens" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/march2015-schopfel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290342v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Biagioni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Carlesi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290344v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.514.0057" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01077190v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/july2014-prost" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01083775v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILDS-10-2014-0049" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01226199v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe M&#252;ller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/partnership.v9i1.2733" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01088893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01226212v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01077174v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maebena Soukouya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/november2013-schopfel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01079513v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641611311313016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01079512v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01088896v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JICES-06-2013-0018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01073736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ils.2013.0008" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01077239v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227446v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/march2013-schopfe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908562v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Frantsv&#229;g" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3420" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073091v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00242531211288245" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737399v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20120406" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00905090v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas A Lipinski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908592v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.493.0062" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00794984v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00744839v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289017v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641611111138860" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00581570v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290345v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Stock" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783598441493.1.141" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00600154v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601556v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05141476v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00600155v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497834v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Drouard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Petitjean" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S033615000900307X" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497791v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.5.2.9-14" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497816v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00464895v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00460086v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610911006274" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00567847v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.07.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00481597v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.7.443-456" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281893v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.462.0024" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00459079v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.3665" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379196v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1629/21121" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00196598v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00376697v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ann Di Nallo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610810897881" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379633v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379241v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380488v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Paillassard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379194v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bador" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710728131" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378308v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710837491" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380730v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710780809" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588745v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007059" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00238533v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00181485v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610686012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00136829v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00168998v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00175380v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610714768" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00136830v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610714740" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001543v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001533v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001428v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610510582180" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001605v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610510618063" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00090063v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ciolek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001348v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1629/17243" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610310477161" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000947v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610410520260" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05045929v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05493233v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Orel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/6llj" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05493613v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04767089v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04619049v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04180868v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/97w6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04245160v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Palek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8178271" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04240300v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291025v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748627v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760316v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Larrieu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883806v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694519v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ivanovic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasija Nikiforova" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03700326v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03758331v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240629v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne P&#246;l&#246;nen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43471-6_13" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836525v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011548700003335" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04275434v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688650v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688640v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058995v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695546v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03455471v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400269v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184357v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442442.3451367" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03604697v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488860v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300020v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300022v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284548v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300017v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01916962v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916964v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snjezana Cirkovic" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800597v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897422v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01958472v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01.0071" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940352v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01777808v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885481v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885483v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942077v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01794145v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mohammad Farvardin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03433946v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Farace" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906764v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01598935v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942115v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01530937v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01598947v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700014v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01400071v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01331537v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rebouillat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.03.030" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01405443v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01285304v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#382;ni&#269; Primo&#382;" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#268;e&#353;arek" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01248979v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01484833v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03431682v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00944662v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588042v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hilf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00993261v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Zendulkova" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Fatemi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01087405v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00794982v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588020v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00708758v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; van Baelinghem" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00794983v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00908862v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bescond" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281898v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03781030v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281905v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289019v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379643v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379232v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00480308v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281901v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01292921v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike McGrath" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379219v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00091843v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00181592v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00090103v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Boekhorst" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00256899v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001722v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001534v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000898v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000893v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001331v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00090056v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04585101v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959997v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5446/59860" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03825967v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03433941v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Noma Carlson" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vaska" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01433024v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Buirette" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Halipr&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Berbache" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588022v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588039v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05459741v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-systemes-dinformation-sur-la-recherche/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04987299v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100316700" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098424v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/partage-et-valorisation-des-donnees-de-la-recherche/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03752014v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1905" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878148v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://litwinbooks.com/books/open-divide/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913202v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01586537v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290334v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586530v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586531v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981296v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01288360v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043244v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043233v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043251v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05151387v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Koltay" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-information-systems-and-society-9781035318131.html" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04153203v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110772753-012" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098426v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098430v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louki-G&#233;ronimo Richou" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098427v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098431v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04271071v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04271076v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04271072v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04271075v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994300v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128221440000021" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822144-0.00002-1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088501v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163029v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20485-3_26" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872353v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94177-6_8" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04683750v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04690364v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683740v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04520149v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780081001424/the-end-of-wisdom" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100142-4.00013-0" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01408444v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0065-283020160000041015" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588041v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280962v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290343v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0065-283020140000038010" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01081529v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110281040.409" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281897v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-84334-723-1.50009-7" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141509v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrmh.fr/Default/doc/SYRACUSE/107071/quels-droits-pour-copier-aujourd-hui-copier-et-diffuser-une-oeuvre-dans-l-environnement-numerique?_lg=fr-FR" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601555v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00744828v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04524375v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04524365v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783598441493.1.141/html" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00597798v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601568v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01292922v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00459993v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01292892v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Duval" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/biologie-et-sante/biologie-lere-numerique/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281904v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Creusot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/data/doc_rmqufyhgtlqo.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611302.ch2" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378311v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00182299v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00107231v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00637013v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Guillaume" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001524v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523829v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365118v2" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03656718v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372596v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00480538v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396957v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00333736v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00291554v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00172301v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307443v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Orioli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04737864v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benedikt Schmal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245084v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04245155v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04245152v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04245151v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245144v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04240585v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04245147v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260664v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846849v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01192930v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maignant" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01198379v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01233838v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01045115v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497390v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497389v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00527043v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01459000v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031900v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02410893v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8462" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01591105v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2868" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04810944v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95689-5.00253-4" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04810923v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95689-5.00153-X" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joachim-schopfel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4000-807X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130971367" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4733-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05048273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Rasuli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boock" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda van Wyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-025-05331-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05346392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Castro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.4425" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04873226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/encyclopedia5010006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04887874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta St&#246;rl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rothfritz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Herb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iwp-2024-2048" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05446856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gp8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04593904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/encyclopedia4020059" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04839979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22028/D291-43771" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05044988v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maru&#353;i&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.058" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04597021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04637236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04561126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04637227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04240601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/OIR-09-2022-0497" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Egret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi15040147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/iwp-2021-2208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03868778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13254" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261488v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic J. Farace" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baxter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giannini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duquenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/partnership.v17i1.6796" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261479v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17026/dans-zy8-fcjw" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03589362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03772163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14090262" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915810v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barri&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Zane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03402809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.6448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160726v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Frantzen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17026/dans-xtf-47w5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320699v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CC-12-2019-0044" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00111" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03500944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Hjorland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2021-4-307" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552220v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.641" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ivanovi&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data5020030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144160v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications8040055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994278v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03007291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0491" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031889v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2019-8-622" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Saake" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Abuosba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data5020035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031873v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03054310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03034276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Jungbauer-Gans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications8040051" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294955v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISU-180030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications7010014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02405733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03902746v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DTA-01-2019-0009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/cis.v12n4p40" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02405683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8468" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02000938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4706" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.192.0109" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01911939v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vanacker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DLP-07-2018-0021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885478v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures3040043" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01701276v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EL-02-2017-0039" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03902765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01728541v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferrant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DTA-01-2017-0005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979798v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03902722v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03429783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/march2017-schopfel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868327v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Collignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298942v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3331" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01856066v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Farvardin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.2017.00011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285890v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01395816v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01367898v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Osswald" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/lq.10158" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILDS-06-2016-0023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01586540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01586542v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Barron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ch&#233;dot-Leduc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.164.0016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01412080v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01408443v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILDS-07-2016-0025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01412085v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.163.0023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281309v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Malleret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7710/2162-3309.1230" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290333v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/NLW-06-2014-0072" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290341v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290340v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290335v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Battisti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Westeel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290336v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20150413" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290337v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280949v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01395749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290339v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01145798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leduc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EL-03-2013-0046" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01395746v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILDS-02-2015-0004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01398949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Piotrowski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Hilf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Severiens" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/march2015-schopfel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01083775v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ILDS-10-2014-0049" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01226199v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe M&#252;ller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/partnership.v9i1.2733" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01226212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01088893v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01077190v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/july2014-prost" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290342v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Biagioni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Carlesi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290344v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.514.0057" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01088896v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JICES-06-2013-0018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01073736v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ils.2013.0008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01077239v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227446v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/march2013-schopfe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01077174v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maebena Soukouya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/november2013-schopfel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01079513v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641611311313016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01079512v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073091v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/00242531211288245" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737399v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20120406" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00905090v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas A Lipinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00794984v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908592v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.493.0062" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908562v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Frantsv&#229;g" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3420" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00744839v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289017v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641611111138860" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00581570v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00600154v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601556v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Stock" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05141476v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00600155v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290345v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783598441493.1.141" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.5.2.9-14" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497834v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Drouard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Petitjean" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S033615000900307X" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00464895v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497816v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00460086v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610911006274" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00567847v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.07.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00481597v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.7.443-456" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281893v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.462.0024" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00459079v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.3665" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00196598v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379196v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1629/21121" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00376697v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Ann Di Nallo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610810897881" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379633v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379241v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379194v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bador" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710728131" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380488v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Paillassard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378308v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710837491" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380730v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710780809" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588745v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007059" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00238533v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00136829v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00181485v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610686012" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00168998v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00175380v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610714768" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00136830v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610714740" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001533v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001428v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610510582180" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001605v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610510618063" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00090063v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ciolek" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001543v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001348v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1629/17243" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610310477161" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000947v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610410520260" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05045929v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05493233v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dvo&#345;&#225;k" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjen Orel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/6llj" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04767089v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04619049v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05493613v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04245160v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Palek" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8178271" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04240300v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291025v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748627v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04180868v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/97w6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694519v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ivanovic" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasija Nikiforova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883806v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760316v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Larrieu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03758331v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240629v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne P&#246;l&#246;nen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43471-6_13" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836525v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011548700003335" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03700326v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688640v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04275434v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688650v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058995v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695546v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03455471v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184357v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3442442.3451367" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400269v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03604697v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488860v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300020v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284548v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300022v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300017v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916964v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snjezana Cirkovic" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800597v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940352v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885483v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885481v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01777808v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897422v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01958472v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01.0071" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942077v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01794145v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mohammad Farvardin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03433946v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Farace" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01916962v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01598935v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942115v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906764v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01530937v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01598947v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01400071v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01331537v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rebouillat" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.03.030" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01405443v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700014v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01248979v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01484833v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03431682v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01285304v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#382;ni&#269; Primo&#382;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#268;e&#353;arek" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00993261v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Zendulkova" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Fatemi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00944662v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588042v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hilf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01087405v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588020v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00794982v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00794983v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00708758v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; van Baelinghem" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281898v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00908862v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bescond" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03781030v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281905v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289019v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379232v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00480308v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379643v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281901v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01292921v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike McGrath" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379219v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00181592v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00090103v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Boekhorst" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00256899v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00091843v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001534v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001722v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000893v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000898v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001331v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00090056v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04585101v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959997v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5446/59860" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03825967v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03433941v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Noma Carlson" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vaska" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01433024v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Buirette" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Halipr&#233;" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Berbache" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588022v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588039v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05459741v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-systemes-dinformation-sur-la-recherche/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04987299v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100316700" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098424v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/partage-et-valorisation-des-donnees-de-la-recherche/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03752014v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1905" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878148v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://litwinbooks.com/books/open-divide/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913202v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01586537v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290334v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586530v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586531v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981296v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01288360v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043233v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043251v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Le Fourner" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05151387v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Koltay" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-information-systems-and-society-9781035318131.html" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043244v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098430v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louki-G&#233;ronimo Richou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098427v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098431v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04153203v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110772753-012" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098426v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04271071v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04271076v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04271072v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04271075v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994300v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128221440000021" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822144-0.00002-1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088501v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163029v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20485-3_26" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872353v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94177-6_8" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04683750v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04690364v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683740v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04520149v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780081001424/the-end-of-wisdom" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100142-4.00013-0" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588041v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01408444v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0065-283020160000041015" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280962v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290343v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0065-283020140000038010" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281897v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-84334-723-1.50009-7" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01081529v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110281040.409" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141509v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrmh.fr/Default/doc/SYRACUSE/107071/quels-droits-pour-copier-aujourd-hui-copier-et-diffuser-une-oeuvre-dans-l-environnement-numerique?_lg=fr-FR" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00744828v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601555v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04524365v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783598441493.1.141/html" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00597798v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04524375v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601568v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01292922v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00459993v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01292892v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Duval" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/biologie-et-sante/biologie-lere-numerique/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281904v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Creusot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/data/doc_rmqufyhgtlqo.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611302.ch2" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00378311v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00182299v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00107231v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00637013v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Guillaume" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001524v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523829v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03656718v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365118v2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372596v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00480538v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396957v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00291554v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00333736v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00172301v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307443v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Orioli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04737864v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benedikt Schmal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04245155v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04245151v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04245152v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245144v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04245147v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04240585v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245084v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260664v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846849v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01192930v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maignant" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01198379v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01233838v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01045115v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497390v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497389v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00527043v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01459000v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031900v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02410893v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8462" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01591105v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2868" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04810923v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95689-5.00153-X" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04810944v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95689-5.00253-4" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>