--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -922,607 +922,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical models for deformable templates in image and shape analysis (Modèles statistiques d'atlas déformables pour l'analyse d'images et de formes)</w:t>
+                <w:t xml:space="preserve">Spatial and Anatomical Regularization of SVM: A General Framework for Neuroimaging Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Allassonnière</w:t>
+                <w:t xml:space="preserve">Rémi Cuingnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bigot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic J.P. Richard</w:t>
+                <w:t xml:space="preserve">Habib Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/ambp.320⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (3), pp.682 - 696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2012.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857423v1</w:t>
+                <w:t xml:space="preserve">hal-00790079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Anatomical Regularization of SVM: A General Framework for Neuroimaging Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical models for deformable templates in image and shape analysis (Modèles statistiques d'atlas déformables pour l'analyse d'images et de formes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Allassonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cuingnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Chupin</w:t>
+                <w:t xml:space="preserve">Florian Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Benali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Colliot</w:t>
+                <w:t xml:space="preserve">Frederic J.P. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 35 (3), pp.682 - 696. </w:t>
+              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2012.142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/ambp.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790079v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craniofacial reconstruction as a prediction problem using a Latent Root Regression model</w:t>
+                <w:t xml:space="preserve">Diffeomorphic brain registration under exhaustive sulcal constraints.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Berar</w:t>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Tilotta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
+                <w:t xml:space="preserve">Matthieu Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rozenholc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 210 (1-3), pp.228 - 236. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.1214-1227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2011.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2011.2108665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669491v1</w:t>
+                <w:t xml:space="preserve">hal-00793675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffeomorphic brain registration under exhaustive sulcal constraints.</w:t>
+                <w:t xml:space="preserve">Craniofacial reconstruction as a prediction problem using a Latent Root Regression model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Colliot</w:t>
+                <w:t xml:space="preserve">Maxime Berar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Rozenholc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (6), pp.1214-1227. </w:t>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 210 (1-3), pp.228 - 236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2011.2108665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2011.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793675v1</w:t>
+                <w:t xml:space="preserve">hal-00669491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local technique based on vectorized surfaces for craniofacial reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rozenholc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 200 (1-3), pp.50-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1568,90 +1568,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and analysis of a head CT-scan database for craniofacial reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1947,312 +1947,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Constrained Registration of Arbitrary Surface Contours for Use in 4D Radiation Therapy</w:t>
+                <w:t xml:space="preserve">Diffeomorphic metric surface mapping in subregion of the superior temporal gyrus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jacques</w:t>
+                <w:t xml:space="preserve">Marc Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqi Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ford</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael I Miller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (3), pp.1149-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2006.08.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00625623v1</w:t>
+                <w:t xml:space="preserve">hal-00534439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffeomorphic metric surface mapping in subregion of the superior temporal gyrus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal Constrained Registration of Arbitrary Surface Contours for Use in 4D Radiation Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vaillant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
+                <w:t xml:space="preserve">E. Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael I Miller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Mcnutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (6), pp.2352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534439v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landmark Matching via Large Deformation Diffeomorphisms on the Sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20, pp.179-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2636,321 +2636,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel principal component analysis of the ear morphology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Tew</w:t>
+                <w:t xml:space="preserve">Surface Matching Using Normal Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Glaunès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd conference on Geometric Science of Information (GSI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552750v1</w:t>
+                <w:t xml:space="preserve">hal-01569336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Matching Using Normal Cycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan Glaunès</w:t>
+                <w:t xml:space="preserve">Kernel principal component analysis of the ear morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Zolfaghari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Epain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Tew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd conference on Geometric Science of Information (GSI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569336v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating a morphable model of ears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Zolfaghari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Epain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Tew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shangai, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3310,636 +3310,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the thickness of the hippocampal pyramidal layer using in vivo 7T MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Incomplete Hippocampal Inversions in a large dataset of young healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gérardin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Chupin</w:t>
+                <w:t xml:space="preserve">Fanny Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana B. Graciano Fouquier</w:t>
+                <w:t xml:space="preserve">Amel Mhaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Roussel</w:t>
+                <w:t xml:space="preserve">Dominique Hasboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Organization for Human Brain Mapping, OHBM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping - 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188833v1</w:t>
+                <w:t xml:space="preserve">hal-01212219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Incomplete Hippocampal Inversions in a large dataset of young healthy subjects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring the thickness of the hippocampal pyramidal layer using in vivo 7T MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Cohen</w:t>
+                <w:t xml:space="preserve">Emilie Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Mhaya</w:t>
+                <w:t xml:space="preserve">Ana B. Graciano Fouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Hasboun</w:t>
+                <w:t xml:space="preserve">Kevin Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping - 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Organization for Human Brain Mapping, OHBM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212219v1</w:t>
+                <w:t xml:space="preserve">hal-01188833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Deformation Diffeomorphic Metric Mapping and Fast-Multipole Boundary Element Method provide new insights for Binaural Acoustics,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A multiscale LDDMM template algorithm for studying ear shape variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Zolfaghari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Epain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Tew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Tew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 8th International Conference on Signal Processing and Communication Systems (ICSPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Gold Coast, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSPCS.2014.7021100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053758v1</w:t>
+                <w:t xml:space="preserve">hal-01441410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale LDDMM template algorithm for studying ear shape variations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Tew</w:t>
+                <w:t xml:space="preserve">Fast Template-based Shape Analysis using Diffeomorphic Iterative Centroid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 8th International Conference on Signal Processing and Communication Systems (ICSPCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIUA 2014 - Medical Image Understanding and Analysis 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Egham, United Kingdom. pp.39-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSPCS.2014.7021100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01441410v1</w:t>
+                <w:t xml:space="preserve">hal-01050590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Template-based Shape Analysis using Diffeomorphic Iterative Centroid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Cury</w:t>
+                <w:t xml:space="preserve">Large Deformation Diffeomorphic Metric Mapping and Fast-Multipole Boundary Element Method provide new insights for Binaural Acoustics,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Zolfaghari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Epain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Colliot</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Tew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIUA 2014 - Medical Image Understanding and Analysis 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Egham, United Kingdom. pp.39-44</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Italy. http://arxiv.org/abs/1401.7100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01050590v1</w:t>
+                <w:t xml:space="preserve">hal-01053758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template Estimation for Large Database: A Diffeomorphic Iterative Centroid Method Using Currents</w:t>
               </w:r>
@@ -4080,51 +4080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4326,51 +4326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4433,51 +4433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCO: a coherent diffeomorphic framework for brain registration under exhaustive sulcal constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4485,51 +4485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrot Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, United Kingdom. pp.730-738</w:t>
@@ -4558,51 +4558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale Diffeomorphic Cortical Registration Under Manifold Sulcal Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4765,51 +4765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Matching via Currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5117,77 +5117,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial reconstruction as a regression problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Berar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tilotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5536,51 +5536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05542604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisi Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sartoris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teyssier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-026-12346-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517462v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Collin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.11127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359660v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Graciano Fouquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.2999941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920263v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schumann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1035403" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Micheli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/GIC.2014.v1.n1.a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857423v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J.P. Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.320" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cuingnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.142" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tilotta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2011.03.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2108665" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2010.03.029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRP305CD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00278579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2009.06.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malinvaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Straka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2583-09.2009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Qiu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Miller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Younes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-008-0141-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ford" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mcnutt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taylor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534439v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaillant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Miller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.08.053" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Antonsanti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benseghir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jugnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78191-0_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03973487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Zolfaghari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Jin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tew" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471981" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221101v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Prastawa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doucet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#233;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter D Schumann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188833v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie G&#233;rardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Graciano Fouquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roussel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhaya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2014.7021100" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01050590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F4WRBMQ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Siless" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guevara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cuingnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24319-6_25" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SGF8326J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Matthieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534433v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarang Joshi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02341029v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814725-2.00021-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05317-2_10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-483-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534447v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4481-4_14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6ZV2WVND-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05542604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisi Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sartoris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teyssier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-026-12346-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517462v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Collin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.11127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359660v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Graciano Fouquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.2999941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920263v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schumann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1035403" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Micheli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/GIC.2014.v1.n1.a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cuingnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.142" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J.P. Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.320" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2108665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tilotta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2011.03.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2010.03.029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRP305CD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00278579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2009.06.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malinvaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Straka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2583-09.2009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Qiu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Miller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Younes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-008-0141-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaillant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Miller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.08.053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ford" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mcnutt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taylor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Antonsanti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benseghir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jugnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78191-0_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03973487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Zolfaghari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Jin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tew" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952202" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471981" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221101v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Prastawa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doucet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#233;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter D Schumann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhaya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie G&#233;rardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Graciano Fouquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roussel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2014.7021100" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01050590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053758v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F4WRBMQ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Siless" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guevara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cuingnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24319-6_25" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SGF8326J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Matthieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534433v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarang Joshi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02341029v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814725-2.00021-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05317-2_10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-483-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534447v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4481-4_14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6ZV2WVND-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>