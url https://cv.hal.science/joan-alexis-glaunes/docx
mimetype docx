--- v1 (2026-04-10)
+++ v2 (2026-06-01)
@@ -3310,277 +3310,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Incomplete Hippocampal Inversions in a large dataset of young healthy subjects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring the thickness of the hippocampal pyramidal layer using in vivo 7T MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Cohen</w:t>
+                <w:t xml:space="preserve">Emilie Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Alexis Glaunès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Mhaya</w:t>
+                <w:t xml:space="preserve">Ana B. Graciano Fouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Hasboun</w:t>
+                <w:t xml:space="preserve">Kevin Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping - 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Organization for Human Brain Mapping, OHBM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212219v1</w:t>
+                <w:t xml:space="preserve">hal-01188833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the thickness of the hippocampal pyramidal layer using in vivo 7T MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Incomplete Hippocampal Inversions in a large dataset of young healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gérardin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Chupin</w:t>
+                <w:t xml:space="preserve">Fanny Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana B. Graciano Fouquier</w:t>
+                <w:t xml:space="preserve">Amel Mhaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Roussel</w:t>
+                <w:t xml:space="preserve">Dominique Hasboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Organization for Human Brain Mapping, OHBM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping - 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188833v1</w:t>
+                <w:t xml:space="preserve">hal-01212219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale LDDMM template algorithm for studying ear shape variations</w:t>
               </w:r>
@@ -5536,51 +5536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05542604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisi Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sartoris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teyssier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-026-12346-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517462v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Collin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.11127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359660v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Graciano Fouquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.2999941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920263v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schumann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1035403" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Micheli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/GIC.2014.v1.n1.a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cuingnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.142" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J.P. Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.320" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2108665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tilotta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2011.03.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2010.03.029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRP305CD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00278579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2009.06.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malinvaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Straka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2583-09.2009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Qiu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Miller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Younes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-008-0141-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaillant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Miller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.08.053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ford" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mcnutt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taylor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Antonsanti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benseghir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jugnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78191-0_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03973487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Zolfaghari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Jin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tew" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952202" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471981" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221101v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Prastawa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doucet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#233;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter D Schumann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhaya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie G&#233;rardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Graciano Fouquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roussel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2014.7021100" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01050590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053758v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F4WRBMQ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Siless" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guevara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cuingnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24319-6_25" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SGF8326J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Matthieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534433v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarang Joshi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02341029v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814725-2.00021-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05317-2_10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-483-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534447v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4481-4_14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6ZV2WVND-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05542604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisi Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sartoris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teyssier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-026-12346-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517462v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Collin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.11127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359660v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B Graciano Fouquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.2999941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920263v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schumann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1035403" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Micheli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Alexis Glaun&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/GIC.2014.v1.n1.a2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cuingnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.142" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Allassonni&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bigot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J.P. Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.320" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2011.2108665" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tilotta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2011.03.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2010.03.029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRP305CD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00278579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2009.06.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malinvaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Straka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2583-09.2009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Qiu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I. Miller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Younes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-008-0141-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534439v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaillant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Miller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.08.053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ford" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mcnutt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taylor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Antonsanti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benseghir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jugnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78191-0_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03973487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Zolfaghari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Epain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Jin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tew" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952202" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7471981" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221101v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Routier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Prastawa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Doucet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#233;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter D Schumann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188833v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie G&#233;rardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana B. Graciano Fouquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Roussel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhaya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2014.7021100" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01050590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053758v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F4WRBMQ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Siless" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guevara" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cuingnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24319-6_25" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SGF8326J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrot Matthieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534433v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarang Joshi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02341029v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814725-2.00021-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05317-2_10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-483-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534447v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4481-4_14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6ZV2WVND-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>