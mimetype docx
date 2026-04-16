--- v0 (2026-03-26)
+++ v1 (2026-04-16)
@@ -983,277 +983,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial Tn9 chloramphenicol resistance gene : an attractive DNA segment for Mos1 mariner insertions.</w:t>
+                <w:t xml:space="preserve">The bacterial Tn9 chloramphenicol resistance gene: an attractive DNA segment for Mos1 mariner insertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Crenes</w:t>
+                <w:t xml:space="preserve">Gwenaelle Crenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Ivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Herisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Dion</w:t>
+                <w:t xml:space="preserve">Sarah Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Genet Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28, pp.315-328</w:t>
+              <w:t xml:space="preserve">Mol. Genet. Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 281 (3), pp.315-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375620v1</w:t>
+                <w:t xml:space="preserve">hal-00617513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial Tn9 chloramphenicol resistance gene: an attractive DNA segment for Mos1 mariner insertions</w:t>
+                <w:t xml:space="preserve">The bacterial Tn9 chloramphenicol resistance gene : an attractive DNA segment for Mos1 mariner insertions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Crenes</w:t>
+                <w:t xml:space="preserve">Gwénaëlle Crenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Ivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Herisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dion</w:t>
+                <w:t xml:space="preserve">Sara Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol. Genet. Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 281 (3), pp.315-328</w:t>
+              <w:t xml:space="preserve">Mol Genet Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.315-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617513v1</w:t>
+                <w:t xml:space="preserve">hal-00375620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D pattern matching algorithm for DNA sequences</w:t>
               </w:r>
@@ -2904,271 +2904,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD: tools and automated pipelines for Synthetic Biology Design and Metabolic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenza Bazi Kabbaj</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Bazi-Kabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnaz Sabeti Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global BioFoundries Alliance Meeting 2022 (GBA2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">JOBIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351669v1</w:t>
+                <w:t xml:space="preserve">hal-04302811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD: tools and automated pipelines for Synthetic Biology Design and Metabolic Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Du Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenza Bazi-Kabbaj</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Bazi Kabbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnaz Sabeti Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSynSys 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France. </w:t>
+              <w:t xml:space="preserve">Global BioFoundries Alliance Meeting 2022 (GBA2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302912v1</w:t>
+                <w:t xml:space="preserve">hal-04351669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy-SynBioCAD: tools and automated pipelines for Synthetic Biology Design and Metabolic Engineering</w:t>
               </w:r>
@@ -3227,73 +3227,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnaz Sabeti Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">BioSynSys 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302811v1</w:t>
+                <w:t xml:space="preserve">hal-04302912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3369,51 +3369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB157121"/>
+    <w:nsid w:val="DB5BF4CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3600,51 +3600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joan-herisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9741-0847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084538821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217255910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359566386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Tripathi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108698" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khalil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Elsawah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113599" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649340v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duigou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Du Lac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi-Kabbaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Sabeti Azad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32661-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parutto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Bhushan Pandit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku362" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Essabbah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.187-214" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V54ZL618-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.03.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD89H3PN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Crenes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ivo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Herisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Crenes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl669" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275834v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi Kabbaj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_26" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2009.5069435" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407168v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02583-9_77" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743734" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145610v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101389.1101418" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Gros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gherbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2005.136" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F&#233;rey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029949.1029955" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812799623_0015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joan-herisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9741-0847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084538821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217255910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359566386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Tripathi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108698" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khalil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Elsawah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113599" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649340v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duigou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Du Lac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi-Kabbaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Sabeti Azad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32661-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parutto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Bhushan Pandit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku362" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Essabbah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.187-214" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V54ZL618-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.03.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD89H3PN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Crenes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ivo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Herisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Crenes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl669" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275834v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi Kabbaj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_26" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2009.5069435" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407168v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02583-9_77" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743734" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145610v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101389.1101418" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Gros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gherbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2005.136" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F&#233;rey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029949.1029955" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812799623_0015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>