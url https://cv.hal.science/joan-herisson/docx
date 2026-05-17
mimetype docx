--- v1 (2026-04-16)
+++ v2 (2026-05-17)
@@ -983,277 +983,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial Tn9 chloramphenicol resistance gene: an attractive DNA segment for Mos1 mariner insertions</w:t>
+                <w:t xml:space="preserve">The bacterial Tn9 chloramphenicol resistance gene : an attractive DNA segment for Mos1 mariner insertions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Crenes</w:t>
+                <w:t xml:space="preserve">Gwénaëlle Crenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Ivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Herisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dion</w:t>
+                <w:t xml:space="preserve">Sara Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol. Genet. Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 281 (3), pp.315-328</w:t>
+              <w:t xml:space="preserve">Mol Genet Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.315-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617513v1</w:t>
+                <w:t xml:space="preserve">hal-00375620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial Tn9 chloramphenicol resistance gene : an attractive DNA segment for Mos1 mariner insertions.</w:t>
+                <w:t xml:space="preserve">The bacterial Tn9 chloramphenicol resistance gene: an attractive DNA segment for Mos1 mariner insertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Crenes</w:t>
+                <w:t xml:space="preserve">Gwenaelle Crenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Ivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Herisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Dion</w:t>
+                <w:t xml:space="preserve">Sarah Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Genet Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28, pp.315-328</w:t>
+              <w:t xml:space="preserve">Mol. Genet. Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 281 (3), pp.315-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375620v1</w:t>
+                <w:t xml:space="preserve">hal-00617513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D pattern matching algorithm for DNA sequences</w:t>
               </w:r>
@@ -3369,51 +3369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB5BF4CE"/>
+    <w:nsid w:val="7CBA6B03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3600,51 +3600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joan-herisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9741-0847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084538821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217255910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359566386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Tripathi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108698" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khalil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Elsawah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113599" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649340v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duigou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Du Lac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi-Kabbaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Sabeti Azad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32661-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parutto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Bhushan Pandit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku362" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Essabbah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.187-214" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V54ZL618-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.03.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD89H3PN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Crenes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ivo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Herisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Crenes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl669" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275834v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi Kabbaj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_26" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2009.5069435" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407168v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02583-9_77" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743734" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145610v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101389.1101418" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Gros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gherbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2005.136" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F&#233;rey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029949.1029955" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812799623_0015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joan-herisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9741-0847" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084538821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217255910" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359566386" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Tripathi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108698" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Khalil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Elsawah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Hoang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113599" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649340v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duigou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Du Lac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi-Kabbaj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Sabeti Azad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32661-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parutto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Bhushan Pandit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku362" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Essabbah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.187-214" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V54ZL618-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Junier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.03.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD89H3PN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Crenes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ivo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Herisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617513v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Crenes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Payen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl669" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275834v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Bazi Kabbaj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00812184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aiguier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00727-9_26" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2009.5069435" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407168v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02583-9_77" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743734" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145610v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1101389.1101418" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Gros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gherbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2005.136" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F&#233;rey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1029949.1029955" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812799623_0015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351669v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>