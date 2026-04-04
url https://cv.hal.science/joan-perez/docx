--- v0 (2026-03-05)
+++ v1 (2026-04-04)
@@ -1001,326 +1001,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are patterns of vacant lots random? Evidence from empirical spatiotemporal analysis in Chiba prefecture, east of Tokyo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiroyuki Usui</w:t>
+                <w:t xml:space="preserve">Bayesian Network Clustering and Self-Organizing Maps under the Test of Indian Districts. A comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2399808320956656⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.31909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551016v1</w:t>
+                <w:t xml:space="preserve">hal-02176573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Network Clustering and Self-Organizing Maps under the Test of Indian Districts. A comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Character of Urban Japan: Overview of Osaka-Kobe’s Cityscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joan Perez</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/urbansci3040105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.31909⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02176573v1</w:t>
+                <w:t xml:space="preserve">hal-02557275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Character of Urban Japan: Overview of Osaka-Kobe’s Cityscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are patterns of vacant lots random? Evidence from empirical spatiotemporal analysis in Chiba prefecture, east of Tokyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Usui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.239980832095665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2399808320956656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/urbansci3040105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02557275v1</w:t>
+                <w:t xml:space="preserve">hal-03551016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of urban space in India: Defining urban macro-structures</w:t>
               </w:r>
@@ -1632,283 +1632,283 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Aging in Aix-Marseille-Provence Metropolis: Assessment Indicators and Interactive Visualizations for Policy Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Araldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araldi Alessandro</w:t>
+                <w:t xml:space="preserve">Boyer Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boyer Thomas</w:t>
+                <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridier Sébastien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Decoupiny Fabrice</w:t>
+                <w:t xml:space="preserve">Fabrice Decoupiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th International Conference on Computational Science and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Athens, Greece. pp.339-353, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-37105-9_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04323263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII International Seminar on Urban Form ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Typologies for Urban Fabric Classification: Osaka and Marseille Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1950,73 +1950,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Spatial Analysis and Modeling (SAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Analysis of the Indian Subcontinent: the Complexity Investigated through Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2032,323 +2032,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Computers in Urban Planning and Urban Management (CUPUM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Cambridge, MA, United States. pp.287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding Locations for Growing Middle Classes of Emerging Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Colloquium of GERPISA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de transport en commun et auto organisation : le cas de Brazzaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Wester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence CODATU XV Le role de la mobilité urbaine pour (re)modeler les villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Addis Abéba, Éthiopie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echelles et auto-organisation du système de transport collectif Brazzavillois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopoint, 18e biennale de Géographie :Les échelles pour les géographes et les autres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2358,51 +2358,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of the 15-Minute Peripheral City: Identifying Main Streets and Population within Walking Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2412,158 +2412,158 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Osvaldo Gervasi; Chiara Garau; David Taniar; Ana Maria A. C. Rocha; Maria Noelia Faginas Lago; Beniamino Murgante. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2024 Workshops. Proceedings Part III.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14817, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.50-60, 2024, Lecture Notes in Computer Science, 978-3-031-65237-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-65238-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing and Urban Form in Aix-Marseille-Provence Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2573,73 +2573,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sergio Porta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Strathclyde, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The City and the Metropolis: Urban Form through Multiple Fabric Assessment in Marseille, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2672,73 +2672,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sergio Porta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISUF2021: URBAN FORM AND THE SUSTAINABLE AND PROSPEROUS CITIES - Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Strathclyde, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variography and Morphometry for Classifying Building Centroids: Protocol, Data and Script</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2757,92 +2757,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Usui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science book series (LNCS, volume 12252)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.415-424, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58811-3_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Fabric Assessment: Focus on Method Versatility and Flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Araldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2878,70 +2878,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Gervasi et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications – ICCSA 2018 18th International Conference Proceedings - Part III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10962, Springer, pp.251-267, 2018, Lecture Notes in Computer Science, 9783319951676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-95168-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2951,51 +2951,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inde rurale, Inde urbaine: qualification et quantification de l'aptitude au changement des territoires indiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3004,65 +3004,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp. 316-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00959982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3130,51 +3130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90159A51"/>
+    <w:nsid w:val="AC52427D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3361,51 +3361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joan-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3003-0895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193093049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomat.2025.100063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Sadahiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12387" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.303-328" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Usui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320956656" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41685-019-00127-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-019-09703-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ornon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320974377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31909" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018783870" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ladmiral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araldi Alessandro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridier S&#233;bastien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decoupiny Fabrice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grebert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wester" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508905v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_30" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95168-3_17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joan-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3003-0895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193093049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomat.2025.100063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Sadahiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12387" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.303-328" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Usui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320956656" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41685-019-00127-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-019-09703-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ornon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320974377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018783870" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ladmiral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grebert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wester" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_30" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95168-3_17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>