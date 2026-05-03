--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -1001,134 +1001,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Network Clustering and Self-Organizing Maps under the Test of Indian Districts. A comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+                <w:t xml:space="preserve">Are patterns of vacant lots random? Evidence from empirical spatiotemporal analysis in Chiba prefecture, east of Tokyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Usui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.31909⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.239980832095665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2399808320956656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176573v1</w:t>
+                <w:t xml:space="preserve">hal-03551016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Character of Urban Japan: Overview of Osaka-Kobe’s Cityscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1160,167 +1160,167 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Fuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (4), pp.105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/urbansci3040105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are patterns of vacant lots random? Evidence from empirical spatiotemporal analysis in Chiba prefecture, east of Tokyo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiroyuki Usui</w:t>
+                <w:t xml:space="preserve">Bayesian Network Clustering and Self-Organizing Maps under the Test of Indian Districts. A comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2399808320956656⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.31909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551016v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and quantification of urban space in India: Defining urban macro-structures</w:t>
               </w:r>
@@ -3130,51 +3130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC52427D"/>
+    <w:nsid w:val="6997831D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3361,51 +3361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joan-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3003-0895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193093049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomat.2025.100063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Sadahiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12387" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.303-328" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Usui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320956656" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41685-019-00127-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-019-09703-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ornon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320974377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018783870" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ladmiral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grebert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wester" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_30" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95168-3_17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joan-perez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3003-0895" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193093049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523474v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Perez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomat.2025.100063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523459v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Sadahiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.12387" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.303-328" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Usui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320956656" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Araldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41685-019-00127-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10901-019-09703-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ornon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320974377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551016v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3040105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.31909" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151180v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098018783870" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ladmiral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupiny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37105-9_23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decoupigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303057v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grebert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wester" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65238-7_4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58811-3_30" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95168-3_17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>