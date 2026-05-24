--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3130,51 +3130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6997831D"/>
+    <w:nsid w:val="CB316970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>