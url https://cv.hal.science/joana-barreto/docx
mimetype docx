--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -248,212 +248,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivre la bataille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lafille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. Presses Universitaires de Rennes, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vivre la bataille ? Expérience et participation dans les arts. XVe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lafille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Barreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 208 p., 2023, Art &amp; Société, 978-2-7535-8859-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04628817v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-03974986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehan de Wavrin, Le voyage des croisés sur le Danube (1443-1445)</w:t>
               </w:r>
@@ -2014,50 +2014,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La circulation des idées et des goûts artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Saupin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La péninsule Ibérique et le monde 1470-1640</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.193-217, 2013, Didact Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circulation des goûts et des arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2070,143 +2156,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Saupin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La péninsule ibérique et le monde 1470-1640</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.193-217, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975761v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00922922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'histoire au mythe : les Aragon de Naples en guerre</w:t>
               </w:r>
@@ -3879,51 +3879,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC16EE8F"/>
+    <w:nsid w:val="A81181BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4110,51 +4110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joana-barreto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0906-3342" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04035454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Barreto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9460/vivre-la-bataille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000235v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Nativel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Quaranta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fagnard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Abbamonte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa d'Urso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Perriccioli-Saggese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Senatore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cerman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soubigou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Toutain-Quittelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rda.216.0050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.pecia.5.118860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.621" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joana-barreto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0906-3342" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04035454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Barreto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974986v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9460/vivre-la-bataille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000235v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Nativel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Quaranta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fagnard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Abbamonte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa d'Urso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Perriccioli-Saggese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Senatore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cerman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soubigou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Toutain-Quittelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rda.216.0050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.pecia.5.118860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.621" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>