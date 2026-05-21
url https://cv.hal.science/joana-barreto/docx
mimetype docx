--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -160,300 +160,300 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivre la bataille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lafille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. Presses Universitaires de Rennes, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vivre la bataille ? Expérience et participation dans les arts. XVe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joana Barreto</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lafille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 208 p., 2023, Art &amp; Société, 978-2-7535-8859-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre la bataille ? Expérience et participation dans les arts. XVe-XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Delon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Lafille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR, 2023, Art &amp; Société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035454v1</w:t>
-              </w:r>
-[...183 lines deleted...]
-                <w:t xml:space="preserve">hal-04628817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehan de Wavrin, Le voyage des croisés sur le Danube (1443-1445)</w:t>
               </w:r>
@@ -1068,186 +1068,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’illustration de Virgile dans la Naples aragonaise: le statut politique du manuscrit S. II. 19 de l’Escorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa d'Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viella. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre enluminé médiéval, instrument politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VI, 2021, 9791254690291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La lente fabrique du portrait de Bayard : contexte pour un nouveau dessin de Joseph Chinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Barreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’énigme Bayard. Une figure européenne de l’humanisme guerrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-86906-777-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974999v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03975005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lente fabrique du portrait des héros des Guerres d'Italie : contexte pour un nouveau dessin de Joseph Chinard</w:t>
               </w:r>
@@ -1296,238 +1296,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La confusion mémorielle comme stratégie de légitimation puis d'assimilation (XVe-XVIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La memoria degli Aragonesi nel regno di Napoli e nei domini italiani. XX Congresso di Storia della Corona d'Aragona- La Corona d'Aragona e l'Italia- Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Storico per il Medio Evo, p. 585-598 et 1535-1543, 2020, LA CORONA D’ARAGONA E L’ITALIA Atti del XX Congresso di Storia della Corona d’Aragona Roma-Napoli, 4-8 ottobre 2017, 978-88-31445-06-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02036221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gloire des humbles : peuple en armes et monument aux morts au début du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les vecteurs de l'idéel. VI. Mutations des sociétés politiques et système de communication (XIIIe-XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 427-449, 2020, 979-10-351-0635-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virgile, source artistique et scientifique ‘locale’ dans la Naples aragonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Barreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joris van Gastel et Frank Fehrenbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ars e natura nella Napoli moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 7-20, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403680v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03403676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogues artistiques dans la Méditerranée de la Renaissance : la 'Tazza Farnese' de Tabriz à Naples</w:t>
               </w:r>
@@ -1722,173 +1722,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La matrice valenciana della politica artistica alfonsina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fulvio delle Donne et Jaume Torro Torrent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'immagine di Alfonso il Magnanino tra letteratura e storia tra corona d'Aragona e Italia-La imatge d'Alfons el Magnanim en la literatura i la historiografia entre la Corona d'Arago i Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-138, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Graecia capta ferum victorem cepit': les Aragon de Naples et leur mémoire en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Barreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Le Gall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La défaite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.186-242, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000238v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02000249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de vue et narration dans la 'Tavola Strozzi</w:t>
               </w:r>
@@ -2813,165 +2813,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paola TINAGLI et Mary ROGERS, Women and the visual arts in Italy c. 1400-1650. Luxury, Leisure and Devotion. A sourcebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119, pp.fasc. 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une peinture de Pisanello à Naples ? Hypothèse pour la Vierge à l'Enfant avec saint Antoine et saint Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Barreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n° 10, p. 193-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975768v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00975780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il diritto all'immagine nella Napoli aragonese : i ritratti di Pontano e Sannazaro</w:t>
               </w:r>
@@ -3879,51 +3879,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A81181BC"/>
+    <w:nsid w:val="20925428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4110,51 +4110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joana-barreto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0906-3342" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04035454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Barreto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974986v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9460/vivre-la-bataille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000235v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Nativel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Quaranta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fagnard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Abbamonte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa d'Urso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Perriccioli-Saggese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Senatore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cerman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soubigou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Toutain-Quittelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rda.216.0050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.pecia.5.118860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975780v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.621" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joana-barreto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0906-3342" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974986v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Barreto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9460/vivre-la-bataille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04035454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000235v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Nativel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Quaranta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fagnard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Abbamonte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa d'Urso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Perriccioli-Saggese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Senatore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cerman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soubigou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Toutain-Quittelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974999v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rda.216.0050" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.pecia.5.118860" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975780v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.621" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02035992v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00975783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02036664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>