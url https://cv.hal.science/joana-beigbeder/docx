--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -705,217 +705,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du cycle de vie du paillage: Impact des techniques RAFU</w:t>
+                <w:t xml:space="preserve">Comment former les élèves ingénieurs à l’économie circulaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 139, pp.93-94</w:t>
+              <w:t xml:space="preserve">IIMpact éco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.75-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955061v1</w:t>
+                <w:t xml:space="preserve">hal-03052595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment former les élèves ingénieurs à l’économie circulaire ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Analyse du cycle de vie du paillage: Impact des techniques RAFU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIMpact éco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, pp.75-77</w:t>
+              <w:t xml:space="preserve">Plasticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.93-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052595v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under Glass Weathering of Hemp Fibers Reinforced Polypropylene Biocomposites: Degradation Mechanisms Based on Emitted Volatile Organic Compounds</w:t>
               </w:r>
@@ -1159,51 +1159,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between artificial and natural weathering of hemp fibers reinforced polypropylene biocomposites</w:t>
+                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: Impact of Volatile Organic Compounds emissions on indoor air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
@@ -1242,78 +1242,78 @@
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148, pp.117-131. </w:t>
+              <w:t xml:space="preserve">, 2018, 149, pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479345v1</w:t>
+                <w:t xml:space="preserve">hal-02479342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exterior and under glass natural weathering of hemp fibers reinforced polypropylene biocomposites: Impact on mechanical, chemical, microstructural and visual aspect properties</w:t>
               </w:r>
@@ -1427,51 +1427,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: Impact of Volatile Organic Compounds emissions on indoor air quality</w:t>
+                <w:t xml:space="preserve">Correlation between artificial and natural weathering of hemp fibers reinforced polypropylene biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
@@ -1510,78 +1510,78 @@
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 149, pp.85-95. </w:t>
+              <w:t xml:space="preserve">, 2018, 148, pp.117-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479342v1</w:t>
+                <w:t xml:space="preserve">hal-02479345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural weathering of hemp fibers reinforced polypropylene biocomposites: Relationships between visual and surface aspects, mechanical properties and microstructure based on statistical approach</w:t>
               </w:r>
@@ -1695,304 +1695,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment Case Study: Tertiary Treatment Process Options for Wastewater Reuse</w:t>
+                <w:t xml:space="preserve">New sampling device for on-site measurement of SVOC gas-phase concentration at the emitting material surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Carré</w:t>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jauzein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+                <w:t xml:space="preserve">H. Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ieam.1956⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 409 (12), pp.3199-3210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-017-0259-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479346v1</w:t>
+                <w:t xml:space="preserve">hal-01709116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sampling device for on-site measurement of SVOC gas-phase concentration at the emitting material surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+                <w:t xml:space="preserve">Life Cycle Assessment Case Study: Tertiary Treatment Process Options for Wastewater Reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Desauziers</w:t>
+                <w:t xml:space="preserve">Vincent Jauzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 409 (12), pp.3199-3210. </w:t>
+              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), pp.1113-1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-017-0259-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ieam.1956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709116v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the volatile fraction of phosphorus flame retardants in cushioning foam of upholstered furniture: towards respiratory exposure assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2969,51 +2969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of biobased polymers for skin-contact applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOPOL 2022 - 8th International Conference on Bio-based and Biodegradable Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3170,51 +3170,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural weathering of hemp fibers reinforced polypropylene biocomposites: a correlation approach between mechanical properties, visual aspect and Volatile Organic Compounds emissions.</w:t>
+                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: a study of the impact of Volatile Organic Compounds emissions in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
@@ -3271,325 +3271,325 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490858v1</w:t>
+                <w:t xml:space="preserve">hal-02490861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties, visual aspect, microstructure and life cycle assessment approach (LCA) focused on PP/wood biocomposites</w:t>
+                <w:t xml:space="preserve">Vieillissement de biocomposites à matrice polypropylène renforcé de fibres chanvre : étude de l’impact sur les émissions de Composés Organiques Volatils (COVs) en air intérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
+              <w:t xml:space="preserve">ECOMAT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490826v1</w:t>
+                <w:t xml:space="preserve">hal-02499513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement de biocomposites à matrice polypropylène renforcé de fibres chanvre : étude de l’impact sur les émissions de Composés Organiques Volatils (COVs) en air intérieur.</w:t>
+                <w:t xml:space="preserve">Mechanical properties, visual aspect, microstructure and life cycle assessment approach (LCA) focused on PP/wood biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOMAT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
+              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499513v1</w:t>
+                <w:t xml:space="preserve">hal-02490826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: a study of the impact of Volatile Organic Compounds emissions in indoor air</w:t>
+                <w:t xml:space="preserve">Natural weathering of hemp fibers reinforced polypropylene biocomposites: a correlation approach between mechanical properties, visual aspect and Volatile Organic Compounds emissions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
@@ -3646,278 +3646,261 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490861v1</w:t>
+                <w:t xml:space="preserve">hal-02490858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on the visual aspect and emission of Volatile Organic Compounds in indoor air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Badji</w:t>
+                <w:t xml:space="preserve">On-site innovative tool for measuring emissions of phosphorous flame retardants from materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDest 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">ECOFRAM 2016 - 1st International Conference on ECO-friendly Flame Retardant Additives and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490872v1</w:t>
+                <w:t xml:space="preserve">hal-02490818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an innovative tool for on-site measurement of semi-volatile compound’ emissions from materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ghislain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Beigbeder</w:t>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -4028,303 +4011,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-site innovative tool for measuring emissions of phosphorous flame retardants from materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ghislain</w:t>
+                <w:t xml:space="preserve">Vieillissement de matériaux biocomposites renforcés de fibres naturelles: étude de l’impact sur les propriétés d’aspect et sur les émissions dans l’air intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFRAM 2016 - 1st International Conference on ECO-friendly Flame Retardant Additives and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">6e colloque de l’IMT «Matériaux : réalités et nouvelles frontières»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490818v1</w:t>
+                <w:t xml:space="preserve">hal-02494418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement de matériaux biocomposites renforcés de fibres naturelles: étude de l’impact sur les propriétés d’aspect et sur les émissions dans l’air intérieur</w:t>
+                <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on the visual aspect and emission of Volatile Organic Compounds in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque de l’IMT «Matériaux : réalités et nouvelles frontières»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">MoDest 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494418v1</w:t>
+                <w:t xml:space="preserve">hal-02490872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission from plastic materials: influence of recycling on VOC emission and identification of SVOC by head-space SPME-GC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th workshop "Odour and Emissions of Plastic Materials"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Kassel university, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4841,260 +4841,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Sustainable Wood Fillers from Agroforestry for Wood-Plastic Composites : Effect of Filler Size and Wood Species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet POLYBIOSKIN (BBI H2020) : Développement de produits sanitaires biosourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rabatel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rivard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes, France. </w:t>
+              <w:t xml:space="preserve">Colloque IMT - Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, [en ligne], France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437034v1</w:t>
+                <w:t xml:space="preserve">hal-03191363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet POLYBIOSKIN (BBI H2020) : Développement de produits sanitaires biosourcés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Sustainable Wood Fillers from Agroforestry for Wood-Plastic Composites : Effect of Filler Size and Wood Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lacoste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+                <w:t xml:space="preserve">P. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Marie Lopez-Cuesta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Duborper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMT - Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, [en ligne], France. , 2021</w:t>
+              <w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191363v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCA Case Study: Tertiary treatment process options for wastewater reuse</w:t>
               </w:r>
@@ -5106,77 +5106,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jauzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd SETAC LCA Case Study Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5522,51 +5522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DEEF340"/>
+    <w:nsid w:val="0E19F280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5753,51 +5753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joana-beigbeder" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2147-7460" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144448882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05373355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu Mayamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122296" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04510191v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cottafava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Brussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cavenago" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cespi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rigamonti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02291-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Allal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ctr.2022007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03038248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Badji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02955061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02873563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.11.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.12.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1956" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desauziers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0259-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumazert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5566-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mascaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2013.07.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05300872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beaumel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05363049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lachet-Touya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04902808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mounier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Beigbeder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04765617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499513v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490618v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghislain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490811v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05127302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Boukheit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05175490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dodogaray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191363v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04414257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15421-8.00007-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481533v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joana-beigbeder" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2147-7460" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144448882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05373355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu Mayamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122296" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04510191v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cottafava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Brussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cavenago" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cespi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rigamonti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02291-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Allal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ctr.2022007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03038248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Badji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02955061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02873563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.11.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.12.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desauziers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0259-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Carr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1956" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumazert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5566-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mascaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2013.07.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05300872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beaumel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05363049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lachet-Touya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04902808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mounier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Beigbeder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04765617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghislain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490618v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490811v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05127302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Boukheit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05175490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dodogaray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04414257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15421-8.00007-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481533v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>