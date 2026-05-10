--- v1 (2026-04-09)
+++ v2 (2026-05-10)
@@ -1159,51 +1159,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: Impact of Volatile Organic Compounds emissions on indoor air quality</w:t>
+                <w:t xml:space="preserve">Correlation between artificial and natural weathering of hemp fibers reinforced polypropylene biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
@@ -1242,78 +1242,78 @@
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 149, pp.85-95. </w:t>
+              <w:t xml:space="preserve">, 2018, 148, pp.117-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479342v1</w:t>
+                <w:t xml:space="preserve">hal-02479345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exterior and under glass natural weathering of hemp fibers reinforced polypropylene biocomposites: Impact on mechanical, chemical, microstructural and visual aspect properties</w:t>
               </w:r>
@@ -1427,51 +1427,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between artificial and natural weathering of hemp fibers reinforced polypropylene biocomposites</w:t>
+                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: Impact of Volatile Organic Compounds emissions on indoor air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
@@ -1510,78 +1510,78 @@
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 148, pp.117-131. </w:t>
+              <w:t xml:space="preserve">, 2018, 149, pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479345v1</w:t>
+                <w:t xml:space="preserve">hal-02479342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural weathering of hemp fibers reinforced polypropylene biocomposites: Relationships between visual and surface aspects, mechanical properties and microstructure based on statistical approach</w:t>
               </w:r>
@@ -3170,168 +3170,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: a study of the impact of Volatile Organic Compounds emissions in indoor air</w:t>
+                <w:t xml:space="preserve">Mechanical properties, visual aspect, microstructure and life cycle assessment approach (LCA) focused on PP/wood biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490861v1</w:t>
+                <w:t xml:space="preserve">hal-02490826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement de biocomposites à matrice polypropylène renforcé de fibres chanvre : étude de l’impact sur les émissions de Composés Organiques Volatils (COVs) en air intérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3390,182 +3390,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOMAT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties, visual aspect, microstructure and life cycle assessment approach (LCA) focused on PP/wood biocomposites</w:t>
+                <w:t xml:space="preserve">Under glass weathering of hemp fibers reinforced polypropylene biocomposites: a study of the impact of Volatile Organic Compounds emissions in indoor air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Xi'An, China</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490826v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural weathering of hemp fibers reinforced polypropylene biocomposites: a correlation approach between mechanical properties, visual aspect and Volatile Organic Compounds emissions.</w:t>
               </w:r>
@@ -3603,51 +3603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t>
@@ -3670,51 +3670,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-site innovative tool for measuring emissions of phosphorous flame retardants from materials</w:t>
+                <w:t xml:space="preserve">Development of an innovative tool for on-site measurement of semi-volatile compound’ emissions from materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
@@ -3732,306 +3732,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFRAM 2016 - 1st International Conference on ECO-friendly Flame Retardant Additives and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490818v1</w:t>
+                <w:t xml:space="preserve">hal-02490618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an innovative tool for on-site measurement of semi-volatile compound’ emissions from materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ghislain</w:t>
+                <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on Volatile Organic Compounds' emissions in indoor air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490618v1</w:t>
+                <w:t xml:space="preserve">hal-02494303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of natural fibers reinforced composites: study of the impact on Volatile Organic Compounds' emissions in indoor air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Badji</w:t>
+                <w:t xml:space="preserve">On-site innovative tool for measuring emissions of phosphorous flame retardants from materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2016 - The 14th International Conference on Indoor Air Quality and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">ECOFRAM 2016 - 1st International Conference on ECO-friendly Flame Retardant Additives and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494303v1</w:t>
+                <w:t xml:space="preserve">hal-02490818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement de matériaux biocomposites renforcés de fibres naturelles: étude de l’impact sur les propriétés d’aspect et sur les émissions dans l’air intérieur</w:t>
               </w:r>
@@ -4194,51 +4194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDest 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
@@ -5522,51 +5522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E19F280"/>
+    <w:nsid w:val="EA1CEC90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5753,51 +5753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joana-beigbeder" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2147-7460" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144448882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05373355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu Mayamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122296" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04510191v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cottafava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Brussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cavenago" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cespi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rigamonti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02291-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Allal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ctr.2022007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03038248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Badji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02955061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02873563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.11.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.12.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desauziers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0259-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Carr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1956" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumazert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5566-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mascaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2013.07.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05300872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beaumel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05363049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lachet-Touya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04902808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mounier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Beigbeder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04765617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490826v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghislain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490618v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490811v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05127302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Boukheit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05175490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dodogaray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04414257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15421-8.00007-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481533v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joana-beigbeder" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2147-7460" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144448882" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05373355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nlandu Mayamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122296" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04510191v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cottafava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Brussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cavenago" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cespi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rigamonti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02291-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Allal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ctr.2022007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03038248v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Badji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02955061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02873563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00162" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.11.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.12.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.01.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desauziers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0259-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Carr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1956" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumazert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lounis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5566-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02536526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mascaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2013.07.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05300872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Beaumel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05363049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lachet-Touya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04902808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mounier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vialle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Beigbeder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04765617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03875610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02499513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490861v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghislain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02490811v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05127302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Boukheit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05175490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dodogaray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02494002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04414257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15421-8.00007-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481533v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>