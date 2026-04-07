--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -195,304 +195,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Supply Chain Sustainability Through Industrial Packaging Eco-Designing</w:t>
+                <w:t xml:space="preserve">Sequential vs. integrated model of process planning, layout and scheduling optimization for RMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssem Abdallah Bouhlel</w:t>
+                <w:t xml:space="preserve">Isabel Barros Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoudha Gaha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+                <w:t xml:space="preserve">Antoine Jouglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED23</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/pds.2023.299⟩</w:t>
+              <w:t xml:space="preserve">9th Changeable, Agile, Reconfigurable and Virtual Production Conference and 11th World Mass Customization &amp; Personalization Conference (CARV-MCPC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bologna (ITALY), Italy. pp.301-311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34821-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350908v1</w:t>
+                <w:t xml:space="preserve">hal-04333386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential vs. integrated model of process planning, layout and scheduling optimization for RMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoting Supply Chain Sustainability Through Industrial Packaging Eco-Designing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Abdallah Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Barros Garcia</w:t>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jouglet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Changeable, Agile, Reconfigurable and Virtual Production Conference and 11th World Mass Customization &amp; Personalization Conference (CARV-MCPC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Bologna (ITALY), Italy. pp.301-311, </w:t>
+              <w:t xml:space="preserve">ICED23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.2985-2994, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-34821-1_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333386v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable Manufacturing Systems, Layout, Process Planning, Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Barros-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jouglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -569,51 +569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Barros-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jouglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5990,51 +5990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Abdelaziz Shawky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Abdallah Bouhlel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadia Chaker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.299" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333386v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barros Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34821-1_33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barros-Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Meaude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maalouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hussein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Campos Sabioni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Fernandes Paes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mahut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_30" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cortes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Novak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Penciuc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41266-0_54" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Jufer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bathelt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Politze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470672v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sini Gao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_31" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sabioni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Wartelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_67" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2022-1-301" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09188-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03846999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1886369" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06984-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2021-3-286" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313323" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000366" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1177234" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Tuan Dang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Arora" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1252864" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15589767" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurong Tong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2014.06.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865280v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.834478" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2014.33.01.716" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.886787" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13243-014-0007-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0493-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6HMGHWP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2011.03.093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0P23BNP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661349v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_42" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMF6H8TP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00696312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Abdelaziz Shawky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barros Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34821-1_33" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Abdallah Bouhlel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadia Chaker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barros-Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Meaude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maalouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hussein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Campos Sabioni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Fernandes Paes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mahut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_30" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cortes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Novak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Penciuc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41266-0_54" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Jufer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bathelt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Politze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470672v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sini Gao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_31" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sabioni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Wartelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_67" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2022-1-301" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09188-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03846999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1886369" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06984-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2021-3-286" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313323" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000366" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1177234" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Tuan Dang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Arora" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1252864" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15589767" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurong Tong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2014.06.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865280v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.834478" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2014.33.01.716" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.886787" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13243-014-0007-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0493-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6HMGHWP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2011.03.093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0P23BNP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661349v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_42" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMF6H8TP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00696312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>