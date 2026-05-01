--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -195,304 +195,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential vs. integrated model of process planning, layout and scheduling optimization for RMS</w:t>
+                <w:t xml:space="preserve">Promoting Supply Chain Sustainability Through Industrial Packaging Eco-Designing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Barros Garcia</w:t>
+                <w:t xml:space="preserve">Houssem Abdallah Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Changeable, Agile, Reconfigurable and Virtual Production Conference and 11th World Mass Customization &amp; Personalization Conference (CARV-MCPC 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-34821-1_33⟩</w:t>
+              <w:t xml:space="preserve">ICED23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.2985-2994, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333386v1</w:t>
+                <w:t xml:space="preserve">hal-04350908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Supply Chain Sustainability Through Industrial Packaging Eco-Designing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential vs. integrated model of process planning, layout and scheduling optimization for RMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+                <w:t xml:space="preserve">Isabel Barros Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+                <w:t xml:space="preserve">Antoine Jouglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.2985-2994, </w:t>
+              <w:t xml:space="preserve">9th Changeable, Agile, Reconfigurable and Virtual Production Conference and 11th World Mass Customization &amp; Personalization Conference (CARV-MCPC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bologna (ITALY), Italy. pp.301-311, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pds.2023.299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34821-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350908v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable Manufacturing Systems, Layout, Process Planning, Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Barros-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jouglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -569,51 +569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Barros-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jouglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -749,282 +749,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Scheduling in Cellular Assembly for Mass Customization</w:t>
+                <w:t xml:space="preserve">OPTIMAL INTEGRATION OF PRODUCT CONFIGURATION AND PROCESS PLANNING TO MEET INDIVIDUAL CUSTOMER REQUIREMENTS IN MASS CUSTOMIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Maalouf</w:t>
+                <w:t xml:space="preserve">Rachel Campos Sabioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, AGADIR, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753128v1</w:t>
+                <w:t xml:space="preserve">hal-03177712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMAL INTEGRATION OF PRODUCT CONFIGURATION AND PROCESS PLANNING TO MEET INDIVIDUAL CUSTOMER REQUIREMENTS IN MASS CUSTOMIZATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Campos Sabioni</w:t>
+                <w:t xml:space="preserve">Distributed Scheduling in Cellular Assembly for Mass Customization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.3-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177712v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product and process modular design : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela Fernandes Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Campos Sabioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1294,464 +1294,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To mass customize or not to mass customize? The Alpina case</w:t>
+                <w:t xml:space="preserve">Differentiation and Customer Decoupling Points: Key Value Enablers for Mass Customization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bostjan Novak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Integrated Design and Manufacturing in Mechanical Engineering - IDMME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.43-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153658v1</w:t>
+                <w:t xml:space="preserve">hal-01387145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation and Customer Decoupling Points: Key Value Enablers for Mass Customization</w:t>
+                <w:t xml:space="preserve">To mass customize or not to mass customize? The Alpina case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bostjan Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Da Cunha</w:t>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Integrated Design and Manufacturing in Mechanical Engineering - IDMME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387145v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration de processus industriels dans un contexte de produits customisés et multi-variés</w:t>
+                <w:t xml:space="preserve">Reverse Logistics: Network Design Based on Life Cycle Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+                <w:t xml:space="preserve">Diana Penciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, State College, PA, United States. pp.450-460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41266-0_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823139v1</w:t>
+                <w:t xml:space="preserve">hal-01452146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Logistics: Network Design Based on Life Cycle Assessment</w:t>
+                <w:t xml:space="preserve">Configuration de processus industriels dans un contexte de produits customisés et multi-variés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QUALITA2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452146v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From value chains to value networks : modeling and simulation</w:t>
               </w:r>
@@ -1763,51 +1763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1845,77 +1845,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of personalized products: modelling the customer perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2011 World Conference on Mass Customization, Personalization, and Co-Creation (MCPC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1934,890 +1934,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Management for Mass Customization</w:t>
+                <w:t xml:space="preserve">Determining the CODP Position by Value Network Modeling and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International CIRP Design conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, NANTES, France. pp.Product Design</w:t>
+              <w:t xml:space="preserve">The 16th International Conference on Concurrent Enterprising (ICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Switzerland. DOROTHY Workshop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618582v1</w:t>
+                <w:t xml:space="preserve">hal-00618574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the CODP Position by Value Network Modeling and Simulation</w:t>
+                <w:t xml:space="preserve">PLM Requirements for Mass Customization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Concurrent Enterprising (ICE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Switzerland. DOROTHY Workshop</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany. pp.PLM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618574v1</w:t>
+                <w:t xml:space="preserve">hal-00618585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM Requirements for Mass Customization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Factory in the Context of Mass Customization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Jufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Bathelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Politze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Product Lifecycle Management (PLM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany. pp.PLM</w:t>
+              <w:t xml:space="preserve">ICE 2010 16th International Conference on Concurrent Enterprising (ICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Switzerland. DOROTHY Workshop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618585v1</w:t>
+                <w:t xml:space="preserve">hal-00618579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Factory in the Context of Mass Customization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge Management for Mass Customization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Politze</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE 2010 16th International Conference on Concurrent Enterprising (ICE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Switzerland. DOROTHY Workshop</w:t>
+              <w:t xml:space="preserve">The 20th International CIRP Design conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, NANTES, France. pp.Product Design</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618579v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Management, Value Chain Modeling and Simulation as Primary Tools for Mass Customization</w:t>
+                <w:t xml:space="preserve">Amélioration de la performance industrielle par l'ingénierie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Concurrent Enterprising (ICE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Netherlands. DOROTHY Workshop</w:t>
+              <w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618572v1</w:t>
+                <w:t xml:space="preserve">hal-00391726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la performance industrielle par l'ingénierie numérique</w:t>
+                <w:t xml:space="preserve">EXTENDED VALUE CHAIN MODELLING AND SIMULATION FOR MASS CUSTOMIZATION IMPLEMENTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">the 6th International Conference on Digital Enterprise Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Hong Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391726v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXTENDED VALUE CHAIN MODELLING AND SIMULATION FOR MASS CUSTOMIZATION IMPLEMENTATION</w:t>
+                <w:t xml:space="preserve">Implementing Mass Customization: Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 6th International Conference on Digital Enterprise Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Hong Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">proceedings of the 5th World Conference on Mass Customization and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470672v1</w:t>
+                <w:t xml:space="preserve">hal-00470669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Mass Customization: Literature Review</w:t>
+                <w:t xml:space="preserve">Knowledge Management, Value Chain Modeling and Simulation as Primary Tools for Mass Customization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">proceedings of the 5th World Conference on Mass Customization and Personalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Concurrent Enterprising (ICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Netherlands. DOROTHY Workshop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470669v1</w:t>
+                <w:t xml:space="preserve">hal-00618572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Management, Value Chain Modelling and Simulation as Primary Tools for Mass Customization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3119,51 +3119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Reconfigurable Manufacturing Systems Configuration: A Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Campos Sabioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3344,382 +3344,382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint optimization of product configuration and process planning in Reconfigurable Manufacturing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Campos Sabioni</w:t>
+                <w:t xml:space="preserve">Production management for mass customization and smart cellular manufacturing system: NSGAII and SMPSO for factory-level planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Hussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Engineering and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.58-75. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (9-10), pp.6833-6854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24867/IJIEM-2022-1-301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-022-09188-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847276v1</w:t>
+                <w:t xml:space="preserve">hal-03847290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production management for mass customization and smart cellular manufacturing system: NSGAII and SMPSO for factory-level planning</w:t>
+                <w:t xml:space="preserve">Concurrent optimisation of modular product and Reconfigurable Manufacturing System configuration: a customer-oriented offer for mass customisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Maalouf</w:t>
+                <w:t xml:space="preserve">Rachel Campos Sabioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassam Hussein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120 (9-10), pp.6833-6854. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (7), pp.2275-2291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-022-09188-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2021.1886369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847290v1</w:t>
+                <w:t xml:space="preserve">hal-03846999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent optimisation of modular product and Reconfigurable Manufacturing System configuration: a customer-oriented offer for mass customisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Joint optimization of product configuration and process planning in Reconfigurable Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Campos Sabioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (7), pp.2275-2291. </w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Engineering and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.58-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2021.1886369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24867/IJIEM-2022-1-301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846999v1</w:t>
+                <w:t xml:space="preserve">hal-03847276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach to optimize the configuration of mass-customized products and reconfigurable manufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Campos Sabioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3981,521 +3981,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Lifecycle Management Approach for Integration of Engineering Design and Lifecycle Engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+                <w:t xml:space="preserve">Product-Service Systems for servitization of the automotive industry: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI EDAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0890060416000366⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (7), pp.2102 - 2120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2016.1252864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449648v1</w:t>
+                <w:t xml:space="preserve">hal-01740636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated closed-loop product lifecycle management approach for reverse logistics design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Product Lifecycle Management Approach for Integration of Engineering Design and Lifecycle Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Penciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (13), pp.1062-1077. </w:t>
+              <w:t xml:space="preserve">AI EDAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (4), pp.379-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09537287.2016.1177234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0890060416000366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995913v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic modular Smart Surface architecture and control in a microfactory context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">The Anh Tuan Dang</w:t>
+                <w:t xml:space="preserve">An integrated closed-loop product lifecycle management approach for reverse logistics design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+                <w:t xml:space="preserve">Diana Penciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (13), pp.1062-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2016.1177234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120819v1</w:t>
+                <w:t xml:space="preserve">hal-01995913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product-Service Systems for servitization of the automotive industry: a literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mahut</w:t>
+                <w:t xml:space="preserve">Electromagnetic modular Smart Surface architecture and control in a microfactory context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Anh Tuan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neha Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Prelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (7), pp.2102 - 2120. </w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.152-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2016.1252864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740636v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation and Customer decoupling points: An Integrated design approach for mass customization</w:t>
               </w:r>
@@ -4520,64 +4520,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bostjan Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (4), pp.284-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4650,51 +4650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shurong Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4735,378 +4735,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value networks: pulling the triggers. A combined approach of modelling and simulation for performance evaluation</w:t>
+                <w:t xml:space="preserve">Aide à la décision pour la conception d’une chaine logistique inverse pour l’aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Penciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (7), pp.609-623, 10.1080/0951192X.2013.834478. </w:t>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), pp.9-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0951192X.2013.834478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.53102/2014.33.01.716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865280v1</w:t>
+                <w:t xml:space="preserve">hal-03847328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision pour la conception d’une chaine logistique inverse pour l’aluminium</w:t>
+                <w:t xml:space="preserve">Value network modelling and simulation for strategic analysis: A discrete event simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (1), pp.9-31. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53102/2014.33.01.716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2014.886787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847328v1</w:t>
+                <w:t xml:space="preserve">hal-00966543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value network modelling and simulation for strategic analysis: A discrete event simulation approach</w:t>
+                <w:t xml:space="preserve">Value networks: pulling the triggers. A combined approach of modelling and simulation for performance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (7), pp.609-623, 10.1080/0951192X.2013.834478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2014.886787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2013.834478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966543v1</w:t>
+                <w:t xml:space="preserve">hal-00865280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse logistics network design: a holistic life cycle approach</w:t>
               </w:r>
@@ -5118,51 +5118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Penciuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5222,51 +5222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended value network modeling and simulation for mass customization implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5338,64 +5338,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design for Mass Customization: Product variety vs. Process variety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5499,51 +5499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Management for Mass Customisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5606,90 +5606,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Customisation as a Competitive Factor for Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Daaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hoda A. ElMaraghy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enabling Manufacturing Competitiveness and Economic Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.18-25, 2011</w:t>
@@ -5990,51 +5990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Abdelaziz Shawky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barros Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34821-1_33" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Abdallah Bouhlel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadia Chaker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barros-Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Meaude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maalouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hussein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Campos Sabioni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Fernandes Paes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mahut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_30" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cortes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153658v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Novak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Penciuc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41266-0_54" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Jufer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bathelt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Politze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470672v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sini Gao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_31" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sabioni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Wartelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_67" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2022-1-301" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09188-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03846999v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1886369" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06984-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2021-3-286" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313323" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000366" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1177234" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Tuan Dang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Arora" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1252864" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15589767" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurong Tong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2014.06.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865280v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.834478" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2014.33.01.716" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.886787" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13243-014-0007-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0493-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6HMGHWP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2011.03.093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0P23BNP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661349v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_42" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMF6H8TP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00696312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Abdelaziz Shawky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Abdallah Bouhlel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadia Chaker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.299" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333386v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barros Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34821-1_33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barros-Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99108-1_29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296126v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment No&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Meaude" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Campos Sabioni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03753128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maalouf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hussein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Fernandes Paes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mahut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_30" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02161444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Cortes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Da Cunha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Novak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. da Cunha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01452146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Penciuc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41266-0_54" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Jufer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bathelt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Politze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vergara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevallereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sini Gao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_31" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Sabioni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Wartelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.10.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_67" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04395202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09188-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03846999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2021.1886369" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2022-1-301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06984-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2021-3-286" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132313323" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1252864" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060416000366" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01995913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1177234" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02120819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Anh Tuan Dang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Arora" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.02.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586440v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine da Cunha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15589767" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shurong Tong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2014.06.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-03847328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2014.33.01.716" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.886787" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865280v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2013.834478" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01997548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13243-014-0007-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0493-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6HMGHWP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618592v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2011.03.093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0P23BNP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661349v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_42" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WMF6H8TP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661352v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00696312v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>