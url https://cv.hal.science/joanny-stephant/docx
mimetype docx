--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1749,248 +1749,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decoupled non-linear observer to estimate the 3D pose of a vehicle</w:t>
+                <w:t xml:space="preserve">About the prediction of all-terrain vehicles rollover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications (CCCA), 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Marseille, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2012 9th France-Japan &amp; 7th Europe-Asia Congress on and Research and Education in Mechatronics (REM), 2012 13th Int'l Workshop on Mechatronics (MECATRONICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.56-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCCA.2012.6417927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2012.6450988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855687v1</w:t>
+                <w:t xml:space="preserve">hal-00855493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the prediction of all-terrain vehicles rollover</w:t>
+                <w:t xml:space="preserve">A decoupled non-linear observer to estimate the 3D pose of a vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 9th France-Japan &amp; 7th Europe-Asia Congress on and Research and Education in Mechatronics (REM), 2012 13th Int'l Workshop on Mechatronics (MECATRONICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.56-62, </w:t>
+              <w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications (CCCA), 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marseille, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2012.6450988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCCA.2012.6417927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855493v1</w:t>
+                <w:t xml:space="preserve">hal-00855687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de terrain naturel par véhicule reconfigurable</w:t>
               </w:r>
@@ -2173,230 +2173,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de la prédiction du renversement des véhicules tout terrain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourioux</w:t>
+                <w:t xml:space="preserve">Observateur des couples appliqués aux roues d'un véhicule automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Automatique et Automobiles (JAA'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées doctorales Modélisation, Analyse et Conduite des Systèmes dynamiques (JDMACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855665v1</w:t>
+                <w:t xml:space="preserve">hal-00918927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observateur des couples appliqués aux roues d'un véhicule automobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ouahi</w:t>
+                <w:t xml:space="preserve">Autour de la prédiction du renversement des véhicules tout terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales Modélisation, Analyse et Conduite des Systèmes dynamiques (JDMACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.6</w:t>
+              <w:t xml:space="preserve">Journées Automatique et Automobiles (JAA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918927v1</w:t>
+                <w:t xml:space="preserve">hal-00855665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torques and Vehicle State: an Automotive Application of Unknown Inputs Observer</w:t>
               </w:r>
@@ -2575,122 +2575,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining Automotive Supervision Using new sensor technology</w:t>
+                <w:t xml:space="preserve">Redéfinition de la supervision dynamique d'une automobile à partir de nouveaux capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advanced Vehicle Control (AVEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Loughborough, United Kingdom. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633225v1</w:t>
+                <w:t xml:space="preserve">hal-00633227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Observation of Inputs and State of Wheeled Vehicle Model</w:t>
               </w:r>
@@ -2765,122 +2765,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redéfinition de la supervision dynamique d'une automobile à partir de nouveaux capteurs</w:t>
+                <w:t xml:space="preserve">Redefining Automotive Supervision Using new sensor technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">International Symposium on Advanced Vehicle Control (AVEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Loughborough, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633227v1</w:t>
+                <w:t xml:space="preserve">hal-00633225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumented Bearing for Force and Moment Measurements</w:t>
               </w:r>
@@ -3046,217 +3046,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sideslip Angle, Lateral Tire Force and Road Friction Estimation in Simulations and Experiments</w:t>
+                <w:t xml:space="preserve">Vehicle sideslip angle and lateral tire-force estimations in standard and critical driving situations : Simulations and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control Applications</w:t>
+              <w:t xml:space="preserve">International Symposium on advenced Vehicle Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080339v1</w:t>
+                <w:t xml:space="preserve">hal-00080338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle sideslip angle and lateral tire-force estimations in standard and critical driving situations : Simulations and Experiments</w:t>
+                <w:t xml:space="preserve">Sideslip Angle, Lateral Tire Force and Road Friction Estimation in Simulations and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on advenced Vehicle Control</w:t>
+              <w:t xml:space="preserve">International Conference on Control Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080338v1</w:t>
+                <w:t xml:space="preserve">hal-00080339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'angle de dérive et des efforts latéraux d'un véhicule dans des situations de conduites standards ou critiques : simulations et expérimentations</w:t>
               </w:r>
@@ -3791,51 +3791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978408v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Stephant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.3034010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Said" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0855-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2018.2869661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meizel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.768770" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.321-337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A37FF90BA053E9CB145DFBE069B0B14110B18C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escare&#241;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01613726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.540" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny St&#233;phant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417927" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2012.6450988" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855665v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633222v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kwapisz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716725" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978408v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Stephant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.3034010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Said" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0855-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2018.2869661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meizel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.768770" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.321-337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A37FF90BA053E9CB145DFBE069B0B14110B18C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escare&#241;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01613726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.540" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny St&#233;phant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2012.6450988" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417927" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633222v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kwapisz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716725" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>