--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -1438,559 +1438,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de terrain naturel par un tracteur vendangeur reconfigurable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation de la vitesse longitudinale du véhicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanny Stephant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanny Stéphant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xu Han</w:t>
+                <w:t xml:space="preserve">Sébastien Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Automatique et Automobile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440624v1</w:t>
+                <w:t xml:space="preserve">hal-00918975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uneven Terrain Mapping Using an Instrumented Reconfigurable Vineyard Harvester</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanny Stephant</w:t>
+                <w:t xml:space="preserve">Cartographie de terrain naturel par un tracteur vendangeur reconfigurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanny Stéphant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.6</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918961v1</w:t>
+                <w:t xml:space="preserve">hal-03440624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation de la vitesse longitudinale du véhicule</w:t>
+                <w:t xml:space="preserve">Uneven Terrain Mapping Using an Instrumented Reconfigurable Vineyard Harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Peyraud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Automatique et Automobile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pp.6</w:t>
+              <w:t xml:space="preserve">XXI Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918975v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the prediction of all-terrain vehicles rollover</w:t>
+                <w:t xml:space="preserve">A decoupled non-linear observer to estimate the 3D pose of a vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 9th France-Japan &amp; 7th Europe-Asia Congress on and Research and Education in Mechatronics (REM), 2012 13th Int'l Workshop on Mechatronics (MECATRONICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.56-62, </w:t>
+              <w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications (CCCA), 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Marseille, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2012.6450988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCCA.2012.6417927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855493v1</w:t>
+                <w:t xml:space="preserve">hal-00855687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decoupled non-linear observer to estimate the 3D pose of a vehicle</w:t>
+                <w:t xml:space="preserve">About the prediction of all-terrain vehicles rollover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Communications, Computing and Control Applications (CCCA), 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Marseille, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2012 9th France-Japan &amp; 7th Europe-Asia Congress on and Research and Education in Mechatronics (REM), 2012 13th Int'l Workshop on Mechatronics (MECATRONICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.56-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCCA.2012.6417927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2012.6450988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855687v1</w:t>
+                <w:t xml:space="preserve">hal-00855493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de terrain naturel par véhicule reconfigurable</w:t>
               </w:r>
@@ -2173,714 +2173,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observateur des couples appliqués aux roues d'un véhicule automobile</w:t>
+                <w:t xml:space="preserve">Evaluation of Torque Observer in Automotive Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales Modélisation, Analyse et Conduite des Systèmes dynamiques (JDMACS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Università Cattolica del Sacro Cuore, Milano, Italy. pp.5076-5081, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918927v1</w:t>
+                <w:t xml:space="preserve">hal-00855657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de la prédiction du renversement des véhicules tout terrain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourioux</w:t>
+                <w:t xml:space="preserve">Observateur des couples appliqués aux roues d'un véhicule automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Automatique et Automobiles (JAA'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées doctorales Modélisation, Analyse et Conduite des Systèmes dynamiques (JDMACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855665v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torques and Vehicle State: an Automotive Application of Unknown Inputs Observer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ouahi</w:t>
+                <w:t xml:space="preserve">Autour de la prédiction du renversement des véhicules tout terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Symposium on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.766-771</w:t>
+              <w:t xml:space="preserve">Journées Automatique et Automobiles (JAA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918919v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Torque Observer in Automotive Context</w:t>
+                <w:t xml:space="preserve">Torques and Vehicle State: an Automotive Application of Unknown Inputs Observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress, 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IEEE International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.766-771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00855657v1</w:t>
+                <w:t xml:space="preserve">hal-00918919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redéfinition de la supervision dynamique d'une automobile à partir de nouveaux capteurs</w:t>
+                <w:t xml:space="preserve">Simultaneous Observation of Inputs and State of Wheeled Vehicle Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">7th IFAC Symposium on Intelligent Autonomous Vehicle (IAV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lecce, Italy. pp.533-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633227v1</w:t>
+                <w:t xml:space="preserve">hal-00633222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Observation of Inputs and State of Wheeled Vehicle Model</w:t>
+                <w:t xml:space="preserve">Redefining Automotive Supervision Using new sensor technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Symposium on Intelligent Autonomous Vehicle (IAV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lecce, Italy. pp.533-538</w:t>
+              <w:t xml:space="preserve">International Symposium on Advanced Vehicle Control (AVEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Loughborough, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633222v1</w:t>
+                <w:t xml:space="preserve">hal-00633225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining Automotive Supervision Using new sensor technology</w:t>
+                <w:t xml:space="preserve">Redéfinition de la supervision dynamique d'une automobile à partir de nouveaux capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advanced Vehicle Control (AVEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Loughborough, United Kingdom. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633225v1</w:t>
+                <w:t xml:space="preserve">hal-00633227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumented Bearing for Force and Moment Measurements</w:t>
               </w:r>
@@ -3046,217 +3046,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle sideslip angle and lateral tire-force estimations in standard and critical driving situations : Simulations and Experiments</w:t>
+                <w:t xml:space="preserve">Sideslip Angle, Lateral Tire Force and Road Friction Estimation in Simulations and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on advenced Vehicle Control</w:t>
+              <w:t xml:space="preserve">International Conference on Control Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080338v1</w:t>
+                <w:t xml:space="preserve">hal-00080339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sideslip Angle, Lateral Tire Force and Road Friction Estimation in Simulations and Experiments</w:t>
+                <w:t xml:space="preserve">Vehicle sideslip angle and lateral tire-force estimations in standard and critical driving situations : Simulations and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control Applications</w:t>
+              <w:t xml:space="preserve">International Symposium on advenced Vehicle Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080339v1</w:t>
+                <w:t xml:space="preserve">hal-00080338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'angle de dérive et des efforts latéraux d'un véhicule dans des situations de conduites standards ou critiques : simulations et expérimentations</w:t>
               </w:r>
@@ -3426,217 +3426,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation expérimentale d'observateurs linéaires de l'angle de dérive d'une automobile</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of vehicle sideslip angle observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone d'automatique</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on intelligent autonomous vehicle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080162v1</w:t>
+                <w:t xml:space="preserve">hal-00080161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of vehicle sideslip angle observers</w:t>
+                <w:t xml:space="preserve">Validation expérimentale d'observateurs linéaires de l'angle de dérive d'une automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on intelligent autonomous vehicle</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone d'automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080161v1</w:t>
+                <w:t xml:space="preserve">hal-00080162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3791,51 +3791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978408v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Stephant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.3034010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Said" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0855-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2018.2869661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meizel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.768770" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.321-337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A37FF90BA053E9CB145DFBE069B0B14110B18C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escare&#241;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01613726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.540" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny St&#233;phant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2012.6450988" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417927" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633222v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kwapisz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716725" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978408v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Stephant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.3034010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Said" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0855-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2018.2869661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meizel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.768770" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.321-337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A37FF90BA053E9CB145DFBE069B0B14110B18C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escare&#241;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01613726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.540" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny St&#233;phant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918961v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417927" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2012.6450988" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633222v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kwapisz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716725" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>