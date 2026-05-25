--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1438,381 +1438,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation de la vitesse longitudinale du véhicule</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie de terrain naturel par un tracteur vendangeur reconfigurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Peyraud</w:t>
+                <w:t xml:space="preserve">Joanny Stéphant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Automatique et Automobile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pp.6</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918975v1</w:t>
+                <w:t xml:space="preserve">hal-03440624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de terrain naturel par un tracteur vendangeur reconfigurable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanny Stéphant</w:t>
+                <w:t xml:space="preserve">Uneven Terrain Mapping Using an Instrumented Reconfigurable Vineyard Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXI Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440624v1</w:t>
+                <w:t xml:space="preserve">hal-00918961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uneven Terrain Mapping Using an Instrumented Reconfigurable Vineyard Harvester</w:t>
+                <w:t xml:space="preserve">Observation de la vitesse longitudinale du véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xu Han</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.6</w:t>
+              <w:t xml:space="preserve">Journées Automatique et Automobile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918961v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decoupled non-linear observer to estimate the 3D pose of a vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,239 +1866,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the prediction of all-terrain vehicles rollover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie de terrain naturel par véhicule reconfigurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanny Stephant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 9th France-Japan &amp; 7th Europe-Asia Congress on and Research and Education in Mechatronics (REM), 2012 13th Int'l Workshop on Mechatronics (MECATRONICS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Automatique et Automobile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Valenciennes, France. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855493v1</w:t>
+                <w:t xml:space="preserve">hal-00918970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de terrain naturel par véhicule reconfigurable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About the prediction of all-terrain vehicles rollover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Automatique et Automobile</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 9th France-Japan &amp; 7th Europe-Asia Congress on and Research and Education in Mechatronics (REM), 2012 13th Int'l Workshop on Mechatronics (MECATRONICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.56-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2012.6450988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918970v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du &amp;quot;Zero Moment point&amp;quot; pour le diagnostic de renversement de véhicules</w:t>
               </w:r>
@@ -2173,714 +2173,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Torque Observer in Automotive Context</w:t>
+                <w:t xml:space="preserve">Observateur des couples appliqués aux roues d'un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress, 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées doctorales Modélisation, Analyse et Conduite des Systèmes dynamiques (JDMACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855657v1</w:t>
+                <w:t xml:space="preserve">hal-00918927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observateur des couples appliqués aux roues d'un véhicule automobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ouahi</w:t>
+                <w:t xml:space="preserve">Autour de la prédiction du renversement des véhicules tout terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mourioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales Modélisation, Analyse et Conduite des Systèmes dynamiques (JDMACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.6</w:t>
+              <w:t xml:space="preserve">Journées Automatique et Automobiles (JAA'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918927v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de la prédiction du renversement des véhicules tout terrain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mourioux</w:t>
+                <w:t xml:space="preserve">Torques and Vehicle State: an Automotive Application of Unknown Inputs Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Automatique et Automobiles (JAA'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">20th IEEE International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.766-771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855665v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torques and Vehicle State: an Automotive Application of Unknown Inputs Observer</w:t>
+                <w:t xml:space="preserve">Evaluation of Torque Observer in Automotive Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Symposium on Industrial Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC World Congress, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Università Cattolica del Sacro Cuore, Milano, Italy. pp.5076-5081, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918919v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Observation of Inputs and State of Wheeled Vehicle Model</w:t>
+                <w:t xml:space="preserve">Redéfinition de la supervision dynamique d'une automobile à partir de nouveaux capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Symposium on Intelligent Autonomous Vehicle (IAV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lecce, Italy. pp.533-538</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633222v1</w:t>
+                <w:t xml:space="preserve">hal-00633227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining Automotive Supervision Using new sensor technology</w:t>
+                <w:t xml:space="preserve">Simultaneous Observation of Inputs and State of Wheeled Vehicle Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advanced Vehicle Control (AVEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Loughborough, United Kingdom. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">7th IFAC Symposium on Intelligent Autonomous Vehicle (IAV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lecce, Italy. pp.533-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633225v1</w:t>
+                <w:t xml:space="preserve">hal-00633222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redéfinition de la supervision dynamique d'une automobile à partir de nouveaux capteurs</w:t>
+                <w:t xml:space="preserve">Redefining Automotive Supervision Using new sensor technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">International Symposium on Advanced Vehicle Control (AVEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Loughborough, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633227v1</w:t>
+                <w:t xml:space="preserve">hal-00633225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumented Bearing for Force and Moment Measurements</w:t>
               </w:r>
@@ -3426,217 +3426,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of vehicle sideslip angle observers</w:t>
+                <w:t xml:space="preserve">Validation expérimentale d'observateurs linéaires de l'angle de dérive d'une automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on intelligent autonomous vehicle</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone d'automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080161v1</w:t>
+                <w:t xml:space="preserve">hal-00080162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation expérimentale d'observateurs linéaires de l'angle de dérive d'une automobile</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of vehicle sideslip angle observers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanny Stephant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone d'automatique</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on intelligent autonomous vehicle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080162v1</w:t>
+                <w:t xml:space="preserve">hal-00080161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3791,51 +3791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978408v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Stephant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.3034010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Said" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0855-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2018.2869661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meizel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.768770" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.321-337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A37FF90BA053E9CB145DFBE069B0B14110B18C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escare&#241;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01613726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.540" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny St&#233;phant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918961v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417927" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2012.6450988" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633222v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633225v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kwapisz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716725" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978408v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Boussaada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Stephant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiddad Labbani-Igbida" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2020.3034010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Said" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0855-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2018.2869661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855435v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meizel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2013.768770" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Han" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourioux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.321-337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A37FF90BA053E9CB145DFBE069B0B14110B18C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Escare&#241;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01613726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.540" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny St&#233;phant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417927" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2012.6450988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918951v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02046" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633222v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00633225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kwapisz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716725" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080336v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>