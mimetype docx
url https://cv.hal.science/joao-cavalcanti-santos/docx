--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -187,317 +187,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Surface Registration of Featureless Anatomy using Structured Light Camera: Application to Fibula Navigation in Mandible Reconstruction</w:t>
+                <w:t xml:space="preserve">Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Cuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-023-02966-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (4), pp.2046-2053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3246393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04099053v2</w:t>
+                <w:t xml:space="preserve">lirmm-04000588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contactless Surface Registration of Featureless Anatomy using Structured Light Camera: Application to Fibula Navigation in Mandible Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Cuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Boutray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (4), pp.2046-2053. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.2073-2082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2023.3246393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11548-023-02966-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04000588v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04099053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized endoscopic 2D US transducer for volumetric ultrasound imaging of the auditory system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lavenir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -613,51 +613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Rubio-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -836,334 +836,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03795182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibular registration using surface matching in navigation-guided osteotomies: a proof of concept study on 3D-printed models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Nonlinear Model Predictive Control for the Position Tracking of Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bourgeade</w:t>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ohayon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-022-02608-0⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (4), pp.2597-2616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2022.3152705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03639410v1</w:t>
+                <w:t xml:space="preserve">lirmm-03624086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear Model Predictive Control for the Position Tracking of Cable-Driven Parallel Robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fibular registration using surface matching in navigation-guided osteotomies: a proof of concept study on 3D-printed models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Boutray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+                <w:t xml:space="preserve">Michael Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Emmanuel Chammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (4), pp.2597-2616. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.1321-1331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2022.3152705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11548-022-02608-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03624086v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03639410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smallest Maximum Cable Tension Determination for Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (4), pp.1186-1205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1191,291 +1191,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03409473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On redundancy resolution and energy consumption of kinematically redundant planar parallel manipulators</w:t>
+                <w:t xml:space="preserve">Numerical and experimental evaluation of the dynamic performance of kinematically redundant parallel manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Gómez Ruiz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">João Vitor de Carvalho Fontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Martins da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S026357471800005X⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (3), pp.#142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40430-018-1072-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04045209v1</w:t>
+                <w:t xml:space="preserve">lirmm-04045287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental evaluation of the dynamic performance of kinematically redundant parallel manipulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On redundancy resolution and energy consumption of kinematically redundant planar parallel manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Gómez Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Croes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Vitor de Carvalho Fontes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Wim Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Martins da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (3), pp.#142. </w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (6), pp.809-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40430-018-1072-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S026357471800005X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04045287v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04045209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancy Resolution of Kinematically Redundant Parallel Manipulators Via Differential Dynamic Programing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Martins Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1554,77 +1554,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct TPS-based 3D non-rigid motion estimation on 3D colored point cloud in eye-in-hand configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Cuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïc Cuau</w:t>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1671,90 +1671,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Automatic Optical 3D Cameras Calibration for Contactless Surface Registration in Computer Assisted Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Cuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Boutray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïc Cuau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie de Boutray</w:t>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1792,64 +1792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple and Efficient Non-Model Based Cable Tension Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon 2021 - 5th International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.297-308, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1883,90 +1883,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Calibration of a New Miniaturized Endoscopic Ultrasound Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Venail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2013,64 +2013,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Real-Time Capable Forward Kinematics Algorithm for Cable-Driven Parallel Robots Considering Pulley Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARK 2020 - 17th International Symposium on Advances in Robot Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Ljubljana, Slovenia. pp.199-208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2238,77 +2238,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancy Resolution integrated Model Predictive Control of CDPRs: Concept, Implementation and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2020 - 37th IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris (Virtual), France. pp.3889-3895, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2342,77 +2342,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Control of Large-Dimension Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon 2019 : 4th International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Krakow, Poland. pp.221-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2446,64 +2446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancy Resolution Schemes for Kinematically Redundant Parallel Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maíra Martins da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFToMM World Congress on Mechanism and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Krakow, Poland. pp.1671-1680, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2550,64 +2550,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Optimization of a Large Scale CDPR Operating on a Building Facade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.5117-5124, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2673,233 +2673,387 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary Materials - Decoupled Model Predictive Control for Path Following on Complex Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Cuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03962764v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COSMIK-MPPI: Scaling Constrained Model Predictive Control to Collision Avoidance in Close-Proximity Dynamic Human Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Gursoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haffemayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03962764v3</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Noah Crestaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Tracking Control of Cable-Driven Parallel Robots : From Concept to Real-Time Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro and nanotechnologies/Microelectronics. Université Montpellier, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020MONTS017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03154701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2967,51 +3121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11D7889B"/>
+    <w:nsid w:val="C3C1848B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3198,51 +3352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joao-cavalcanti-santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4964-6446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099053v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cuau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boutray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02966-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04000588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3246393" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025813v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lavenir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Kaderbay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Venail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3260683" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabritius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rubio-G&#243;mez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kraus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.105177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Iturralde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Feucht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Illner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbo Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Pan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2022.104235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03639410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgeade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ohayon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chammas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02608-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03624086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3152705" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3043684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04045209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez Ruiz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Croes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Desmet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Martins da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357471800005X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04045287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor de Carvalho Fontes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-018-1072-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04045228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Martins Da Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036739" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659853v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03217093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_24" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659367" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02749091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_25" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schlandt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2020/0204" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02747604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197271" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_165" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593900" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03962764v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03154701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTS017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joao-cavalcanti-santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4964-6446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04000588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cuau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3246393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099053v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boutray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02966-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025813v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lavenir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Kaderbay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Venail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3260683" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabritius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rubio-G&#243;mez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kraus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.105177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Iturralde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Feucht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Illner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbo Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Pan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2022.104235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03624086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3152705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03639410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgeade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ohayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chammas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02608-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3043684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04045287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor de Carvalho Fontes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Martins da Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-018-1072-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04045209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Croes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Desmet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357471800005X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04045228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Martins Da Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036739" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659853v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03217093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_24" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659367" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02749091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_25" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schlandt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2020/0204" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02747604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197271" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_165" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593900" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03962764v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562503v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gursoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sabbah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Noah Crestaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03154701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTS017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>