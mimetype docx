--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2098,265 +2098,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02749091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cable Driven Parallel Robot with a Modular End Effector for the Installation of Curtain Wall Modules</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redundancy Resolution integrated Model Predictive Control of CDPRs: Concept, Implementation and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Cavalcanti Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISARC 2020 - 37th International Symposium on Automation and Robotics in Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22260/ISARC2020/0204⟩</w:t>
+              <w:t xml:space="preserve">ICRA 2020 - 37th IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris (Virtual), France. pp.3889-3895, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04041835v1</w:t>
+                <w:t xml:space="preserve">lirmm-02747604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundancy Resolution integrated Model Predictive Control of CDPRs: Concept, Implementation and Experiments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Cable Driven Parallel Robot with a Modular End Effector for the Installation of Curtain Wall Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kepa Iturralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Feucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongbo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Schlandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2020 - 37th IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Paris (Virtual), France. pp.3889-3895, </w:t>
+              <w:t xml:space="preserve">ISARC 2020 - 37th International Symposium on Automation and Robotics in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Kitakyushu, Japan. pp.1472-1479, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22260/ISARC2020/0204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02747604v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04041835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Control of Large-Dimension Cable-Driven Parallel Robots</w:t>
               </w:r>
@@ -3121,51 +3121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3C1848B"/>
+    <w:nsid w:val="E53578B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3352,51 +3352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joao-cavalcanti-santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4964-6446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04000588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cuau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3246393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099053v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boutray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02966-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025813v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lavenir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Kaderbay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Venail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3260683" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabritius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rubio-G&#243;mez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kraus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.105177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Iturralde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Feucht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Illner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbo Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Pan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2022.104235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03624086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3152705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03639410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgeade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ohayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chammas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02608-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3043684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04045287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor de Carvalho Fontes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Martins da Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-018-1072-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04045209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Croes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Desmet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357471800005X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04045228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Martins Da Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036739" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659853v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03217093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_24" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659367" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02749091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_25" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schlandt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2020/0204" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02747604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197271" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_165" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593900" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03962764v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562503v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gursoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sabbah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Noah Crestaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03154701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTS017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joao-cavalcanti-santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4964-6446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04000588v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Cuau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3246393" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099053v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Boutray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-023-02966-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04025813v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lavenir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Kaderbay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Venail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3260683" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabritius" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rubio-G&#243;mez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kraus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.105177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03795182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Iturralde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Feucht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Illner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbo Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Pan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2022.104235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03624086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3152705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03639410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgeade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ohayon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Chammas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02608-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03409473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hussein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2020.3043684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04045287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor de Carvalho Fontes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Martins da Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-018-1072-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04045209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s G&#243;mez Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Croes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Desmet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357471800005X" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04045228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;ra Martins Da Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036739" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659853v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03217093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75789-2_24" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR53236.2021.9659367" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02749091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_25" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02747604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197271" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schlandt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22260/ISARC2020/0204" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_19" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_165" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01898802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593900" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03962764v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562503v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gursoy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sabbah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haffemayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Noah Crestaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03154701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTS017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>