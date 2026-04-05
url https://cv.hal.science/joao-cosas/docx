--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,682 +230,816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface chemical mapping of sulfonated cellulose nanocrystal/sPEEK nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorization of kombucha SCOBY waste: Developing a natural rubber and bacterial cellulose biocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda de Andrade Buás Campeão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléverson Fernandes Senra Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ninho Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Cosas Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisson Brum Dutra da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.113541⟩</w:t>
+              <w:t xml:space="preserve">Next Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11, pp.101922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nxmate.2026.101922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206697v1</w:t>
+                <w:t xml:space="preserve">hal-05558127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat exchange and damage of carbon black‐filled styrene‐butadiene rubber under uniaxial cyclic loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface chemical mapping of sulfonated cellulose nanocrystal/sPEEK nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Cosas Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hamzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gondrexon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Candau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">João Paulo Cosas Fernandes</w:t>
+                <w:t xml:space="preserve">Padraic O'Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Vives</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Neira‐viñas</w:t>
+                <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.55972⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.113541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.113541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746768v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose Nanocrystals as Nucleating Agents for the Strain Induced Crystallization in Natural Rubber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Heat exchange and damage of carbon black‐filled styrene‐butadiene rubber under uniaxial cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Cosas Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Vasmer</w:t>
+                <w:t xml:space="preserve">Miguel Mudarra Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lluisa Maspoch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Neira‐viñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (45), pp.8663-8674. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (38), pp.e55972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2sm01291j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.55972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863095v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the multiscale morphology of chemically stabilized proton exchange membranes for fuel cells by means of Fourier and real space studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellulose Nanocrystals as Nucleating Agents for the Strain Induced Crystallization in Natural Rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Cosas Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Huynh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">João Paulo Cosas Fernandes</w:t>
+                <w:t xml:space="preserve">Emilien Vasmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mareau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Lluisa Maspoch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1na00005e⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (45), pp.8663-8674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sm01291j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434939v1</w:t>
+                <w:t xml:space="preserve">hal-04863095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unveiling the multiscale morphology of chemically stabilized proton exchange membranes for fuel cells by means of Fourier and real space studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Paulo Cosas Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (9), pp.2567-2576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1na00005e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New insights on the compatibilization of PA6/ABS blends: A co-localized AFM-Raman study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Cosas Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Mareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Pessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 146, pp.151-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -915,168 +1049,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the thickness of characteristic layers in a polymer coated cardboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Vercasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Cosas Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International ISEKI-FOOD Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1223,51 +1357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoly Rosario da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ninho Campos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisson Brum Dutra da Rocha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cosas Fernandes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Furtado de Sousa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pls2.70034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamzah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gondrexon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic O'Reilly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113541" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04746768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Candau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Vives" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mudarra Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neira&#8208;vi&#241;as" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55972" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863095v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Vasmer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lluisa Maspoch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01291j" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Huynh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mareau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00005e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cosas Fernandes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.C. Castro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Mareau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Pessan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.05.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FJC61ZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Vercasson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoly Rosario da Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ninho Campos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisson Brum Dutra da Rocha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cosas Fernandes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Furtado de Sousa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pls2.70034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Andrade Bu&#225;s Campe&#227;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;verson Fernandes Senra Gabriel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxmate.2026.101922" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamzah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gondrexon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic O'Reilly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113541" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04746768v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Candau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Vives" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mudarra Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neira&#8208;vi&#241;as" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55972" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Vasmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lluisa Maspoch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm01291j" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Huynh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mareau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00005e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cosas Fernandes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.C. Castro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Mareau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Pessan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gonon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.05.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FJC61ZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Vercasson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>