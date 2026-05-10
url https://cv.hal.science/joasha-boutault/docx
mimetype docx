--- v1 (2026-03-28)
+++ v2 (2026-05-10)
@@ -36,105 +36,87 @@
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Joasha Boutault </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maitresse de Conférences en linguistique anglaise, Département d'études anglophones, Université de Poitiers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...16 lines deleted...]
-      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,269 +212,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05434460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une définition des constructions « tough » en anglais : les adjectifs et leur complément infinitif</w:t>
+                <w:t xml:space="preserve">La transitivité à travers les langues : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joasha Boutault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, 124 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355255v1</w:t>
+                <w:t xml:space="preserve">hal-05579441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Her sleeping beauty of a stepmother, sa belle-au-bois-dormant de belle-mère&amp;quot; : constructions N &amp;quot;of a&amp;quot; N en anglais et leurs traductions en français</w:t>
+                <w:t xml:space="preserve">Vers une définition des constructions « tough » en anglais : les adjectifs et leur complément infinitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joasha Boutault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Phonétique et phonologie : représentations et variabilité, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anglophonia.3773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463868v2</w:t>
+                <w:t xml:space="preserve">hal-03355255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stratégie Tetris : Retour sur deux expériences de traduction d’œuvres hypermédiatiques à l’université</w:t>
+                <w:t xml:space="preserve">Her sleeping beauty of a stepmother, sa belle-au-bois-dormant de belle-mère&amp;quot; : constructions N &amp;quot;of a&amp;quot; N en anglais et leurs traductions en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joasha Boutault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Guilet</w:t>
+                <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduire l’hypermédia / l’hypermédia et le traduire. Cahiers virtuels du Laboratoire NT2 n°7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Traces de subjectivité et corpusmultilingues, I. Quelles données contrastives pour des constructions à faible rendement ? De la nécessité des corpus multilingues spécialisés, [26 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463696v1</w:t>
+                <w:t xml:space="preserve">hal-02463868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enough et too : expression de la suffisance et de l’excès dans les constructions « tough » en anglais</w:t>
               </w:r>
@@ -550,99 +532,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La stratégie Tetris : Retour sur deux expériences de traduction d’œuvres hypermédiatiques à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joasha Boutault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire l’hypermédia / l’hypermédia et le traduire. Cahiers virtuels du Laboratoire NT2 n°7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Tough Nut to Crack: A Semantico-Syntactic Analysis of TOUGH -Constructions in Contemporary English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joasha Boutault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ss.012.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -652,318 +716,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LinguaCity : un jeu vidéo pour l'apprentissage de l'anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joasha Boutault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareva Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Deféver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire FoReLLIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntaxe de l’oral : problèmes de cohésion / cohérence syntaxique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joasha Boutault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude ‘Cohésion / cohérence textuelles’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Her sleeping beauty of a stepmother, sa belle-au-bois-dormant de belle-mère : constructions N of a N en anglais et leurs traductions en français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joasha Boutault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Vigneron-Bosbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces de subjectivité et corpus multilingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -973,210 +1037,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohésion textuelle et cohérence discursive à l’oral. Étude comparée de deux interviews radiophoniques en anglais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joasha Boutault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cohérence et cohésion textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topique et focus dans les constructions dites tough en anglais contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joasha Boutault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Khalifa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focalisation(s), saillance dans les langues : lexique, syntaxe, prosodie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1186,114 +1250,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hard Nut to Crack - Mouvements syntaxiques et motivation sémantique en anglais contemporain : les constructions &amp;quot;tough&amp;quot; et moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joasha Boutault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Poitiers, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">tel-02523633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pronom français &amp;lt;i&amp;gt;on&amp;lt;/i&amp;gt; à travers les textes et les langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joasha Boutault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 195 p., 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05434345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transitivité à travers les langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joasha Boutault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, 124 p., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1440,51 +1713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chuquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joasha Boutault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Serpault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3773" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463868v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vigneron-Bosbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463696v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634855v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3461" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.012.095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Def&#233;ver" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Khalifa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02523633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chuquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joasha Boutault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Serpault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.3773" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463868v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vigneron-Bosbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634855v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3461" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.012.095" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanote" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Brunet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Def&#233;ver" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523631v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Khalifa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02523633v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434345v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161061v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>