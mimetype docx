--- v0 (2026-03-10)
+++ v1 (2026-04-12)
@@ -81,631 +81,735 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misinformation technology: Internet use and political misperceptions in Africa</w:t>
+                <w:t xml:space="preserve">Digital connectivity and firm participation in foreign markets: An exporter-based bilateral analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michele Imbruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Maurel</w:t>
+                <w:t xml:space="preserve">Jaime de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.103551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jce.2024.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2025.103551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423752v1</w:t>
+                <w:t xml:space="preserve">hal-05570207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital connectedness and exports upgrading: Is sub‐ Saharan Africa catching up?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Misinformation technology: Internet use and political misperceptions in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille da Piedade</w:t>
+                <w:t xml:space="preserve">Yasmine Elkhateeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/twec.13501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2024.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231577v1</w:t>
+                <w:t xml:space="preserve">hal-04423752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How export shocks corrupt: Theory and evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros G Sekeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Government and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, pp.100057. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jge.2022.100057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Internet Spillovers in Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (8), pp.1163-1186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00220388.2023.2204177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and improving the performance of customs valuation controls: An illustration with Gabon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Digital connectedness and exports upgrading: Is sub‐ Saharan Africa catching up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Laporte</w:t>
+                <w:t xml:space="preserve">Camille da Piedade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, inPress, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/twec.13501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462497v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Measuring and improving the performance of customs valuation controls: An illustration with Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chalendard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The revolving door, state connections, and inequality of influence in the financial sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Brezis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (4), pp.595-614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1744137418000498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -715,1184 +819,1312 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submarine Cable Infrastructure and trade in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Developing a digital trade research agenda on Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From phone access to food markets: Is mobile connectivity transforming West African livelihoods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Impact of Submarine Cables on Internet Access Price, and the Role of Competition and Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Alexander Carroll Ii</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Vivien Houngbonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarna Silue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Strusani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSAE Conference 2025: Economic Development in Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University, Mar 2025, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">24ème Journées Louis-André Gérard-Varet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444337v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Submarine Cables on Internet Access Price, and the Role of Competition and Regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From phone access to food markets: Is mobile connectivity transforming West African livelihoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Davide Strusani</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alexander Carroll Ii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Journées Louis-André Gérard-Varet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">CSAE Conference 2025: Economic Development in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University, Mar 2025, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444429v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Phones and Development in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Aker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan. Springer International Publishing, 2023, Palgrave Studies in Agricultural Economics and Food Policy, Christopher B. Barrett, 978-3-031-41887-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-41885-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From phone access to food markets: How mobile connectivity is transforming rural livelihoods in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Carroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Submarine Cables on Internet Access Price, and the Role of Competition and Regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Digital Disasters: The Macroeconomic Costs of Submarine Cable Breaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05122393v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Submarine Cables on Internet Access Price, and the Role of Competition and Regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Digital transformations in developing economies: From the first-mile infrastructure to the end-user finger tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643760v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Connectedness and Exports Upgrading: Is Sub-Saharan Africa Catching Up?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Impact of Submarine Cables on Internet Access Price, and the Role of Competition and Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Vivien Houngbonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarna Silue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Strusani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299076v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital connectedness and exports upgrading: Is sub‐ Saharan Africa catching up?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Impact of Submarine Cables on Internet Access Price, and the Role of Competition and Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Vivien Houngbonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarna Silue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Strusani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04226920v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How export shocks corrupt: theory and evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Digital connectedness and exports upgrading: Is sub‐ Saharan Africa catching up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille da Piedade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03164648v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial internet spillovers in manufacturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Digital Connectedness and Exports Upgrading: Is Sub-Saharan Africa Catching Up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille da Piedade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201735v3</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing digital frontiers in African economies: lessons learned from firm-level innovations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How export shocks corrupt: theory and evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros G Sekeris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118738v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatial internet spillovers in manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201735v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancing digital frontiers in African economies: lessons learned from firm-level innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bilateral digital connectivity and firm participation in export markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Cariolle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michele Imbruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1902,408 +2134,408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural Youth Employment in the WAEMU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Dsouza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FERDI - Fondation pour les études et recherches sur le développement international. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identification numérique en Afrique : entre promesses d'inclusion et risques d'exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Quilici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferdi. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles dynamiques autour de l'économie numérique : la digitalisation au service des marchés et des ménages agricoles dans l'UEMOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alexander Carroll Ii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferdi. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Digital for Public Service Provision in Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Carroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] FERDI. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004535v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Technologies for Small and Medium Enterprises and job creation in Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Carroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] FERDI. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2313,105 +2545,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalization and corruption: Cross-cutting determinants of economic development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. Université Clermont-Auvergne, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05538374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2558,51 +2790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423752v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cariolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Elkhateeb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2024.01.002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille da Piedade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13501" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04217750v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros G Sekeris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jge.2022.100057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04217420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lan Le Goff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2023.2204177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462497v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chalendard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Geourjon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04217771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brezis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137418000498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander Carroll Ii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vivien Houngbonon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarna Silue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Strusani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04324803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Aker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41885-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583057v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Carroll" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04299076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04226920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201735v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Imbruno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime de Melo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dsouza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Quilici" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068835v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004535v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004583v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05538374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570207v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Imbruno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cariolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime de Melo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2025.103551" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Elkhateeb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2024.01.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04217750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros G Sekeris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jge.2022.100057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04217420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lan Le Goff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2023.2204177" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille da Piedade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13501" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chalendard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Geourjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04217771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brezis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137418000498" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vivien Houngbonon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarna Silue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Strusani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander Carroll Ii" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04324803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Aker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41885-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583057v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Carroll" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04226920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04299076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201735v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dsouza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Quilici" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004535v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05538374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>