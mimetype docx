--- v1 (2026-04-12)
+++ v2 (2026-05-10)
@@ -323,499 +323,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How export shocks corrupt: Theory and evidence</w:t>
+                <w:t xml:space="preserve">Digital connectedness and exports upgrading: Is sub‐ Saharan Africa catching up?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petros G Sekeris</w:t>
+                <w:t xml:space="preserve">Camille da Piedade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Government and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8, pp.100057. </w:t>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jge.2022.100057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/twec.13501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217750v1</w:t>
+                <w:t xml:space="preserve">hal-04231577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Internet Spillovers in Manufacturing</w:t>
+                <w:t xml:space="preserve">How export shocks corrupt: Theory and evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlan Le Goff</w:t>
+                <w:t xml:space="preserve">Petros G Sekeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (8), pp.1163-1186. </w:t>
+              <w:t xml:space="preserve">Journal of Government and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.100057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00220388.2023.2204177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jge.2022.100057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217420v1</w:t>
+                <w:t xml:space="preserve">hal-04217750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital connectedness and exports upgrading: Is sub‐ Saharan Africa catching up?</w:t>
+                <w:t xml:space="preserve">Spatial Internet Spillovers in Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille da Piedade</w:t>
+                <w:t xml:space="preserve">Maëlan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress, </w:t>
+              <w:t xml:space="preserve">The Journal of Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (8), pp.1163-1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/twec.13501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00220388.2023.2204177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231577v1</w:t>
+                <w:t xml:space="preserve">hal-04217420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and improving the performance of customs valuation controls: An illustration with Gabon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The revolving door, state connections, and inequality of influence in the financial sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Brezis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.595-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1744137418000498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462497v1</w:t>
+                <w:t xml:space="preserve">hal-04217771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The revolving door, state connections, and inequality of influence in the financial sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring and improving the performance of customs valuation controls: An illustration with Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chalendard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Brezis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Cariolle</w:t>
+                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217771v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -827,286 +827,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submarine Cable Infrastructure and trade in Africa</w:t>
+                <w:t xml:space="preserve">From phone access to food markets: Is mobile connectivity transforming West African livelihoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alexander Carroll Ii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Developing a digital trade research agenda on Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Florence, Italy</w:t>
+              <w:t xml:space="preserve">CSAE Conference 2025: Economic Development in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University, Mar 2025, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444372v1</w:t>
+                <w:t xml:space="preserve">hal-05444337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Submarine Cables on Internet Access Price, and the Role of Competition and Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Vivien Houngbonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarna Silue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Strusani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Journées Louis-André Gérard-Varet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From phone access to food markets: Is mobile connectivity transforming West African livelihoods</w:t>
+                <w:t xml:space="preserve">Submarine Cable Infrastructure and trade in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Alexander Carroll Ii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSAE Conference 2025: Economic Development in Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University, Mar 2025, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop Developing a digital trade research agenda on Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444337v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1234,172 +1234,172 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From phone access to food markets: How mobile connectivity is transforming rural livelihoods in West Africa</w:t>
+                <w:t xml:space="preserve">Digital Disasters: The Macroeconomic Costs of Submarine Cable Breaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583057v2</w:t>
+                <w:t xml:space="preserve">hal-05544990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Disasters: The Macroeconomic Costs of Submarine Cable Breaks</w:t>
+                <w:t xml:space="preserve">From phone access to food markets: How mobile connectivity is transforming rural livelihoods in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544990v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital transformations in developing economies: From the first-mile infrastructure to the end-user finger tips</w:t>
               </w:r>
@@ -1460,77 +1460,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Submarine Cables on Internet Access Price, and the Role of Competition and Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Vivien Houngbonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarna Silue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Strusani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1561,77 +1561,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Submarine Cables on Internet Access Price, and the Role of Competition and Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Vivien Houngbonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarna Silue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Strusani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1662,51 +1662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital connectedness and exports upgrading: Is sub‐ Saharan Africa catching up?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille da Piedade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -1741,51 +1741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Connectedness and Exports Upgrading: Is Sub-Saharan Africa Catching Up?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille da Piedade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1816,51 +1816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How export shocks corrupt: theory and evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros G Sekeris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1891,51 +1891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial internet spillovers in manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1947,190 +1947,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201735v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing digital frontiers in African economies: lessons learned from firm-level innovations</w:t>
+                <w:t xml:space="preserve">Bilateral digital connectivity and firm participation in export markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David A Carroll</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Imbruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118738v1</w:t>
+                <w:t xml:space="preserve">hal-03182438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilateral digital connectivity and firm participation in export markets</w:t>
+                <w:t xml:space="preserve">Advancing digital frontiers in African economies: lessons learned from firm-level innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jaime de Melo</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Carroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182438v1</w:t>
+                <w:t xml:space="preserve">hal-03118738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2311,51 +2311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles dynamiques autour de l'économie numérique : la digitalisation au service des marchés et des ménages agricoles dans l'UEMOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alexander Carroll Ii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ferdi. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2386,51 +2386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Digital for Public Service Provision in Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Carroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] FERDI. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2461,51 +2461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Technologies for Small and Medium Enterprises and job creation in Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Carroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] FERDI. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2790,51 +2790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570207v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Imbruno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cariolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime de Melo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2025.103551" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Elkhateeb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2024.01.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04217750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros G Sekeris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jge.2022.100057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04217420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lan Le Goff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2023.2204177" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille da Piedade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13501" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chalendard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Geourjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04217771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brezis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137418000498" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vivien Houngbonon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarna Silue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Strusani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander Carroll Ii" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04324803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Aker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41885-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583057v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Carroll" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04226920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04299076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201735v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dsouza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Quilici" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004535v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05538374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570207v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Imbruno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cariolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime de Melo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2025.103551" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04423752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Elkhateeb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2024.01.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231577v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille da Piedade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04217750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros G Sekeris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jge.2022.100057" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04217420v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lan Le Goff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2023.2204177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04217771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brezis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137418000498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chalendard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Geourjon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander Carroll Ii" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vivien Houngbonon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarna Silue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Strusani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04324803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Aker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41885-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583057v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Carroll" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04226920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04299076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201735v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dsouza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Quilici" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068835v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004535v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05538374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>