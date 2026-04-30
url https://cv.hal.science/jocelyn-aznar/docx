--- v0 (2026-03-06)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jocelyn Aznar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct speech, silent pauses, speech verbs, and basic word order: a comparative corpus study of 12 languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Seifart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingty-2024-0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily M. BENDER, Alex LASCARIDES. Linguistic Fundamentals for Natural Language Processing II : 100 Essentials from Semantics and Pragmatics. Morgan & Claypool publishers. 2020. 250 pages. ISBN 978-1-68173-073-8 : Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.65-68, Vol. 62 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicatives in Austronesian Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Döhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozina Vander Klok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUSA: Linguistic studies of languages in and around Indonesia. 74, 2023, 2187-7297. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15026/0002000084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUEST: Guidelines and Specifications for the Assessment of Audiovisual, Annotated Language Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wamprechtshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Arestau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Hedeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 8, pp.90, 2022, Working Papers in Corpus Linguistics and Digital Technologies: Analyses and Methodology, Kristin Bührig, 978-963-306-910-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acknowledging the polyphony of documentation: Representing the speakers’ voices in the Nisvai language resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsible documentation and conscious outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RefCo and its Checker: Improving Language Documentation Corpora's Reusability Through a Semi-Automatic Review Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Edition of its Language Resources and Evaluation Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RefCo and its Checker: Improving Language Documentation Corpora's Reusability Through a Semi-Automatic Review Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPL; ELRA, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent pauses and interjections as prosodic cues for direct speech: A cross-linguistic study on three language documentation corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Seifart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Language Documentation and Linguistic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent pauses and interjections as prosodic cues for direct speech A cross-linguistic study on three language documentation corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Seifart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDLT6: 6th Conference on Language Documentation and Linguistic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent gaps as a distinctive feature of direct speech: a corpus study of Nisvai narratives, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The grammatical variation of reported speech across languages: A data-oriented workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting the speakers’ voices into the language resources: Using annotated narratives to build critical language resources for the Nisvai community, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA2021: RESPONSIBILITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, St Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement informatise dans la recherche coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, cultures, identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Port-Vila, Vanuatu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RefCo: An initiative to develop a set of quality criteria for fieldwork corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Seifart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montrouge, France. pp.95-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un corpus à l'autre D'une étude reproductible et portable du discours direct nisvai à la comparaison linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montrouge, France. pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nisvai Corpus of Oral Narrative Practices from Malekula (Vanuatu) and its Associated Language Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Gala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation for Language Technologies (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreurs de transcription ou subtilités à expliquer ? Apports d’une approche variationniste lors de l’étude du corpus des narrations de la communauté nisvaie, Malekula, Vanuatu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains, analyse et comparaison des langues (TACOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des narrations par les locuteurs nisvais : le rôle des noms propres et de la classe d’âge de l’orateur (Malekula, Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal on display a comparative study of animal characters from the Nisvai (Vanuatu) and 'Uvea (Wallis) narrative practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fromonteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Oceanists 2017 Conference : Experiencing Pacific Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences poétiques dans les pratiques narratives nisvaies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREDO : "Actualité de la recherche en Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte de données linguistiques à la création de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains de Recherches en Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Linguistique Interlangue, de Lexicologie, de Linguistique Anglaise et de Corpus; Atelier de Recherche sur la Parole ; Association Française de Linguistique Appliquée, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre conte et discours : une histoire, deux textes, pour présenter la littérature orale nisvai, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues en contexte : Journée d’études du CREDO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte de données linguistiques à la création de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRELA : Terrains de recherche en linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Linguistique Interlangue, de Lexicologie, de Linguistique Anglaise et de Corpus, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du terrain au Vanuatu: Contextualiser la littérature orale ou les &amp;quot;violences&amp;quot; à l'encontre des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre pénitentiaire des Baumettes Marseille, Jun 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisvai DoReCo dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seifart, Frank; Ludger Paschen; Matthew Stave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation Reference Corpus (DoReCo) 1.2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.2801565f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the RefCo Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Seifart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZAS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'implémentation de l'archivage pérenne : Réflexions et propositions pour la mise en place de l'archivage des données d'ODSAS sur la PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Huma-Num. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArbresEtStats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a0744b48dd56ca74cbf8f9fb49b4a3f9533622c3;origin=https://hal.archives-ouvertes.fr/hal-02512985;visit=swh:1:snp:80d54e43462bc8e3a7de024649d51f49d931d060;anchor=swh:1:rev:50790d370cc6a7d81f80942cc4c5569a3c58efe1;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en arbres pour assister l'étude des sons du nisvai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique informatique, formelle &amp; de terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrer une nabol : La production des textes nisvais en fonction de l'âge et de la situation d'énonciation, Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. EHESS, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02513026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jocelyn Aznar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct speech, silent pauses, speech verbs, and basic word order: a comparative corpus study of 12 languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Seifart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingty-2024-0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily M. BENDER, Alex LASCARIDES. Linguistic Fundamentals for Natural Language Processing II : 100 Essentials from Semantics and Pragmatics. Morgan & Claypool publishers. 2020. 250 pages. ISBN 978-1-68173-073-8 : Note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.65-68, Vol. 62 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicatives in Austronesian Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Döhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozina Vander Klok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NUSA: Linguistic studies of languages in and around Indonesia. 74, 2023, 2187-7297. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15026/0002000084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUEST: Guidelines and Specifications for the Assessment of Audiovisual, Annotated Language Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wamprechtshammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Arestau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Hedeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 8, pp.90, 2022, Working Papers in Corpus Linguistics and Digital Technologies: Analyses and Methodology, Kristin Bührig, 978-963-306-910-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RefCo and its Checker: Improving Language Documentation Corpora's Reusability Through a Semi-Automatic Review Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Edition of its Language Resources and Evaluation Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acknowledging the polyphony of documentation: Representing the speakers’ voices in the Nisvai language resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsible documentation and conscious outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RefCo and its Checker: Improving Language Documentation Corpora's Reusability Through a Semi-Automatic Review Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPL; ELRA, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent pauses and interjections as prosodic cues for direct speech: A cross-linguistic study on three language documentation corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Seifart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Language Documentation and Linguistic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting the speakers’ voices into the language resources: Using annotated narratives to build critical language resources for the Nisvai community, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA2021: RESPONSIBILITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, St Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent gaps as a distinctive feature of direct speech: a corpus study of Nisvai narratives, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The grammatical variation of reported speech across languages: A data-oriented workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent pauses and interjections as prosodic cues for direct speech A cross-linguistic study on three language documentation corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Seifart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDLT6: 6th Conference on Language Documentation and Linguistic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement informatise dans la recherche coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, cultures, identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Port-Vila, Vanuatu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un corpus à l'autre D'une étude reproductible et portable du discours direct nisvai à la comparaison linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montrouge, France. pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RefCo: An initiative to develop a set of quality criteria for fieldwork corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Seifart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Montrouge, France. pp.95-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nisvai Corpus of Oral Narrative Practices from Malekula (Vanuatu) and its Associated Language Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Gala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation for Language Technologies (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreurs de transcription ou subtilités à expliquer ? Apports d’une approche variationniste lors de l’étude du corpus des narrations de la communauté nisvaie, Malekula, Vanuatu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains, analyse et comparaison des langues (TACOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des narrations par les locuteurs nisvais : le rôle des noms propres et de la classe d’âge de l’orateur (Malekula, Vanuatu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal on display a comparative study of animal characters from the Nisvai (Vanuatu) and 'Uvea (Wallis) narrative practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fromonteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Oceanists 2017 Conference : Experiencing Pacific Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences poétiques dans les pratiques narratives nisvaies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CREDO : "Actualité de la recherche en Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte de données linguistiques à la création de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains de Recherches en Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Linguistique Interlangue, de Lexicologie, de Linguistique Anglaise et de Corpus; Atelier de Recherche sur la Parole ; Association Française de Linguistique Appliquée, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01291043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre conte et discours : une histoire, deux textes, pour présenter la littérature orale nisvai, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues en contexte : Journée d’études du CREDO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte de données linguistiques à la création de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRELA : Terrains de recherche en linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Linguistique Interlangue, de Lexicologie, de Linguistique Anglaise et de Corpus, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire du terrain au Vanuatu: Contextualiser la littérature orale ou les &amp;quot;violences&amp;quot; à l'encontre des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Servy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre pénitentiaire des Baumettes Marseille, Jun 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisvai DoReCo dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seifart, Frank; Ludger Paschen; Matthew Stave. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Documentation Reference Corpus (DoReCo) 1.2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NAKALA - https://nakala.fr (Huma-Num - CNRS), 2022, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.2801565f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the RefCo Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Seifart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZAS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d'implémentation de l'archivage pérenne : Réflexions et propositions pour la mise en place de l'archivage des données d'ODSAS sur la PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Huma-Num. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArbresEtStats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a0744b48dd56ca74cbf8f9fb49b4a3f9533622c3;origin=https://hal.archives-ouvertes.fr/hal-02512985;visit=swh:1:snp:80d54e43462bc8e3a7de024649d51f49d931d060;anchor=swh:1:rev:50790d370cc6a7d81f80942cc4c5569a3c58efe1;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en arbres pour assister l'étude des sons du nisvai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique informatique, formelle &amp; de terrain (LIFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrer une nabol : La production des textes nisvais en fonction de l'âge et de la situation d'énonciation, Malekula, Vanuatu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. EHESS, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02513026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Aznar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Seifart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2024-0032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457995v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315431v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#246;hler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina Vander Klok" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15026/0002000084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234971v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wamprechtshammer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arestau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hedeland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Isard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Lange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235018v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fromonteil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2801565f" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a0744b48dd56ca74cbf8f9fb49b4a3f9533622c3;origin=https://hal.archives-ouvertes.fr/hal-02512985;visit=swh:1:snp:80d54e43462bc8e3a7de024649d51f49d931d060;anchor=swh:1:rev:50790d370cc6a7d81f80942cc4c5569a3c58efe1;path=/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02513026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Aznar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Seifart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingty-2024-0032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457995v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315431v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#246;hler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina Vander Klok" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15026/0002000084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234971v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wamprechtshammer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arestau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Hedeland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Isard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Lange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726438v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235018v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457994v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Gala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545024v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fromonteil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2801565f" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a0744b48dd56ca74cbf8f9fb49b4a3f9533622c3;origin=https://hal.archives-ouvertes.fr/hal-02512985;visit=swh:1:snp:80d54e43462bc8e3a7de024649d51f49d931d060;anchor=swh:1:rev:50790d370cc6a7d81f80942cc4c5569a3c58efe1;path=/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02513026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>