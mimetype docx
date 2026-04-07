--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2148,165 +2148,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regard du poète et chant du peintre dans A la pintura de Rafael Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le regard à l’œuvre. Lecteurs de l’image, spectateurs du texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Basse-Normandie, Nov 2011, Caen, France. p. 53-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La spectacularisation proto-cinématographique du cas psychiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du groupe Convergences XIXe-XXe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464637v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04141545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The aesthetics of ECT</w:t>
               </w:r>
@@ -4691,903 +4691,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecritures de Barry Lyndon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Gauthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kubrick : Les Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Entretemps, pp.99-113, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Monstres invisibles de Chuck Palahniuk : du néogothique au néogrotesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lauric Guillaud; Gilles Ménégaldo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Persistances Gothiques dans la littérature et les arts de l’image. Actes du colloque de Cerisy 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 169-185, Bragelonne, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, L’Entretemps, pp.99-113, 2012</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jocelyn Dupont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrick McGrath : Directions and Transgressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishers, pp.1-10, 2012, 978-1443841214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishers, pp.1-10, 2012, 978-1443841214</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire l’étrangeté psychique de Poe à Baudelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Clavaron; J. Dutel; C. lévy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’étrangeté des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUSE, p. 181-191, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living with other people’s ghosts : Patrick McGrath’s Trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonia Baleo; Dolores Herrero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between the Urge to Know and the Need to Deny. Trauma and Ethics in Contemporary Narratives in English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitätsverlag Winter GmbH, pp.185-195, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spider de Patrick McGrath ou le Purloined Teller : sous la lettre, le sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rédouane Abouddahab. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leurres de l’identité, lueurs du désir. L’écriture comme création trans-identitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Merryworld, collection Anglohilia, pp.93-112, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, PUSE, p. 181-191, 2011</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolit(etc.)a : de quelques nymphettes au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jocelyn Dupont; Paul Carmignani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ni ange, ni démon. Figure de la nymphette dans la littérature et dans les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUP, 2011, 978-2354120801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Universitätsverlag Winter GmbH, pp.185-195, 2011</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profondeurs intertextuelles dans Martha Peake de Patrick McGrath: les limites de la relation littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Vialle; Claire Fabre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Relation II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Houdiard, pp.105-116, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUP, 2011, 978-2354120801</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du pastiche idéal à la parodie du pastiche : Patrick McGrath et la fin de l’angoisse de l’influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jocelyn Dupont; Emilie Walezak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Myriad of Literary Impressions. L’intertextualité dans le roman anglophone contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 153-169, PUP, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Houdiard, pp.105-116, 2011</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rogue and the Monarch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Melvyn Stokes; Gilles Ménégaldo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinéma et histoire/ Cinema and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.205-217, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 153-169, PUP, 2010</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récit de l’obsession et obsession du récit chez Patrick McGrath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Fabre; Marc Amfreville. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes de l’obsession II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.139-150, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.205-217, 2008</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation graphique de la folie dans Spider de David Cronenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Cloarec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre au Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 219-228, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132926v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02466774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5836,51 +5836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500799v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.25366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02442038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Gavin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Jocelyn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specq Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Marie-Jeanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02333587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halliwell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02318689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01260233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02321571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.143.0072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02439641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02459359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3685" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02927866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02443386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04470501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02444097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.6522" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq (dir.)" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walezak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02395757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01262449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01260859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02439550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52928" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04511674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500799v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.25366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02442038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Gavin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Jocelyn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specq Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Marie-Jeanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02333587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halliwell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02318689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01260233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02321571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.143.0072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02439641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02459359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3685" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02927866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02443386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04470501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02444097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.6522" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq (dir.)" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walezak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02395757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01262449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01260859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02439550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52928" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04511674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>