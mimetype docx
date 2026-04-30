--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -308,247 +308,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Introduction. Le bonheur en Amérique : des Lumières aux dystopies ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupont Jocelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossignol Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specq François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01997736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Vicissitudes of Happiness »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jones Gavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jones Gavin</w:t>
+                <w:t xml:space="preserve">Dupont Jocelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specq François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01997742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Violence of Hiroshima: Hersey, Bataille and Caruth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupont Jocelyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sillages Critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2148,510 +2148,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La spectacularisation proto-cinématographique du cas psychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel du groupe Convergences XIXe-XXe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Guelph, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regard du poète et chant du peintre dans A la pintura de Rafael Alberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Le regard à l’œuvre. Lecteurs de l’image, spectateurs du texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen Basse-Normandie, Nov 2011, Caen, France. p. 53-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Guelph, Canada</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The aesthetics of ECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Health of the Nation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for American Studies, Mar 2012, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, European Association for American Studies, Mar 2012, Izmir, Turkey</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychopathologie et étrangeté psychique dans le cinéma américain contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patients et traitements psychiatriques à l’écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falling as Healing in 09.11 Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond Trauma : Narratives of (im)possibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Zaragosa, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Zaragosa, Spain</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'interZone à l'intertexte (et retour): le voyage au bout de la nuit de Mathias Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Station To Station: Colloque Nomade UHA Mulhouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etrangeté psychique et cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Local and the Global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445388v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02445399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’être sans destination : cartographie de la souffrance méditerranéenne dans Zone de Mathias Enard</w:t>
               </w:r>
@@ -4185,51 +4185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filming Hallucinations for A Beautiful Mind, Black Swan, Spider and Take Shelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupont Jocelyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mental Illness and Popular Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Praeger, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5836,51 +5836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500799v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.25366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02442038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Gavin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Jocelyn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specq Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Marie-Jeanne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02333587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halliwell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02318689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01260233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02321571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.143.0072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02439641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02459359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3685" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02927866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02443386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04470501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02444097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.6522" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq (dir.)" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walezak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02395757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01262449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01260859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02439550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52928" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04511674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500799v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.25366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02442038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Jocelyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Marie-Jeanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specq Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Gavin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02333587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halliwell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02318689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01260233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02321571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.143.0072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02439641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02459359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3685" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02927866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02443386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445399v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04470501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02444097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.6522" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq (dir.)" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walezak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02395757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01262449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01260859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02439550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52928" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04511674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>