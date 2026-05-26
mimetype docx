--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -2945,186 +2945,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La décomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Perpignan, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupvd.6522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Décomposition. Dynamiques et Horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Perpignan, 2019, Etudes, 978-2-35412-346-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132955v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-02444097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pursuit of Happiness, Revue Française d’Etudes Américaines, n° 157 (2018). 256p</w:t>
               </w:r>
@@ -3595,1707 +3595,1707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variations odontologiques de « Berenice » à Twixt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Ménégaldo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectres de Poe dans la littérature et dans les arts, Actes du colloque de Cerisy-la- Salle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Visage Vert, 2020, 978-2-918061-45-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Puits, le Pendule et l’Espoir (Švankmajer, 1983) : les machines infernales du récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d’Études sur les Littératures Étrangères et Comparées; Université Jean Monnet de Saint-Étienne; Festival Ciné Court Animé de Roanne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au milieu de l’image coulent les textes. Colloque international (2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Le Visage Vert, 2020, 978-2-918061-45-8</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mouche et l’ange : de la décomposition chez Patrick McGrath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Chamayou; Jocelyn Dupont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Décomposition. Dynamique et horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spider et ses lettres volées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Aubry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecriture et Psychose. Lire l’Illisible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.65-76, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.65-76, 2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la route… avec maman: Walk away, Renée de Jonathan Caouette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Bernard; Julie Michot; Isabelle Schmitt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur la route. Quand le cinéma franchit les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Bourgogne, pp.109-119, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Bourgogne, pp.109-119, 2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le démon du pervers-son dans “The Tell-Tale Heart” (Poe, 1843, Garcia, 2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Jean Monnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Court métrage d’animation et d’adaptation, journée d’étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifting Paradigms in the Popular Representation of Madness on Screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle André; Elodie Chazalon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Popular Cultures on the Move in the United States: Miscellanies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.73-82, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.73-82, 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigands bien-aimés ou « bêtes brutes » ? Billy le Kid, Jesse James et la violence filmique dans le genre western</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-François Peirano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Construction de l’Ouest américain (1865-1895) dans le cinéma hollywoodien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.141-156, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.141-156, 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filming Hallucinations for A Beautiful Mind, Black Swan, Spider and Take Shelter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupont Jocelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mental Illness and Popular Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Praeger, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Praeger, 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture de l’Hilflosigkeit chez Joyce Carol Oates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Abel; M. Delbraccio; M. Petit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecriture(s) et psychanalyse : quels récits ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.49-64, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.49-64, 2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Assassination of Jesse James by the Coward Robert Ford : manifeste pour un western hypnagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Menegaldo; Lauric Guillaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le western et les mythes de l'Ouest : littérature et arts de l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 65-77, 2015, 978-2-7535-4263-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 65-77, 2015, 978-2-7535-4263-1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delusion and Hallucinations in Some Contemporary Hollywood Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Schmitt; Clara Mallier; Nathalie Jaëck; Romain Girard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Narrateurs fous / Mad Narrators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Maison des sciences de l'homme d'Aquitaine, pp.335-346, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Maison des sciences de l'homme d'Aquitaine, pp.335-346, 2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Backward building in Patrick McGrath’s Trauma and Colum McCann’s Let the Great World Spin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Mathé; Sophie Vallas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Perspectives on the Literature of 9/11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.59-69, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.59-69, 2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dignité des corps et rectitude du cadre dans The House of Mirth (Wharton, 1905, Davies, 2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Amfreville. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures d’Edith Wharton. The House of Mirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.83-95, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les psychiatres fous du Dr McGrath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le savant fou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.327-340, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.52928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.52928⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02440236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecritures de Barry Lyndon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Gauthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kubrick : Les Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Entretemps, pp.99-113, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.83-95, 2013</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Monstres invisibles de Chuck Palahniuk : du néogothique au néogrotesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lauric Guillaud; Gilles Ménégaldo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persistances Gothiques dans la littérature et les arts de l’image. Actes du colloque de Cerisy 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 169-185, Bragelonne, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L’Entretemps, pp.99-113, 2012</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jocelyn Dupont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrick McGrath : Directions and Transgressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishers, pp.1-10, 2012, 978-1443841214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, p. 169-185, Bragelonne, 2012</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profondeurs intertextuelles dans Martha Peake de Patrick McGrath: les limites de la relation littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Vialle; Claire Fabre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Relation II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Houdiard, pp.105-116, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishers, pp.1-10, 2012, 978-1443841214</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire l’étrangeté psychique de Poe à Baudelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Clavaron; J. Dutel; C. lévy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’étrangeté des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUSE, p. 181-191, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUSE, p. 181-191, 2011</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spider de Patrick McGrath ou le Purloined Teller : sous la lettre, le sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rédouane Abouddahab. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leurres de l’identité, lueurs du désir. L’écriture comme création trans-identitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Merryworld, collection Anglohilia, pp.93-112, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living with other people’s ghosts : Patrick McGrath’s Trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Baleo; Dolores Herrero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Between the Urge to Know and the Need to Deny. Trauma and Ethics in Contemporary Narratives in English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitätsverlag Winter GmbH, pp.185-195, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Merryworld, collection Anglohilia, pp.93-112, 2011</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolit(etc.)a : de quelques nymphettes au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jocelyn Dupont; Paul Carmignani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ni ange, ni démon. Figure de la nymphette dans la littérature et dans les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUP, 2011, 978-2354120801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132877v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02440421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du pastiche idéal à la parodie du pastiche : Patrick McGrath et la fin de l’angoisse de l’influence</w:t>
               </w:r>
@@ -5836,51 +5836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500799v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.25366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02442038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Jocelyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Marie-Jeanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specq Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Gavin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02333587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halliwell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02318689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01260233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02321571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.143.0072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02439641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02459359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3685" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02927866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02443386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445399v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04470501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02444097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.6522" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq (dir.)" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walezak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133017v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02395757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01262449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01260859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02439550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52928" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04511674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500799v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.25366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02442038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997736v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Jocelyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossignol Marie-Jeanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specq Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Gavin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02333587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Halliwell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02318689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01260233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02321571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.143.0072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02439641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02459359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3685" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02927866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445365v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02443386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445399v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02445388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02464631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04470501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Menegaldo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02444097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupvd.6522" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Specq (dir.)" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01394284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01992127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Walezak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132997v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441698v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133042v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02441751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02395757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01262449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01260859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02439550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.52928" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02468163v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02440671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02466774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132926v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04511674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>