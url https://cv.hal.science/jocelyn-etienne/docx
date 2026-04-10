--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jocelyn Etienne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jocelyn-etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1866-5604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084624566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocelyn ÉTIENNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*Chercheur CNRS au </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPHY, UMR5588, Univ Grenoble Alpes & CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">*Voir également </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma liste de publications sur ma page web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID 0000-0002-1866-5604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and Thermodynamics of Contractile Entropic Biopolymer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Recho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10659-024-10102-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric cell spreading and the geometrical control of focal adhesion collective organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Bimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Alhadi Wahhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démosthéne Mitrossilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Vermeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124 (16), pp.2754-2767. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2025.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of motility on a compliant substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Recho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183, pp.105526. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of baculoviral transduction of fluorescent actin on cellular forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouizakarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102 (2), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcb.2023.151294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How dynamic prestress governs the shape of living systems, from the subcellular to tissue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wyatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2022.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo-scale epithelial buckling forms a propagating furrow that initiates gastrulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fierling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphy John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Torzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.3348. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30493-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion-regulated junction slippage controls cell intercalation dynamics in an Apposed-Cortex Adhesion Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nestor-Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.e1009812. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell crawling on a compliant substrate: a biphasic relation with linear friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Chelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Jahangiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mireux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag K Dysthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, pp.103897. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2021.103897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous regulation of cytokinetic furrow and nucleus positions by cortical tension contributes to proper DNA segregation during late mitosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pacquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (22), pp.3766-3777.e4. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2019.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawling in a Fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Farutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouqi Misbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Recho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (11), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.123.118101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous regulation of cytokinetic furrow and nucleus positions by cortical tension contributes to proper DNA segregation during late mitosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pacquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (22), pp.3766-3777.e4. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2019.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pulsatile apicomedial contractility to effective epithelial mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gorfinkiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.78 - 87. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gde.2018.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry can provide long-range mechanical guidance for embryogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamar M Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire M Lye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B Sanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.e1005443. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of traction forces of motile cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peschetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Theme issue ‘Coupling geometric partial differential equations with physics for cell morphology, motility and pattern formation’ organized by Rudolf Leube, Anotida Madvamuse, Rudolf Merkel and Hans Othmer, 6 (5), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2016.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent material properties of developing epithelial tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Martinez-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.98. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-015-0200-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells as liquid motors: Mechanosensitivity emerges from collective dynamics of actomyosin cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démosthène Mitrossilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Durand-Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (9), pp.2740-2745. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1417113112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical framework for Traction Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peschetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.61-83. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201342005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Dynamics of Cell Spreading Are Governed by Dissipation in the Actin Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (3), pp.611-621. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.BPJ.2011.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review. Rheological properties of biological materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Preziosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.790-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography associated with crustal flow in continental collisions, with application to Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Bendick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175, pp.375-385. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03890.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of powder-snow avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334 (8-9), pp.545 -- 554. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of high density ratio lock-exchange flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (3), pp.036601:1-12. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1849800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of dense clouds on steep slopes: application to powder-snow avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.279-383. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/172756404781815031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F r o m b u c k l i n g t o i n t e r n a l i s i n g : Tissue Folding Modelled With Viscoelastic Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Rauzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction when changing neighbours: adhesion-regulated junction slippage controls cell intercalation dynamics in living tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nestor-Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D migration of cells solving an inverse problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie M. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems - from Theory to Applications (IPTA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Bristol, United Kingdom. pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problems for the determination of traction forces by cells on a substrate: a comparison of two methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peschetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bedessem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Biomécanique 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.27-29, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques à haute résolution d'écoulements gravitaires à fortes variations de densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements de fluides miscibles à forte différence de densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e congrès national d'analyse numérique (CANUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Obernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Motion Estimation and Source Identification using Convective Regularisation with an Application to the Analysis of Laser Nanoablations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilankur Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaltenbacher, Barbara, Schuster, Thomas, Wald, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time-dependent Problems in Imaging and Parameter Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-3-030-57784-1. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57784-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of Lagrange--Galerkin of second order in time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the contributions of stress fibres and the unbundled actin meshwork to the anisotropy of cortical tension in response to cell shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Asnacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion dynamics regulate cell intercalation behaviour in an active tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nestor-Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrange-multiplier approach for the numerical simulation of an inextensible membrane or thread immersed in a fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique d'écoulements gravitaires à fortes différences de densité. Application aux avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPG0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique de l'actomyosine dans la morphogénèse des cellules et tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics]. Grenoble 1 UGA - Université Grenoble Alpes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04893651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jocelyn Etienne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jocelyn-etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1866-5604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084624566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocelyn ÉTIENNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*Chercheur CNRS au </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPHY, UMR5588, Univ Grenoble Alpes & CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">*Voir également </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma liste de publications sur ma page web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID 0000-0002-1866-5604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and Thermodynamics of Contractile Entropic Biopolymer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Recho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10659-024-10102-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric cell spreading and the geometrical control of focal adhesion collective organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Bimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Alhadi Wahhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démosthéne Mitrossilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Vermeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124 (16), pp.2754-2767. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2025.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of motility on a compliant substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Recho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183, pp.105526. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of baculoviral transduction of fluorescent actin on cellular forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouizakarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102 (2), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcb.2023.151294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How dynamic prestress governs the shape of living systems, from the subcellular to tissue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wyatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2022.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo-scale epithelial buckling forms a propagating furrow that initiates gastrulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fierling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphy John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Torzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.3348. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30493-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion-regulated junction slippage controls cell intercalation dynamics in an Apposed-Cortex Adhesion Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nestor-Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.e1009812. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell crawling on a compliant substrate: a biphasic relation with linear friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Chelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Jahangiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mireux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag K Dysthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, pp.103897. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2021.103897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous regulation of cytokinetic furrow and nucleus positions by cortical tension contributes to proper DNA segregation during late mitosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pacquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (22), pp.3766-3777.e4. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2019.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawling in a Fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Farutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouqi Misbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Recho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (11), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.123.118101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous regulation of cytokinetic furrow and nucleus positions by cortical tension contributes to proper DNA segregation during late mitosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pacquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (22), pp.3766-3777.e4. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2019.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pulsatile apicomedial contractility to effective epithelial mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gorfinkiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.78 - 87. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gde.2018.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry can provide long-range mechanical guidance for embryogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamar M Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire M Lye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B Sanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.e1005443. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of traction forces of motile cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peschetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Theme issue ‘Coupling geometric partial differential equations with physics for cell morphology, motility and pattern formation’ organized by Rudolf Leube, Anotida Madvamuse, Rudolf Merkel and Hans Othmer, 6 (5), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2016.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells as liquid motors: Mechanosensitivity emerges from collective dynamics of actomyosin cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démosthène Mitrossilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Durand-Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (9), pp.2740-2745. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1417113112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent material properties of developing epithelial tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Martinez-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.98. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-015-0200-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical framework for Traction Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peschetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.61-83. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201342005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Dynamics of Cell Spreading Are Governed by Dissipation in the Actin Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (3), pp.611-621. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.BPJ.2011.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review. Rheological properties of biological materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Preziosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.790-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography associated with crustal flow in continental collisions, with application to Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Bendick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175, pp.375-385. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03890.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of powder-snow avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334 (8-9), pp.545 -- 554. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of dense clouds on steep slopes: application to powder-snow avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.279-383. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/172756404781815031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of high density ratio lock-exchange flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (3), pp.036601:1-12. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1849800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F r o m b u c k l i n g t o i n t e r n a l i s i n g : Tissue Folding Modelled With Viscoelastic Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Rauzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction when changing neighbours: adhesion-regulated junction slippage controls cell intercalation dynamics in living tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nestor-Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D migration of cells solving an inverse problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie M. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems - from Theory to Applications (IPTA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Bristol, United Kingdom. pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problems for the determination of traction forces by cells on a substrate: a comparison of two methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peschetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bedessem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Biomécanique 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.27-29, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques à haute résolution d'écoulements gravitaires à fortes variations de densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements de fluides miscibles à forte différence de densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e congrès national d'analyse numérique (CANUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Obernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Motion Estimation and Source Identification using Convective Regularisation with an Application to the Analysis of Laser Nanoablations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilankur Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaltenbacher, Barbara, Schuster, Thomas, Wald, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time-dependent Problems in Imaging and Parameter Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-3-030-57784-1. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57784-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of Lagrange--Galerkin of second order in time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the contributions of stress fibres and the unbundled actin meshwork to the anisotropy of cortical tension in response to cell shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Asnacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion dynamics regulate cell intercalation behaviour in an active tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nestor-Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrange-multiplier approach for the numerical simulation of an inextensible membrane or thread immersed in a fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique d'écoulements gravitaires à fortes différences de densité. Application aux avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPG0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique de l'actomyosine dans la morphogénèse des cellules et tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics]. Grenoble 1 UGA - Université Grenoble Alpes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04893651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74B4656E"/>
+    <w:nsid w:val="6782A6B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jocelyn-etienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1866-5604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084624566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liphy.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liphy-annuaire.univ-grenoble-alpes.fr/pages_personnelles/jocelyn_etienne/papers.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-1866-5604" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jallon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn &#201;tienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-024-10102-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bimbard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Alhadi Wahhod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#233;ne Mitrossilis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vermeil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bousquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.07.016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105526" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouizakarne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Etienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2023.151294" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erlich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fouchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wyatt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fierling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphy John" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Delorme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Torzynski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30493-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nestor-Bergmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hervieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fletcher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009812" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Chelly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Jahangiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mireux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag K Dysthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2021.103897" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pacquelet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jousseaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.09.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farutin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Misbah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.123.118101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01900636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gorfinkiel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2018.07.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01566789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamar M Dicko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Lye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B Sanson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005443" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01391213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peschetola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2016.0042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F Machado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Martinez-Arias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-015-0200-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne Mitrossilis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bufi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand-Smet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417113112" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772155v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Vitale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201342005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BPJ.2011.06.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Preziosi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bendick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckenzie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03890.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rastello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil J. Hopfinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.07.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1849800" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756404781815031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rauzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laforgue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M. Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ambrosi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713725" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilankur Dutta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Scarpa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sanson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57784-1_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Asnacios" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pluta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Richert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPG0066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04893651v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jocelyn-etienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1866-5604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084624566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liphy.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liphy-annuaire.univ-grenoble-alpes.fr/pages_personnelles/jocelyn_etienne/papers.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-1866-5604" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jallon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn &#201;tienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-024-10102-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bimbard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Alhadi Wahhod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#233;ne Mitrossilis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vermeil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bousquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.07.016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105526" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouizakarne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Etienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2023.151294" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erlich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fouchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wyatt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fierling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphy John" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Delorme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Torzynski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30493-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nestor-Bergmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hervieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fletcher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009812" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Chelly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Jahangiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mireux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag K Dysthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2021.103897" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pacquelet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jousseaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.09.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farutin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Misbah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.123.118101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01900636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gorfinkiel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2018.07.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01566789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamar M Dicko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Lye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B Sanson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005443" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01391213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peschetola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2016.0042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne Mitrossilis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bufi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand-Smet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417113112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F Machado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Martinez-Arias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-015-0200-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772155v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Vitale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201342005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BPJ.2011.06.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Preziosi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bendick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckenzie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03890.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rastello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil J. Hopfinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.07.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222930v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756404781815031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222927v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1849800" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rauzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laforgue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M. Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ambrosi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713725" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilankur Dutta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Scarpa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sanson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57784-1_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Asnacios" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pluta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Richert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPG0066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04893651v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>