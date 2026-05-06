--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jocelyn Etienne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jocelyn-etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1866-5604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084624566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocelyn ÉTIENNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*Chercheur CNRS au </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPHY, UMR5588, Univ Grenoble Alpes & CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">*Voir également </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma liste de publications sur ma page web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID 0000-0002-1866-5604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and Thermodynamics of Contractile Entropic Biopolymer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Recho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10659-024-10102-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric cell spreading and the geometrical control of focal adhesion collective organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Bimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Alhadi Wahhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démosthéne Mitrossilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Vermeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124 (16), pp.2754-2767. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2025.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of motility on a compliant substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Recho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183, pp.105526. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of baculoviral transduction of fluorescent actin on cellular forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouizakarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102 (2), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcb.2023.151294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How dynamic prestress governs the shape of living systems, from the subcellular to tissue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wyatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2022.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo-scale epithelial buckling forms a propagating furrow that initiates gastrulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fierling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphy John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Torzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.3348. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30493-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion-regulated junction slippage controls cell intercalation dynamics in an Apposed-Cortex Adhesion Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nestor-Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.e1009812. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell crawling on a compliant substrate: a biphasic relation with linear friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Chelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Jahangiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mireux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag K Dysthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, pp.103897. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2021.103897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous regulation of cytokinetic furrow and nucleus positions by cortical tension contributes to proper DNA segregation during late mitosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pacquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (22), pp.3766-3777.e4. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2019.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawling in a Fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Farutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouqi Misbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Recho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (11), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.123.118101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous regulation of cytokinetic furrow and nucleus positions by cortical tension contributes to proper DNA segregation during late mitosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pacquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (22), pp.3766-3777.e4. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2019.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pulsatile apicomedial contractility to effective epithelial mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gorfinkiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.78 - 87. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gde.2018.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry can provide long-range mechanical guidance for embryogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamar M Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire M Lye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B Sanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.e1005443. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of traction forces of motile cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peschetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Theme issue ‘Coupling geometric partial differential equations with physics for cell morphology, motility and pattern formation’ organized by Rudolf Leube, Anotida Madvamuse, Rudolf Merkel and Hans Othmer, 6 (5), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2016.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells as liquid motors: Mechanosensitivity emerges from collective dynamics of actomyosin cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démosthène Mitrossilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Durand-Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (9), pp.2740-2745. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1417113112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent material properties of developing epithelial tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Martinez-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.98. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-015-0200-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical framework for Traction Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peschetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.61-83. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201342005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Dynamics of Cell Spreading Are Governed by Dissipation in the Actin Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (3), pp.611-621. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.BPJ.2011.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review. Rheological properties of biological materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Preziosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.790-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography associated with crustal flow in continental collisions, with application to Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Bendick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175, pp.375-385. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03890.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of powder-snow avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334 (8-9), pp.545 -- 554. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of dense clouds on steep slopes: application to powder-snow avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.279-383. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/172756404781815031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of high density ratio lock-exchange flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (3), pp.036601:1-12. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1849800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F r o m b u c k l i n g t o i n t e r n a l i s i n g : Tissue Folding Modelled With Viscoelastic Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Rauzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction when changing neighbours: adhesion-regulated junction slippage controls cell intercalation dynamics in living tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nestor-Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D migration of cells solving an inverse problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie M. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems - from Theory to Applications (IPTA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Bristol, United Kingdom. pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problems for the determination of traction forces by cells on a substrate: a comparison of two methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peschetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bedessem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Biomécanique 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.27-29, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques à haute résolution d'écoulements gravitaires à fortes variations de densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements de fluides miscibles à forte différence de densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e congrès national d'analyse numérique (CANUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Obernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Motion Estimation and Source Identification using Convective Regularisation with an Application to the Analysis of Laser Nanoablations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilankur Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaltenbacher, Barbara, Schuster, Thomas, Wald, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time-dependent Problems in Imaging and Parameter Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-3-030-57784-1. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57784-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of Lagrange--Galerkin of second order in time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the contributions of stress fibres and the unbundled actin meshwork to the anisotropy of cortical tension in response to cell shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Asnacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion dynamics regulate cell intercalation behaviour in an active tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nestor-Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrange-multiplier approach for the numerical simulation of an inextensible membrane or thread immersed in a fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique d'écoulements gravitaires à fortes différences de densité. Application aux avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPG0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique de l'actomyosine dans la morphogénèse des cellules et tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics]. Grenoble 1 UGA - Université Grenoble Alpes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04893651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jocelyn Etienne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jocelyn-etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1866-5604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084624566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jocelyn ÉTIENNE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*Chercheur CNRS au </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPHY, UMR5588, Univ Grenoble Alpes & CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">*Voir également </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma liste de publications sur ma page web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID 0000-0002-1866-5604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and Thermodynamics of Contractile Entropic Biopolymer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Recho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 157 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10659-024-10102-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allometric cell spreading and the geometrical control of focal adhesion collective organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Bimbard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali-Alhadi Wahhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démosthéne Mitrossilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Vermeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 124 (16), pp.2754-2767. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2025.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of motility on a compliant substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Recho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 183, pp.105526. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2023.105526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of baculoviral transduction of fluorescent actin on cellular forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouizakarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102 (2), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcb.2023.151294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How dynamic prestress governs the shape of living systems, from the subcellular to tissue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Erlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wyatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (6), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2022.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion-regulated junction slippage controls cell intercalation dynamics in an Apposed-Cortex Adhesion Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nestor-Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.e1009812. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo-scale epithelial buckling forms a propagating furrow that initiates gastrulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fierling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphy John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Torzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.3348. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30493-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell crawling on a compliant substrate: a biphasic relation with linear friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Chelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Jahangiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mireux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag K Dysthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, pp.103897. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2021.103897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous regulation of cytokinetic furrow and nucleus positions by cortical tension contributes to proper DNA segregation during late mitosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pacquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (22), pp.3766-3777.e4. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2019.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawling in a Fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Farutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouqi Misbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Recho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (11), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.123.118101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous regulation of cytokinetic furrow and nucleus positions by cortical tension contributes to proper DNA segregation during late mitosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pacquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Michaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (22), pp.3766-3777.e4. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2019.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pulsatile apicomedial contractility to effective epithelial mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gorfinkiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51, pp.78 - 87. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gde.2018.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry can provide long-range mechanical guidance for embryogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamar M Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire M Lye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte B Sanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.e1005443. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of traction forces of motile cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peschetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Theme issue ‘Coupling geometric partial differential equations with physics for cell morphology, motility and pattern formation’ organized by Rudolf Leube, Anotida Madvamuse, Rudolf Merkel and Hans Othmer, 6 (5), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsfs.2016.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cells as liquid motors: Mechanosensitivity emerges from collective dynamics of actomyosin cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démosthène Mitrossilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Durand-Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (9), pp.2740-2745. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1417113112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent material properties of developing epithelial tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro F Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Martinez-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.98. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-015-0200-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical framework for Traction Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peschetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.61-83. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201342005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Dynamics of Cell Spreading Are Governed by Dissipation in the Actin Cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (3), pp.611-621. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.BPJ.2011.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review. Rheological properties of biological materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Preziosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.790-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography associated with crustal flow in continental collisions, with application to Tibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Bendick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mckenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175, pp.375-385. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03890.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of powder-snow avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rastello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 334 (8-9), pp.545 -- 554. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2006.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of dense clouds on steep slopes: application to powder-snow avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.279-383. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/172756404781815031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of high density ratio lock-exchange flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (3), pp.036601:1-12. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1849800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F r o m b u c k l i n g t o i n t e r n a l i s i n g : Tissue Folding Modelled With Viscoelastic Shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Rauzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2026, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction when changing neighbours: adhesion-regulated junction slippage controls cell intercalation dynamics in living tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nestor-Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy B Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D migration of cells solving an inverse problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laforgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie M. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems - from Theory to Applications (IPTA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Bristol, United Kingdom. pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problems for the determination of traction forces by cells on a substrate: a comparison of two methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Peschetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bedessem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Biomécanique 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp.27-29, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques à haute résolution d'écoulements gravitaires à fortes variations de densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements de fluides miscibles à forte différence de densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil J. Hopfinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e congrès national d'analyse numérique (CANUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Obernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Motion Estimation and Source Identification using Convective Regularisation with an Application to the Analysis of Laser Nanoablations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilankur Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola-Bibiane Schönlieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaltenbacher, Barbara, Schuster, Thomas, Wald, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time-dependent Problems in Imaging and Parameter Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-3-030-57784-1. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57784-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of Lagrange--Galerkin of second order in time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the contributions of stress fibres and the unbundled actin meshwork to the anisotropy of cortical tension in response to cell shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Asnacios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion dynamics regulate cell intercalation behaviour in an active tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nestor-Bergmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Hervieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrange-multiplier approach for the numerical simulation of an inextensible membrane or thread immersed in a fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lohéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saramito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique d'écoulements gravitaires à fortes différences de densité. Application aux avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004INPG0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique de l'actomyosine dans la morphogénèse des cellules et tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics]. Grenoble 1 UGA - Université Grenoble Alpes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04893651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6782A6B7"/>
+    <w:nsid w:val="A1F981A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jocelyn-etienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1866-5604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084624566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liphy.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liphy-annuaire.univ-grenoble-alpes.fr/pages_personnelles/jocelyn_etienne/papers.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-1866-5604" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jallon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn &#201;tienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-024-10102-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bimbard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Alhadi Wahhod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#233;ne Mitrossilis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vermeil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bousquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.07.016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105526" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouizakarne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Etienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2023.151294" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erlich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fouchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wyatt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fierling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphy John" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Delorme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Torzynski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30493-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nestor-Bergmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hervieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fletcher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009812" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Chelly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Jahangiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mireux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag K Dysthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2021.103897" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pacquelet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jousseaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.09.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farutin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Misbah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.123.118101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01900636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gorfinkiel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2018.07.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01566789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamar M Dicko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Lye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B Sanson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005443" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01391213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peschetola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2016.0042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne Mitrossilis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bufi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand-Smet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417113112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F Machado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Martinez-Arias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-015-0200-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772155v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Vitale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201342005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BPJ.2011.06.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Preziosi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bendick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckenzie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03890.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rastello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil J. Hopfinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.07.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222930v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756404781815031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222927v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1849800" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rauzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laforgue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M. Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ambrosi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713725" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilankur Dutta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Scarpa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sanson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57784-1_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Asnacios" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pluta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Richert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPG0066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04893651v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jocelyn-etienne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1866-5604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084624566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liphy.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liphy-annuaire.univ-grenoble-alpes.fr/pages_personnelles/jocelyn_etienne/papers.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-1866-5604" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jallon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Recho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn &#201;tienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-024-10102-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bimbard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Alhadi Wahhod" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#233;ne Mitrossilis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vermeil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bousquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.07.016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105526" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouizakarne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Etienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2023.151294" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Erlich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fouchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wyatt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nestor-Bergmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hervieux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Fletcher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fierling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphy John" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Delorme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Torzynski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy B Blanchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30493-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Chelly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Jahangiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mireux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag K Dysthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2021.103897" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pacquelet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jousseaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Michaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.09.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farutin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Misbah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.123.118101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01900636v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gorfinkiel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2018.07.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01566789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamar M Dicko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saramito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M Lye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B Sanson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005443" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01391213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peschetola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2016.0042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01132702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;mosth&#232;ne Mitrossilis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bufi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Durand-Smet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417113112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro F Machado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Duque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Martinez-Arias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-015-0200-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772155v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Vitale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201342005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BPJ.2011.06.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Preziosi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bendick" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckenzie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03890.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rastello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil J. Hopfinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.07.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222930v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756404781815031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222927v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1849800" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rauzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laforgue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M. Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703109v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ambrosi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713725" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilankur Dutta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Scarpa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sanson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola-Bibiane Sch&#246;nlieb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57784-1_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Asnacios" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pluta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Richert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007133v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPG0066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04893651v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>