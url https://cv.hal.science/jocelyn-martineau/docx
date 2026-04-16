--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -174,2642 +174,2806 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château de Lassay, architecture savante ou pragmatisme militaire</w:t>
+                <w:t xml:space="preserve">Bilan archéologique sur les ports et fortifications médiévales du littoral des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortifications savantes, fortifications de savants</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12hx2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027454v1</w:t>
+                <w:t xml:space="preserve">hal-05564798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abbaye-cathédrale de Maillezais. Sous les ruines, un haut lieu archéologique</w:t>
+                <w:t xml:space="preserve">Le Château, le &amp;quot;castrum&amp;quot; et la ria de Pornic, XIIIe-XVe siècle (approche archéologique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grâce d'une cathédrale. Vendée. Luçon, Maillezais, Saint-Laurent-sur-Sèvre</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04206013v1</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'Archéologie de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.23--46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortifier le château des ducs de Bretagne au XVe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le château de la Groulais à Blain: un exemple d'architecture militaire du pays nantais, du XIIIe au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le château des ducs de Bretagne. Entre grandeur et renouveau. Huit siècles d'histoire</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04206025v1</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.99--132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles armes pour défendre quelle forteresse ?</w:t>
+                <w:t xml:space="preserve">Le château de Clisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le château des ducs de Bretagne. Entre grandeur et renouveau. Huit siècles d'histoire</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 172 (2), pp.99--127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2014.10354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206029v1</w:t>
+                <w:t xml:space="preserve">hal-04206017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maillezais, deux cents ans d'archéologie d'une abbaye fortifiée</w:t>
+                <w:t xml:space="preserve">L’apport d’un diagnostic d’archéologie préventive récent à l’étude de la dynamique urbaine de Guérande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mélec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'abbaye de Maillezais : Des moines du marais aux soldats huguenots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27, pp.129 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rao.1348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.18552.⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04206027v1</w:t>
+                <w:t xml:space="preserve">hal-01775057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un château du Goëlo redécouvert. Le diagnostic archéologique du château de Coëtmen en Tréméven</w:t>
+                <w:t xml:space="preserve">Le château de Pontivy et l'architecture militaire de transition des années 1500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les élites et leurs résidences en Bretagne au Moyen Âge</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04206018v1</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'Archéologie de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88, pp.47--72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au coeur du Marais. L'abbaye de Maillezais aux Xe et XIe siècles: les données archéologiques récentes</w:t>
+                <w:t xml:space="preserve">Le château de La Roche-Maurice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kernévez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monastères entre Loire et Charente</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04206015v1</w:t>
+              <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 165e (2007), pp.151-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie préventive des châteaux de La Bretagne ducale - résultats récents et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du Château-Gaillard (23 ; 2006 ; Houffalize, Belgique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23, pp.33--44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fouille récente de la chapelle castrale de Châteaubriant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 143, pp.71--96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Lassay, architecture savante ou pragmatisme militaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Seure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mesqui, Jean; Mouillebouche, Hervé; Gautier, Delphine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortifications savantes, fortifications de savants, actes du 8e colloque international au château de Bellecroix</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04206020v1</w:t>
+              <w:t xml:space="preserve">Fortifications savantes, fortifications de savants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition du CeCab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.220-253, 2022, 979-10-95034-27-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tours à canon du duché de Bretagne au XVe siècle</w:t>
+                <w:t xml:space="preserve">L'abbaye-cathédrale de Maillezais. Sous les ruines, un haut lieu archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artillerie et fortification 1200-1600. Actes du colloque international organisé par le Centre d'études supérieures de civilisation médiévale de Poitiers et l'association Atemporelle</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04206032v1</w:t>
+              <w:t xml:space="preserve">La grâce d'une cathédrale. Vendée. Luçon, Maillezais, Saint-Laurent-sur-Sèvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.257--264, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château de la Roche-Maurice, la fouille d'une citadelle léonarde</w:t>
+                <w:t xml:space="preserve">Fortifier le château des ducs de Bretagne au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armide, Aurélien and Guillet, Bertrand. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trémazan des DuChastel : du château-fort à la ruine, actes du colloque de Brest, juin 2004, CRBC</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04206023v1</w:t>
+              <w:t xml:space="preserve">Le château des ducs de Bretagne. Entre grandeur et renouveau. Huit siècles d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du château des ducs de Bretagne, Presses Universitaires de Rennes, pp.245--282, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles armes pour défendre quelle forteresse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armide, Aurélien and Guillet, Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le château des ducs de Bretagne. Entre grandeur et renouveau. Huit siècles d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du château des ducs de Bretagne, Presses Universitaires de Rennes, pp.300--314, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maillezais, deux cents ans d'archéologie d'une abbaye fortifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tranchant, Mathias and Treffort, Cécile. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'abbaye de Maillezais : Des moines du marais aux soldats huguenots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.445--459, 2015, Histoire, 978-2-7535-2305-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.18552.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un château du Goëlo redécouvert. Le diagnostic archéologique du château de Coëtmen en Tréméven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élites et leurs résidences en Bretagne au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139--154, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La transition de l’an Mil à l’abbaye de Maillezais : les données archéologiques récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monastères entre Loire et Charente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2753527679</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au coeur du Marais. L'abbaye de Maillezais aux Xe et XIe siècles: les données archéologiques récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monastères entre Loire et Charente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115--130, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassay-les-Châteaux (Mayenne). Le château de Lassay</w:t>
+                <w:t xml:space="preserve">Le château de Lassay, architecture savante ou pragmatisme militaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Seure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...65 lines deleted...]
-                <w:t xml:space="preserve">hal-04201583v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fortifications savantes, fortifications de savants, actes du 8e colloque international au château de Bellecroix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Dijon, France. pp.220-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcillé-Robert (35). Le château</w:t>
+                <w:t xml:space="preserve">Les tours à canon du duché de Bretagne au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04206028v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artillerie et fortification 1200-1600. Actes du colloque international organisé par le Centre d'études supérieures de civilisation médiévale de Poitiers et l'association Atemporelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Rennes, France. pp.191--214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enceintes médiévales dans le Grand Ouest</w:t>
+                <w:t xml:space="preserve">Le château de la Roche-Maurice, la fouille d'une citadelle léonarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...485 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Trémazan des DuChastel : du château-fort à la ruine, actes du colloque de Brest, juin 2004, CRBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRBC, Jun 2004, Brest-Landunvez, France. pp.261--272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bellanger Patrick</w:t>
-[...222 lines deleted...]
-                <w:t xml:space="preserve">hal-04206014v1</w:t>
+                <w:t xml:space="preserve">hal-04206023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Rapport (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Château, le &amp;quot;castrum&amp;quot; et la ria de Pornic, XIIIe-XVe siècle (approche archéologique)</w:t>
+                <w:t xml:space="preserve">Lassay-les-Châteaux (Mayenne). Le château de Lassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04206016v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Seure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Pays de la Loire. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château de la Groulais à Blain: un exemple d'architecture militaire du pays nantais, du XIIIe au XVIe siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcillé-Robert (35). Le château</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04206019v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie de Bretagne. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château de Clisson</w:t>
+                <w:t xml:space="preserve">Enceintes médiévales dans le Grand Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04206017v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport d’un diagnostic d’archéologie préventive récent à l’étude de la dynamique urbaine de Guérande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caesarea Maritima. Fortifications médiévales. Rapport final d'opération, campagne 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbé Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mesqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01775057v1</w:t>
+                <w:t xml:space="preserve">Fabien Sanz-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château de Pontivy et l'architecture militaire de transition des années 1500</w:t>
+                <w:t xml:space="preserve">Château de Châteaubriant (Loire-Atlantique). Les abords de la chapelle castrale. Rapport de fouille archéologique préventive. 4 Tomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04206021v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château de La Roche-Maurice.</w:t>
+                <w:t xml:space="preserve">Château de Châteaubriant (Loire-Atlantique). Les abords de la chapelle castrale. Rapport final d'opération. Fouille archéologique préventive 2005. Tome 2. Illustrations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Béthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476717v1</w:t>
+                <w:t xml:space="preserve">Pillet Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie préventive des châteaux de La Bretagne ducale - résultats récents et perspectives de recherches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beuchet</w:t>
+                <w:t xml:space="preserve">Château de Châteaubriant (Loire-Atlantique). Chapelle castrale. Rapport de fouille préventive 2004. Tome 1 - Texte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206012v1</w:t>
+                <w:t xml:space="preserve">Bellanger Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GO. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille récente de la chapelle castrale de Châteaubriant</w:t>
+                <w:t xml:space="preserve">Château de Châteaubriant (Loire-Atlantique). Chapelle castrale. Fouille préventive 2004. Rapport final d'opération. Tome 2. Illustrations. Décembre 2007.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Béthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pillet Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04206026v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(85) Maillezais. Abbaye Saint-Pierre de Maillezais. L'occupation du front ouest du XIe au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sanz-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GO. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancenis, château</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ministère de la Culture. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Césarée maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mesqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Picard, 416 p., 2014, 2-7084-0974-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01384656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2819,118 +2983,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de la Roche-Maurice, Congrès archéologique de France, Finistère, Société Française d'Archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kernevez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.152--166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2998,51 +3162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07ED5008"/>
+    <w:nsid w:val="093803FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3229,51 +3393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jocelyn-martineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7154-4034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10056235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000717600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027454v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cecab-chateaux-bourgogne.fr/publications/Fortifications_savantes.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206029v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.18552." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206018v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amiot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillotin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barb&#233; Herv&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mesqui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillet Denis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellanger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellanger Patrick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boumier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206019v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2014.10354" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;lec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1348" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00476717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kern&#233;vez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206026v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barb&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jouan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kernevez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jocelyn-martineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7154-4034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10056235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000717600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hx2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2014.10354" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;lec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00476717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kern&#233;vez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cecab-chateaux-bourgogne.fr/publications/Fortifications_savantes.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.18552." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206028v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barb&#233; Herv&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mesqui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillet Denis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellanger Patrick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boumier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barb&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jouan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kernevez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>