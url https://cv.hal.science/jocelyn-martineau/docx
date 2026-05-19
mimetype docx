--- v1 (2026-04-16)
+++ v2 (2026-05-19)
@@ -1362,182 +1362,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un château du Goëlo redécouvert. Le diagnostic archéologique du château de Coëtmen en Tréméven</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La transition de l’an Mil à l’abbaye de Maillezais : les données archéologiques récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les élites et leurs résidences en Bretagne au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.139--154, 2014</w:t>
+              <w:t xml:space="preserve">Monastères entre Loire et Charente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2753527679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206018v1</w:t>
+                <w:t xml:space="preserve">hal-05587689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La transition de l’an Mil à l’abbaye de Maillezais : les données archéologiques récentes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un château du Goëlo redécouvert. Le diagnostic archéologique du château de Coëtmen en Tréméven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monastères entre Loire et Charente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2753527679</w:t>
+              <w:t xml:space="preserve">Les élites et leurs résidences en Bretagne au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139--154, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05587689v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au coeur du Marais. L'abbaye de Maillezais aux Xe et XIe siècles: les données archéologiques récentes</w:t>
               </w:r>
@@ -2238,418 +2238,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Châteaubriant (Loire-Atlantique). Les abords de la chapelle castrale. Rapport de fouille archéologique préventive. 4 Tomes.</w:t>
+                <w:t xml:space="preserve">Château de Châteaubriant (Loire-Atlantique). Les abords de la chapelle castrale. Rapport final d'opération. Fouille archéologique préventive 2005. Tome 2. Illustrations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bellanger</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Cornec</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Béthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pillet Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209460v1</w:t>
+                <w:t xml:space="preserve">hal-04223721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Châteaubriant (Loire-Atlantique). Les abords de la chapelle castrale. Rapport final d'opération. Fouille archéologique préventive 2005. Tome 2. Illustrations.</w:t>
+                <w:t xml:space="preserve">Château de Châteaubriant (Loire-Atlantique). Les abords de la chapelle castrale. Rapport de fouille archéologique préventive. 4 Tomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cornec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pillet Denis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04223721v1</w:t>
+                <w:t xml:space="preserve">hal-04209460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Châteaubriant (Loire-Atlantique). Chapelle castrale. Rapport de fouille préventive 2004. Tome 1 - Texte.</w:t>
+                <w:t xml:space="preserve">Château de Châteaubriant (Loire-Atlantique). Chapelle castrale. Fouille préventive 2004. Rapport final d'opération. Tome 2. Illustrations. Décembre 2007.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bellanger Patrick</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cornec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap GO. 2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Béthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pillet Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209447v1</w:t>
+                <w:t xml:space="preserve">hal-04223714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Château de Châteaubriant (Loire-Atlantique). Chapelle castrale. Fouille préventive 2004. Rapport final d'opération. Tome 2. Illustrations. Décembre 2007.</w:t>
+                <w:t xml:space="preserve">Château de Châteaubriant (Loire-Atlantique). Chapelle castrale. Rapport de fouille préventive 2004. Tome 1 - Texte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bellanger</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellanger Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cornec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GO. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223714v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(85) Maillezais. Abbaye Saint-Pierre de Maillezais. L'occupation du front ouest du XIe au XVIIe siècle</w:t>
               </w:r>
@@ -3162,51 +3162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="093803FA"/>
+    <w:nsid w:val="F716AD28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3393,51 +3393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jocelyn-martineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7154-4034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10056235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000717600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hx2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2014.10354" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;lec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00476717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kern&#233;vez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cecab-chateaux-bourgogne.fr/publications/Fortifications_savantes.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.18552." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206028v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barb&#233; Herv&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mesqui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillet Denis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellanger Patrick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boumier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barb&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jouan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kernevez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jocelyn-martineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7154-4034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10056235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000717600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hx2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bellanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2014.10354" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Th&#233;baud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;lec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.1348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00476717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kern&#233;vez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cecab-chateaux-bourgogne.fr/publications/Fortifications_savantes.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.18552." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206028v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barb&#233; Herv&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mesqui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanz-Pascual" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cornec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillet Denis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209447v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellanger Patrick" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tourneur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boumier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barb&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jouan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kernevez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>