--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -181,291 +181,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particular sequence characteristics induce bias in the detection of polymorphic transposable element insertions</w:t>
+                <w:t xml:space="preserve">A genome-wide study of ruminants uncovers two endogenous retrovirus families recently active in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Anthony Le</w:t>
+                <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Turpin</w:t>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e63. </w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13100-024-00337-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107931v1</w:t>
+                <w:t xml:space="preserve">hal-04963611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide study of ruminants uncovers two endogenous retrovirus families recently active in goats</w:t>
+                <w:t xml:space="preserve">Particular sequence characteristics induce bias in the detection of polymorphic transposable element insertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Leroux</w:t>
+                <w:t xml:space="preserve">van Anthony Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Navratil</w:t>
+                <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13100-024-00337-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963611v1</w:t>
+                <w:t xml:space="preserve">hal-05107931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between genetic clades and cancer prevalence suggested by French-wide study of oncogenic small ruminant beta-retroviruses diversity</w:t>
               </w:r>
@@ -624,51 +624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire A.M. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadjila Yanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -766,51 +766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Rowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anat Melamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 225 (2), pp.317-326. </w:t>
@@ -848,64 +848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétrovirus et maladies de l'appareil respiratoire chez les moutons chèvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Pathologie respiratoire : l'air du temps, pp.23 à 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -934,51 +934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Hepatitis B Virus Coinfection on Human T-Lymphotropic Virus Type 1 Clonality in an Indigenous Population of Central Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Yurick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1241,51 +1241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Caucheteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Finsterbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien P. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1388,51 +1388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Walley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (3), pp.e0006281. </w:t>
@@ -1643,51 +1643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lormières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Fochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1751,51 +1751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent risk of adult T-cell leukemia/lymphoma after neonatal HTLV-1 infection through exchange transfusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oksenhendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1872,51 +1872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole body clonality analysis in an aggressive STLV-1 associated leukemia (ATLL) reveals an unexpected clonal complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2018,51 +2018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and characterization of auxiliary proteins encoded by type 3 simian T-cell lymphotropic viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Journo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2146,338 +2146,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFITM proteins are incorporated onto HIV-1 virion particles and negatively imprint their infectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low levels of HTLV-2 Tax conjugation to ubiquitin and SUMO do not impede Tax-mediated activation of NF-κB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Journo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Tartour</w:t>
+                <w:t xml:space="preserve">Amandine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Appourchaux</w:t>
+                <w:t xml:space="preserve">Arnaud Favre-Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Jennifer Vinera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11, pp.103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12977-014-0103-y⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 11 (Suppl 1), pp.O42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-11-S1-O42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322616v1</w:t>
+                <w:t xml:space="preserve">inserm-00924956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low levels of HTLV-2 Tax conjugation to ubiquitin and SUMO do not impede Tax-mediated activation of NF-κB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Journo</w:t>
+                <w:t xml:space="preserve">IFITM proteins are incorporated onto HIV-1 virion particles and negatively imprint their infectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tartour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bonnet</w:t>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Favre-Bonvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Turpin</w:t>
+                <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Vinera</w:t>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11 (Suppl 1), pp.O42. </w:t>
+              <w:t xml:space="preserve">, 2014, 11, pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-11-S1-O42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12977-014-0103-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00924956v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gem-Induced Cytoskeleton Remodeling Increases Cellular Migration of HTLV-1-Infected Cells, Formation of Infected-to-Target T-Cell Conjugates and Viral Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien A. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,51 +2567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antisense protein of HTLV-2 (APH-2) associates with PML nuclear bodies: molecular determinants and functional implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Journo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Douceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2688,90 +2688,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Analysis of the Relationship between Vpx and the Restriction Factor SAMHD1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cordeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tartour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 287 (49), pp.41210-41217. </w:t>
@@ -2822,90 +2822,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of the relationship between Vpx and the restriction factor SAMHD1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cordeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tartour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Nhi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 287 (49), pp.41210-7. </w:t>
@@ -2969,51 +2969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.-N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cordeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3122,64 +3122,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first step towards the characterization of endogenous retroviruses’ evolutionary history and impact on small ruminant genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3372,51 +3372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antisense protein of HTLV-2 (APH-2) associates with PML nuclear bodies: molecular determinants and functional implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Journo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Douceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3483,295 +3483,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00924975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusion from the Golgi and very low levels of HTLV-2 Tax ubiquitination do not prevent IKK-gamma/NEMO relocalization and NF-κB activation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identification and characterization of auxiliary proteins encoded by the STLV-3 retrovirus pX region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
+                <w:t xml:space="preserve">Theresa Nga Ling Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Villaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Galioot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Human Retroviruses: HTLV and Related Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Leuven and Gembloux, Belgium. pp.A134, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-8-S1-A134⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Leuven and Gembloux, Belgium. pp.A133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-8-S1-A133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00663650v1</w:t>
+                <w:t xml:space="preserve">inserm-00663647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of auxiliary proteins encoded by the STLV-3 retrovirus pX region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exclusion from the Golgi and very low levels of HTLV-2 Tax ubiquitination do not prevent IKK-gamma/NEMO relocalization and NF-κB activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Journo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Favre-Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Galioot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gessain</w:t>
+                <w:t xml:space="preserve">Sébastien Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Human Retroviruses: HTLV and Related Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Leuven and Gembloux, Belgium. pp.A133, </w:t>
+              <w:t xml:space="preserve">, Jun 2011, Leuven and Gembloux, Belgium. pp.A134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-8-S1-A133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-8-S1-A134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663647v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3802,77 +3802,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring endogenous retroviruses in ruminant genomes: They might not be all dead after all</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4052,90 +4052,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small ruminants versus endogenous retroviruses: an evolutive showdown still in progress in the domestic goat genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on transposable elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Saint Malo, France</w:t>
@@ -4177,90 +4177,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVINE β-ENDOGENOUS RETROVIRUSES : FROM INTEGRATION TO COPY-SPECIFIC TRANSCRIPTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4298,51 +4298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of b-retroviruses causing respiratory cancers in small ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riocreux-Verney Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Diesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4606,51 +4606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dolmazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gineys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4757,64 +4757,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATGChallenge : un atelier de découverte et d’initiation à la bio-informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riocreux-Verney Benjamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5017,77 +5017,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particular sequence characteristics induce bias in the detection of polymorphic transposable element insertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Anthony Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5131,77 +5131,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide study of ruminants reveals two endogenous retrovirus families still active in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Verneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5386,64 +5386,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD du projet &amp;quot;REtroViral Emergence @farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - IVPC. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
@@ -5555,51 +5555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="005C221F"/>
+    <w:nsid w:val="A1BF567B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5786,51 +5786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jocelyn-turpin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5177-2471" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181939800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107931v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verneret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anthony Le" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Turpin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.570" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00337-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riocreux-Verney Benjamin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diesler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dolmazon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gineys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1466333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04146227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjila Yanes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Katsuya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Rowan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Melamed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yurick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khoury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Pham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Locarnini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy546" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Demontis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sagawe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviva Witkover" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.219253" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Shimauchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Caucheteux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Finsterbusch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien P. Blanchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2018.06.188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Einsiedel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Wilson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Walley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006281" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alais Sandrine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquier Amandine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegado Brice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Journo Chlo&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rua R&#233;jane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006812" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dubuisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lormi&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Fochi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pasquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0163-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03208072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oksenhendler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lhote" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayuela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12185-016-2174-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Mar&#231;ais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2016.12.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNXVHMP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Journo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Ling Ko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02150-14" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tartour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appourchaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-014-0103-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924956v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favre-Bonvin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vinera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-11-S1-O42" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01380784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A. Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cachat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V. Afonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003917" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Douceron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mahieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cordeil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.403816" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-N. Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordeil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nazaret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01459-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728699v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924975v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-11-S1-P100" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A134" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Nga Ling Ko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villaudy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Galioot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A133" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965269v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727924v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727977v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734788v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diesler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolmazon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gineys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.086" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T35O-96BH" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541285v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riocreux-Verney" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Ashraf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Atim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneret Marie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jocelyn-turpin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5177-2471" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181939800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verneret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00337-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anthony Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Turpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riocreux-Verney Benjamin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diesler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dolmazon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gineys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1466333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04146227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjila Yanes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Katsuya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Rowan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Melamed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yurick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khoury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Pham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Locarnini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy546" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Demontis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sagawe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviva Witkover" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.219253" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Shimauchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Caucheteux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Finsterbusch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien P. Blanchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2018.06.188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Einsiedel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Wilson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Walley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006281" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alais Sandrine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquier Amandine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegado Brice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Journo Chlo&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rua R&#233;jane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006812" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dubuisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lormi&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Fochi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pasquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0163-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03208072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oksenhendler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lhote" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayuela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12185-016-2174-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Mar&#231;ais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2016.12.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNXVHMP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Journo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Ling Ko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02150-14" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favre-Bonvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vinera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-11-S1-O42" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tartour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appourchaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-014-0103-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01380784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A. Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cachat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V. Afonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003917" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Douceron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mahieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cordeil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.403816" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-N. Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordeil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nazaret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01459-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728699v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924975v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-11-S1-P100" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Nga Ling Ko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villaudy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Galioot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A133" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A134" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965269v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727924v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727977v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734788v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diesler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolmazon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gineys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.086" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T35O-96BH" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541285v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riocreux-Verney" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Ashraf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Atim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneret Marie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>