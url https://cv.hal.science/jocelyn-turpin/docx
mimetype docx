--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -5555,51 +5555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1BF567B"/>
+    <w:nsid w:val="EBA1B7D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>