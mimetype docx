--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -928,472 +928,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Hepatitis B Virus Coinfection on Human T-Lymphotropic Virus Type 1 Clonality in an Indigenous Population of Central Australia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Turpin</w:t>
+                <w:t xml:space="preserve">Molecular remissions are observed in chronic adult T-cell leukemia/lymphoma in patients treated with mogamulizumab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Yurick</w:t>
+                <w:t xml:space="preserve">Maria Antonietta Demontis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Khoury</w:t>
+                <w:t xml:space="preserve">Sophie Sagawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen Locarnini</w:t>
+                <w:t xml:space="preserve">Aviva Witkover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anat Melamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiy546⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (12), pp.e566-e569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2019.219253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183783v1</w:t>
+                <w:t xml:space="preserve">hal-03183799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular remissions are observed in chronic adult T-cell leukemia/lymphoma in patients treated with mogamulizumab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucy Cook</w:t>
+                <w:t xml:space="preserve">Dendritic Cells Promote the Spread of Human T-Cell Leukemia Virus Type 1 via Bidirectional Interactions with CD4+ T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takatoshi Shimauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Antonietta Demontis</w:t>
+                <w:t xml:space="preserve">Stephan Caucheteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sagawe</w:t>
+                <w:t xml:space="preserve">Katja Finsterbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aviva Witkover</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anat Melamed</w:t>
+                <w:t xml:space="preserve">Fabien P. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104 (12), pp.e566-e569. </w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (1), pp.157-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2019.219253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2018.06.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183799v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic Cells Promote the Spread of Human T-Cell Leukemia Virus Type 1 via Bidirectional Interactions with CD4+ T Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Hepatitis B Virus Coinfection on Human T-Lymphotropic Virus Type 1 Clonality in an Indigenous Population of Central Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takatoshi Shimauchi</w:t>
+                <w:t xml:space="preserve">David Yurick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Caucheteux</w:t>
+                <w:t xml:space="preserve">Georges Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Finsterbusch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Turpin</w:t>
+                <w:t xml:space="preserve">Hai Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien P. Blanchet</w:t>
+                <w:t xml:space="preserve">Stephen Locarnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 139 (1), pp.157-166. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 219 (4), pp.562-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2018.06.188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiy546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352172v1</w:t>
+                <w:t xml:space="preserve">hal-03183783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human T-Lymphotropic Virus type 1c subtype proviral loads, chronic lung disease and survival in a prospective cohort of Indigenous Australians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd Einsiedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,307 +1732,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent risk of adult T-cell leukemia/lymphoma after neonatal HTLV-1 infection through exchange transfusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole body clonality analysis in an aggressive STLV-1 associated leukemia (ATLL) reveals an unexpected clonal complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Oksenhendler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Turpin</w:t>
+                <w:t xml:space="preserve">Sandrine Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Lhote</w:t>
+                <w:t xml:space="preserve">Ambroise Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cassar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Cayuela</w:t>
+                <w:t xml:space="preserve">Julie Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anat Melamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 389, pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2016.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12185-016-2174-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03208072v1</w:t>
+                <w:t xml:space="preserve">hal-04728113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole body clonality analysis in an aggressive STLV-1 associated leukemia (ATLL) reveals an unexpected clonal complexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent risk of adult T-cell leukemia/lymphoma after neonatal HTLV-1 infection through exchange transfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Oksenhendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambroise Marçais</w:t>
+                <w:t xml:space="preserve">Raphael Lhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bruneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anat Melamed</w:t>
+                <w:t xml:space="preserve">Olivier Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2016.12.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (6), pp.859-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12185-016-2174-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728113v1</w:t>
+                <w:t xml:space="preserve">pasteur-03208072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and characterization of auxiliary proteins encoded by type 3 simian T-cell lymphotropic viruses</w:t>
               </w:r>
@@ -5555,51 +5555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBA1B7D1"/>
+    <w:nsid w:val="F1923751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5786,51 +5786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jocelyn-turpin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5177-2471" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181939800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verneret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00337-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anthony Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Turpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riocreux-Verney Benjamin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diesler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dolmazon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gineys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1466333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04146227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjila Yanes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Katsuya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Rowan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Melamed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yurick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khoury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Pham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Locarnini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy546" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183799v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Demontis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sagawe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviva Witkover" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.219253" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Shimauchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Caucheteux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Finsterbusch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien P. Blanchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2018.06.188" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Einsiedel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Wilson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Walley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006281" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alais Sandrine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquier Amandine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegado Brice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Journo Chlo&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rua R&#233;jane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006812" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dubuisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lormi&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Fochi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pasquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0163-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03208072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oksenhendler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lhote" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayuela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12185-016-2174-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Mar&#231;ais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2016.12.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNXVHMP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Journo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Ling Ko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02150-14" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favre-Bonvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vinera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-11-S1-O42" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tartour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appourchaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-014-0103-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01380784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A. Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cachat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V. Afonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003917" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Douceron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mahieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cordeil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.403816" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-N. Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordeil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nazaret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01459-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728699v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924975v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-11-S1-P100" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Nga Ling Ko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villaudy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Galioot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A133" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A134" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965269v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727924v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727977v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734788v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diesler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolmazon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gineys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.086" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T35O-96BH" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541285v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riocreux-Verney" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Ashraf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Atim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneret Marie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jocelyn-turpin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5177-2471" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181939800" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verneret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lerat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-024-00337-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107931v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anthony Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Turpin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riocreux-Verney Benjamin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diesler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dolmazon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gineys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1466333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04146227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjila Yanes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schelcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Katsuya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Rowan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Melamed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab202" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Demontis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sagawe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviva Witkover" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.219253" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takatoshi Shimauchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Caucheteux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Finsterbusch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien P. Blanchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2018.06.188" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yurick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Khoury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Pham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Locarnini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy546" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Einsiedel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Wilson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Walley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006281" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03183813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alais Sandrine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquier Amandine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegado Brice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Journo Chlo&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rua R&#233;jane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006812" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dubuisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lormi&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Fochi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pasquier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-018-0163-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728113v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Mar&#231;ais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2016.12.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FNXVHMP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03208072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oksenhendler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lhote" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cayuela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12185-016-2174-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Journo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Ling Ko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02150-14" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favre-Bonvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vinera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-11-S1-O42" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tartour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Appourchaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Nhi Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-014-0103-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01380784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A. Chevalier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cachat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V. Afonso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003917" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Douceron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mahieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Berger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cordeil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.403816" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-N. Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordeil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nazaret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01459-12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728699v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924975v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-11-S1-P100" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Nga Ling Ko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Villaudy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Galioot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A133" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-8-S1-A134" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965269v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727924v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727977v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734788v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Diesler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dolmazon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gineys" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2021.11.086" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/T35O-96BH" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541285v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riocreux-Verney" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Ashraf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Atim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verneret Marie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>