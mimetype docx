--- v0 (2026-03-28)
+++ v1 (2026-04-26)
@@ -594,261 +594,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Planning of Virtual Content Delivery Networks under Uncertain Traffic Demands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Orchestration Mechanisms for Congestion Mitigation in NFV: Models and Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Mangili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabio Martignon</w:t>
+                <w:t xml:space="preserve">Stefano Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Capone</w:t>
+                <w:t xml:space="preserve">Jianping Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 106, pp.186-195. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (4), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2016.06.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSC.2015.2498176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338680v1</w:t>
+                <w:t xml:space="preserve">hal-01256392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Orchestration Mechanisms for Congestion Mitigation in NFV: Models and Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Planning of Virtual Content Delivery Networks under Uncertain Traffic Demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Mangili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianping Wang</w:t>
+                <w:t xml:space="preserve">Antonio Capone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (4), pp.13. </w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.186-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSC.2015.2498176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2016.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256392v1</w:t>
+                <w:t xml:space="preserve">hal-01338680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-stage game theoretical approach for interference mitigation in Body-to-Body Networks</w:t>
               </w:r>
@@ -1081,51 +1081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Technology Interference Mitigation in Body Area Networks: An Optimization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Krunz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1444,51 +1444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Capone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pujolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1722,51 +1722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal routing configuration clustering through dynamic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Al Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1977,64 +1977,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Capone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Mangili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2018: IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2062,347 +2062,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Storage under Time Varying Electricity Prices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Bušić</w:t>
+                <w:t xml:space="preserve">A two-level auction for C-RAN resource allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morcos Mira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Chahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Smart Grid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2017 Workshops - International workshop on the main trends in 5G networks (MT5Gnet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672483v1</w:t>
+                <w:t xml:space="preserve">hal-01545749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-level auction for C-RAN resource allocation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Geographic Caching in Cellular Networks with Linear Content Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Martignon</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartłomiej Błaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2017 Workshops - International workshop on the main trends in 5G networks (MT5Gnet)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> CCDWN 2017 : 2nd Content Caching and Delivery in Wireless Networks Workshop (co-located with WiOpt 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545749v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Geographic Caching in Cellular Networks with Linear Content Coding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Control of Storage under Time Varying Electricity Prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Umar Hashmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpan Mukhopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bušić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bartłomiej Błaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> CCDWN 2017 : 2nd Content Caching and Delivery in Wireless Networks Workshop (co-located with WiOpt 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Smart Grid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505881v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAC-Network Cross-Layer Energy Optimization model for Wireless Body Area Networks</w:t>
               </w:r>
@@ -2490,252 +2490,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Body-to-Body Networks for Ubiquitous Healthcare: A Survey, Taxonomy and Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Meharouech</w:t>
+                <w:t xml:space="preserve">QoS-based Cloud Resources Partitioning Aware Networked Edge Datacenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarray Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salazar Javier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Karmouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 2nd International Symposium on Future Information and Communication Technologies for Ubiquitous HealthCare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrated Network Management (IM), 2015 IFIP/IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11-15 May 2015, May 2015, Ottawa, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INM.2015.7140306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176436v1</w:t>
+                <w:t xml:space="preserve">hal-01256228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS-based Cloud Resources Partitioning Aware Networked Edge Datacenters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Karmouch</w:t>
+                <w:t xml:space="preserve">Future Body-to-Body Networks for Ubiquitous Healthcare: A Survey, Taxonomy and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Meharouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Network Management (IM), 2015 IFIP/IEEE International Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 2nd International Symposium on Future Information and Communication Technologies for Ubiquitous HealthCare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INM.2015.7140306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01256228v1</w:t>
+                <w:t xml:space="preserve">hal-01176436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Body-to-Body Networks for Ubiquitous Healthcare: A Survey, Taxonomy and Challenges</w:t>
               </w:r>
@@ -2942,51 +2942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Meharouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3050,64 +3050,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianping Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IEEE International Conference on Network Protocols (ICNP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, The Research Triangle, United States. pp.471 - 476, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3167,51 +3167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Meharouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3275,51 +3275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Karmouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3418,51 +3418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Jarray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Karmouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3760,51 +3760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Capone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3950,51 +3950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Resource Allocation in Communication Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Capone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4093,51 +4093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Capone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomic Networking 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France. pp.132-145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4171,51 +4171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Resource Allocation in Quality of Service Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Capone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4427,77 +4427,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage Optimal Control under Net Metering Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Umar Hashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpan Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bušić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4952,51 +4952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Al&#8208;najjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Ameur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Elias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Morcos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.106862" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morcos Mira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.02.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Krunz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2597866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338680v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mangili" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.06.035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Paris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2015.2498176" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Meharouech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Petrosyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.03.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2361284" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2264294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.07.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJM4ZK7P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2006.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV3KHCZ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8762077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Al Najjar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01700563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Umar Hashmi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Mukhopadhyay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01545749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962710" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505881v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej B&#322;aszczyszyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarray Abdallah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salazar Javier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karmouch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INM.2015.7140306" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ubi-HealthTech.2015.7203330" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2015.7145338" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176431v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP.2014.70" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Jarray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Salazar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2014.7063392" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375087v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831489" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648190v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_24" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_74" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880905_12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11750673_15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4XWQB5XQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02623840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544527v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Al&#8208;najjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Ameur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Elias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Morcos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.106862" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morcos Mira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.02.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Krunz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2597866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Paris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2015.2498176" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mangili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.06.035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Meharouech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Petrosyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.03.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2361284" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2264294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.07.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJM4ZK7P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2006.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV3KHCZ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8762077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Al Najjar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01700563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01545749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962710" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej B&#322;aszczyszyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Umar Hashmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Mukhopadhyay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarray Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salazar Javier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karmouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INM.2015.7140306" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ubi-HealthTech.2015.7203330" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2015.7145338" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176431v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP.2014.70" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Jarray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Salazar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2014.7063392" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375087v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831489" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648190v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_24" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_74" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880905_12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11750673_15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4XWQB5XQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02623840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544527v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>