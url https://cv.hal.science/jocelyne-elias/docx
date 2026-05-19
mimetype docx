--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -594,144 +594,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Orchestration Mechanisms for Congestion Mitigation in NFV: Models and Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-stage game theoretical approach for interference mitigation in Body-to-Body Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Meharouech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianping Wang</w:t>
+                <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (4), pp.13. </w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.15 - 34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSC.2015.2498176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2015.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256392v1</w:t>
+                <w:t xml:space="preserve">hal-01374322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Planning of Virtual Content Delivery Networks under Uncertain Traffic Demands</w:t>
               </w:r>
@@ -828,131 +815,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-stage game theoretical approach for interference mitigation in Body-to-Body Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Orchestration Mechanisms for Congestion Mitigation in NFV: Models and Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Martignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Meharouech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Elias</w:t>
+                <w:t xml:space="preserve">Stefano Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
+                <w:t xml:space="preserve">Jianping Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 95, pp.15 - 34. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (4), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2015.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSC.2015.2498176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374322v1</w:t>
+                <w:t xml:space="preserve">hal-01256392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative network design: A Nash bargaining solution approach</w:t>
               </w:r>
@@ -1081,51 +1081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Technology Interference Mitigation in Body Area Networks: An Optimization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Krunz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1722,51 +1722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal routing configuration clustering through dynamic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Al Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2401,77 +2401,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAC-Network Cross-Layer Energy Optimization model for Wireless Body Area Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laaziz Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Meharouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 16th CFIP &amp; 12th NOTERE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2548,51 +2548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Karmouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Network Management (IM), 2015 IFIP/IEEE International Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11-15 May 2015, May 2015, Ottawa, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2626,77 +2626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Body-to-Body Networks for Ubiquitous Healthcare: A Survey, Taxonomy and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Meharouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 2nd International Symposium on Future Information and Communication Technologies for Ubiquitous HealthCare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2715,291 +2715,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Body-to-Body Networks for Ubiquitous Healthcare: A Survey, Taxonomy and Challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Spectrum Management in TV White Space Cognitive Radio Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Krunz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Information and Communication Technologies for Ubiquitous HealthCare (Ubi-HealthTech), 2015 2nd International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Beijing, China. </w:t>
+              <w:t xml:space="preserve">IFIP Networking Conference (IFIP Networking), 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Ubi-HealthTech.2015.7203330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2015.7145338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256288v1</w:t>
+                <w:t xml:space="preserve">hal-01256272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Spectrum Management in TV White Space Cognitive Radio Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Future Body-to-Body Networks for Ubiquitous Healthcare: A Survey, Taxonomy and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Meharouech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marwan Krunz</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking Conference (IFIP Networking), 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">Future Information and Communication Technologies for Ubiquitous HealthCare (Ubi-HealthTech), 2015 2nd International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2015.7145338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/Ubi-HealthTech.2015.7203330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256272v1</w:t>
+                <w:t xml:space="preserve">hal-01256288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Game Theoretical Approach for Interference Mitigation in Body-to-Body Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Meharouech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Meharouech</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefano Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICC 2015 - Workshop on ICT-enabled services and technologies for eHealth and Ambient Assisted Living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3050,64 +3050,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianping Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IEEE International Conference on Network Protocols (ICNP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, The Research Triangle, United States. pp.471 - 476, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3141,90 +3141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socially-Aware Interference Mitigation Game in Body-to-Body Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Meharouech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Meharouech</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefano Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on NETwork Games, COntrol and OPtimization (NETGCOOP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3301,51 +3301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Karmouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference GLOBECOM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Austin, Tx, United States. pp.93 - 98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3431,51 +3431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Karmouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mehaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference GLOBECOM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Atlanta, GA, United States. pp.2742 - 2748, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4952,51 +4952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Al&#8208;najjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Ameur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Elias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Morcos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.106862" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morcos Mira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.02.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Krunz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2597866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Paris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2015.2498176" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mangili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.06.035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Meharouech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.12.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Petrosyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.03.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2361284" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2264294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.07.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJM4ZK7P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2006.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV3KHCZ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8762077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Al Najjar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01700563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01545749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962710" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej B&#322;aszczyszyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Umar Hashmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Mukhopadhyay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarray Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salazar Javier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karmouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INM.2015.7140306" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ubi-HealthTech.2015.7203330" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2015.7145338" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176431v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP.2014.70" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Jarray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Salazar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2014.7063392" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375087v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831489" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648190v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_24" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_74" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880905_12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11750673_15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4XWQB5XQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02623840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544527v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Al&#8208;najjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Ameur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Elias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22070" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Morcos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Chahed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2019.106862" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701702v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morcos Mira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.02.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Krunz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2016.2597866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Meharouech" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.12.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mangili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.06.035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Paris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2015.2498176" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Petrosyan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2015.03.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2361284" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2264294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.07.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJM4ZK7P-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168628v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2006.12.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV3KHCZ0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2019.8762077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125608v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Al Najjar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Leguay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01700563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2018.8377004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01545749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962710" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01505881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej B&#322;aszczyszyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Umar Hashmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Mukhopadhyay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bu&#353;i&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarray Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salazar Javier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karmouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INM.2015.7140306" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176436v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2015.7145338" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ubi-HealthTech.2015.7203330" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176431v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP.2014.70" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176418v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Jarray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Salazar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2014.7063392" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375087v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831489" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648190v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_24" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511915v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_74" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880905_12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11750673_15" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4XWQB5XQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02623840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544527v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>