--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1824,278 +1824,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of dairy cows to increasing degrees of incomplete milk removal during a single milking interval</w:t>
+                <w:t xml:space="preserve">A simple micro-batch ion-exchange resin extraction method coupled with reverse-phase HPLC (MBRE-HPLC) to quantify lactoferrin in raw and heat-treated bovine milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Albaaj</w:t>
+                <w:t xml:space="preserve">Sylvie Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G. Marnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">Céline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-14451⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 259, pp.36-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.03.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831664v1</w:t>
+                <w:t xml:space="preserve">hal-01770347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple micro-batch ion-exchange resin extraction method coupled with reverse-phase HPLC (MBRE-HPLC) to quantify lactoferrin in raw and heat-treated bovine milk</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of dairy cows to increasing degrees of incomplete milk removal during a single milking interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Poton</w:t>
+                <w:t xml:space="preserve">A. Albaaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 259, pp.36-45. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (9), pp.8492-8504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.03.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-14451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770347v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of milk production traits in response to a short once-daily milking period in crossbred Holstein × Normande dairy cows</w:t>
               </w:r>
@@ -2858,165 +2858,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited review: Reduced milking frequency: Milk production and management implications</w:t>
+                <w:t xml:space="preserve">Évaluer la teneur en immunoglobulines G du colostrum chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerst Stelwagen</w:t>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.V.C. Phyn</w:t>
+                <w:t xml:space="preserve">Eric Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.R. Davis</w:t>
+                <w:t xml:space="preserve">Hervé Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.27-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210450v1</w:t>
+                <w:t xml:space="preserve">hal-01210891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traite, un outil de pilotage du troupeau et de maîtrise de la qualité du lait en élevage bovin laitier</w:t>
               </w:r>
@@ -3121,195 +3108,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la teneur en immunoglobulines G du colostrum chez la vache laitière</w:t>
+                <w:t xml:space="preserve">Invited review: Reduced milking frequency: Milk production and management implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+                <w:t xml:space="preserve">Kerst Stelwagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Le Dréan</w:t>
+                <w:t xml:space="preserve">C.V.C. Phyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Turban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
+                <w:t xml:space="preserve">S.R. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (6), pp.3401-3416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2012-6074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210891v1</w:t>
+                <w:t xml:space="preserve">hal-01210450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual effects of incomplete udder emptying during milking in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albaaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3354,384 +3354,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in the mammary uptake of nutrients throughout an extended milking interval in dairy cows</w:t>
+                <w:t xml:space="preserve">Lactose in blood plasma and the ability of dairy cows to tolerate once-daily milking in terms of milk loss and milk recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 94, pp.751-752</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 94 (7), pp.3446-3454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-4081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729286v1</w:t>
+                <w:t xml:space="preserve">hal-00742012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of the nutrient uptake by the udder over an extended milking interval in dairy cows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94 (11), pp.5458-68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-4268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactose in blood plasma and the ability of dairy cows to tolerate once-daily milking in terms of milk loss and milk recovery</w:t>
+                <w:t xml:space="preserve">Variations in the mammary uptake of nutrients throughout an extended milking interval in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Larroque</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 94 (7), pp.3446-3454. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 94, pp.751-752</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-4081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00742012v1</w:t>
+                <w:t xml:space="preserve">hal-00729286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of time of milk storage in the udder on fat</w:t>
+                <w:t xml:space="preserve">Impact of duration of milk storage in the mammary gland on milk composition throughout milking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cebo</w:t>
@@ -3771,75 +3771,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 93 (7), pp.2938-2951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729538v1</w:t>
+                <w:t xml:space="preserve">hal-00729537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of duration of milk storage in the mammary gland on milk composition throughout milking</w:t>
+                <w:t xml:space="preserve">Impact of time of milk storage in the udder on fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cebo</w:t>
@@ -3879,51 +3879,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 93 (7), pp.2938-2951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729537v1</w:t>
+                <w:t xml:space="preserve">hal-00729538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Once-daily milking effects in high-yielding Alpine dairy goats.</w:t>
               </w:r>
@@ -4316,51 +4316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4653,51 +4653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Milking Intervals Decreases the Mammary Blood Flow and Mammary Uptake of Nutrients in Dairy Cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4744,51 +4744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longer Milking Intervals Alter Mammary Epithelial Permeability and the Udder's Ability to Extract Nutrients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5379,248 +5379,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides aminés digestibles dans l’intestin. Origines des variations chez les ruminants et répercussions sur les protéines du lait</w:t>
+                <w:t xml:space="preserve">Acides aminés digestibles dans l’intestin. Le système AADI et les recommandations d’apport pour la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.M. Pisulewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 14 (3), pp.201-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2001.14.3.3740⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 14 (4), pp.265-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2001.14.4.3749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682612v1</w:t>
+                <w:t xml:space="preserve">hal-02669896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides aminés digestibles dans l’intestin. Le système AADI et les recommandations d’apport pour la vache laitière</w:t>
+                <w:t xml:space="preserve">Acides aminés digestibles dans l’intestin. Origines des variations chez les ruminants et répercussions sur les protéines du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Pisulewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 14 (4), pp.265-274. </w:t>
+              <w:t xml:space="preserve">, 2001, 14 (3), pp.201-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2001.14.4.3749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2001.14.3.3740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669896v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplément : Tables des valeurs AADI des aliments des ruminants</w:t>
               </w:r>
@@ -6188,200 +6188,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Graded Levels of Duodenal Infusions of Casein on Mammary Uptake in Lactating Cows. 2. Individual Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard</w:t>
+                <w:t xml:space="preserve">Diurnal kinetics of mammary oxygen uptake in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.302-302</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832336v1</w:t>
+                <w:t xml:space="preserve">hal-00889041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal kinetics of mammary oxygen uptake in dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">Effect of Graded Levels of Duodenal Infusions of Casein on Mammary Uptake in Lactating Cows. 2. Individual Amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 77 (11), pp.3304 - 3315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(94)77271-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889041v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk production and composition as a function of postruminal lysine and methionine supply: a nutrient-response approach</w:t>
               </w:r>
@@ -7022,252 +7022,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of lactose in milk and in blood during the first 36 weeks of lactation of dairy cows</w:t>
+                <w:t xml:space="preserve">Early prediction of lactation persistency of multiparous dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sehested</w:t>
+                <w:t xml:space="preserve">S. Sehested</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.476-477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933586v1</w:t>
+                <w:t xml:space="preserve">hal-03877734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prediction of lactation persistency of multiparous dairy cows</w:t>
+                <w:t xml:space="preserve">Variability of lactose in milk and in blood during the first 36 weeks of lactation of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Sehested</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sehested</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877734v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skills and knowledge expected by MSc students and professionals in animal sciences</w:t>
               </w:r>
@@ -7864,260 +7864,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How mammary glucose metabolism is altered by energy and protein supply</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How is grazing perceived by stakeholders of the dairy goat chain in Western France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. ADSA Discover conference - Reexamining amino acid and energy interactions in the dairy cow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Itasca, United States</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737214v1</w:t>
+                <w:t xml:space="preserve">hal-01889273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is grazing perceived by stakeholders of the dairy goat chain in Western France?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How mammary glucose metabolism is altered by energy and protein supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abdou Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Omphalius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">34. ADSA Discover conference - Reexamining amino acid and energy interactions in the dairy cow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Itasca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889273v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation</w:t>
               </w:r>
@@ -9503,260 +9503,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary metabolism to the supply of an [i]ideal[/i] amino acids profile for dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+                <w:t xml:space="preserve">Assessment of different sampling procedures to estimate the Immunoglobulin G content of colostrum in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., Aug 2012, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">27. World Buiatrics Congress (WBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. 330 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210758v1</w:t>
+                <w:t xml:space="preserve">hal-02748831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of different sampling procedures to estimate the Immunoglobulin G content of colostrum in dairy cattle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
+                <w:t xml:space="preserve">Mammary metabolism to the supply of an [i]ideal[/i] amino acids profile for dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naveed Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. World Buiatrics Congress (WBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. 330 p</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748831v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers phénotypes de la tolérance à la monotraite chez les vaches laitères</w:t>
               </w:r>
@@ -11182,247 +11182,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le taux de lactose plasmatique, un indicateur de la perte de lait lors du passage en monotraite chez la vache laitière ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelle utilisation de la monotraite dans les élevages bovins laitiers en Bretagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756350v1</w:t>
+                <w:t xml:space="preserve">hal-02754295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle utilisation de la monotraite dans les élevages bovins laitiers en Bretagne ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le taux de lactose plasmatique, un indicateur de la perte de lait lors du passage en monotraite chez la vache laitière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754295v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in mammary extraction of nutrients under the effect of a 36-h milk accumulation into the udder in dairy cows</w:t>
               </w:r>
@@ -11834,204 +11834,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milking frequency affects mammary epithelium integrity from 16-h milking interval in dairy cows</w:t>
+                <w:t xml:space="preserve">Utilisation mammaire du glucose lors d'une diminution de la production laitière provoquée par la monotraite et/ou une restriction alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Biology of Lactation in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763327v1</w:t>
+                <w:t xml:space="preserve">hal-02763319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation mammaire du glucose lors d'une diminution de la production laitière provoquée par la monotraite et/ou une restriction alimentaire</w:t>
+                <w:t xml:space="preserve">Milking frequency affects mammary epithelium integrity from 16-h milking interval in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolande David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Biology of Lactation in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763319v1</w:t>
+                <w:t xml:space="preserve">hal-02763327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary milk accumulation opens tight junctions of the mammary epithelium in a dose-dependent manner in dairy cows</w:t>
               </w:r>
@@ -12626,51 +12626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Pisulewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire CAAA-AFTAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13174,260 +13174,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk yield and mammary metabolism in response to increasing amino acids and protein supplies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Auxane Hamon</w:t>
+                <w:t xml:space="preserve">Early prediction of lactation persistency of multiparous cows managed for extended lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sehested</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.334, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.793, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284061v1</w:t>
+                <w:t xml:space="preserve">hal-04286683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prediction of lactation persistency of multiparous cows managed for extended lactation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Sehested</w:t>
+                <w:t xml:space="preserve">Milk yield and mammary metabolism in response to increasing amino acids and protein supplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.793, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.334, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286683v1</w:t>
+                <w:t xml:space="preserve">hal-04284061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An educational kit for effective prevention and management of energy deficit in dairy cows</w:t>
               </w:r>
@@ -14278,277 +14278,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exfoliation des cellules épithéliales mammaires chez la vache laitière comme biomarqueur de l'adaptation à la restriction alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of initial udder’s health status on inflammatory response to once-daily milking in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738430v1</w:t>
+                <w:t xml:space="preserve">hal-02306133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of initial udder’s health status on inflammatory response to once-daily milking in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">L'exfoliation des cellules épithéliales mammaires chez la vache laitière comme biomarqueur de l'adaptation à la restriction alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Sylvain Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306133v1</w:t>
+                <w:t xml:space="preserve">hal-02738430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux de lactose du lait et lactosémie chez la vache laitière</w:t>
               </w:r>
@@ -14748,290 +14748,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Pires</w:t>
+                <w:t xml:space="preserve">Immune response in relation to bovine mammary gland microbiome during transition to once-a-day milking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+              <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734454v1</w:t>
+                <w:t xml:space="preserve">hal-02734222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune response in relation to bovine mammary gland microbiome during transition to once-a-day milking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Launay</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France. , 2018</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734222v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’efficience d’utilisation des acides aminés varie via des mécanismes différents lors d’apports contrastés d’énergie nette et de protéines digestibles dans l’intestin</w:t>
               </w:r>
@@ -15233,77 +15233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method to quantify lactoferrin in milk by Micro-Batch Resin Extraction (MBRE) before RP-HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15736,739 +15736,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de différentes procédures de prélèvement pour évaluer la teneur en immunoglobulines G du colostrum chez la vache laitière et intérêt d'une première buvée contrôlée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Written in milk&amp;quot; : quel éclairage nous apporte le lait sur la réponse de la cellule épithéliale mammaire lors du passage à la monotraite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Le Drean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">Elisabeth Moya Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Krupova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zih-Hua Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 1010 p., 2014, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
+              <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210831v1</w:t>
+                <w:t xml:space="preserve">hal-01455874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse inflammatoire dans le cas d'une pratique à risque, la monotraite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de différentes procédures de prélèvement pour évaluer la teneur en immunoglobulines G du colostrum chez la vache laitière et intérêt d'une première buvée contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Drean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNGTV - Société Nationale des Groupements Techniques Vétérinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 1010 p., 2014, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194007v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Written in milk&amp;quot; : quel éclairage nous apporte le lait sur la réponse de la cellule épithéliale mammaire lors du passage à la monotraite ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Miranda</w:t>
+                <w:t xml:space="preserve">Réponse inflammatoire dans le cas d'une pratique à risque, la monotraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455874v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of phenotypic predictors of milk yield losses in response to once-daily milking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allongement de l’intervalle entre traites : identification de 1ers phénotypes prédicteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Larroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210484v1</w:t>
+                <w:t xml:space="preserve">hal-01210912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allongement de l’intervalle entre traites : identification de 1ers phénotypes prédicteurs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations in milk production and composition in response to a lengthened milking interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19 (1ère Ed.), 665 p., 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210912v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in milk production and composition in response to a lengthened milking interval</w:t>
+                <w:t xml:space="preserve">Identification of phenotypic predictors of milk yield losses in response to once-daily milking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Larroque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01210620v1</w:t>
+                <w:t xml:space="preserve">hal-01210484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of ability to tolerate once-daily milking in a Holstein × Normande population</w:t>
               </w:r>
@@ -16588,90 +16588,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling procedure during milking and between quarters on the assessment of colostrum IgG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislavia, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 18, 2012, Annual Meeting of the European Association for Animal Production</w:t>
@@ -16713,77 +16713,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la qualité du colostrum et du transfert colostral chez les veaux de vaches laitières Prim'Holstein dans un élevage sur 2 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrien Pecceu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16838,90 +16838,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teneurs en IgG1 dans le colostrum des vaches et le plasma de leurs veaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (RRR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t>
@@ -16976,51 +16976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate and residual effects on milk yield and composition of decreasing levels of udder emptying during milking in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albaaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18125,51 +18125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Pisulewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18629,51 +18629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meriaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2024-0717" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egger-Danner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25467" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Flament" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.602404" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutreuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-18473" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16433" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05490563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lequeux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002483" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Inda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01831664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaaj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Marnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14451" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.03.058" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10731" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guaetto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leboeuf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001962" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9782" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Haque" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8656" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerst Stelwagen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V.C. Phyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Davis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210438v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turban" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leboeuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bris" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4268" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742012v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larroque" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4081" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729538v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutreuil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cebo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2179" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raggio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Lobley" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rulquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#233;mond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990371" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729824v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0587" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663125v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0250" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72381-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72268-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900634v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669454v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/73971/2004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/73967/2004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004054" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900362v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682612v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Pisulewski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2001.14.3.3740" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2001.14.4.3749" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681754v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2001.14.4.3751" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838639v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-6226(97)00148-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFBP70QW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712953v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01832342v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(95)76847-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01832340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(94)77300-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01832339v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(94)77165-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01832336v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(94)77271-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M Pisulewski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-6226(93)90065-P" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/354F455C82EEBE4B3E1C1ED5FE4B2DEE2C69EA1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273986v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefebvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Kurban" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933586v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sehested" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877734v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sehested" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.194" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413021v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schreck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223194v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gele" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laigle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woiltock" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091620v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737214v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdou Arbi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Daniel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889273v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734040v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737751v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744303v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739356v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Croiseau-Leclerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740577v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pattier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210754v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Haque" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210758v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748831v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747236v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Galindo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754853v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173652v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193781v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753633v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bardey" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820660v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753631v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754277v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Portier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brocard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chesneau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seuret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814896v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753615v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750788v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756350v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754295v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyrin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massiot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757430v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819115v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764342v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763327v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763319v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763678v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saillard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Levieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830741v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764008v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765287v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848059v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775994v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772791v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265552v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okoye" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krug" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238729v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Bordas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778039v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bovenhuis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284061v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286683v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286884v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marguerit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420000v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717019v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627426v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Courboulay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361030v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arnaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738430v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306133v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737600v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decoopman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306199v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P&#233;nasse" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devriendt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gotti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734222v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734037v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738423v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678911v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455954v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740819v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gervais" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744338v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quemeneur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4079" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210831v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Drean" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sngtv.org/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194007v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455874v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moya Leclair" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bianchi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zih-Hua Fang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210484v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210912v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pattier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210620v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210513v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Heuveline" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbay" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210890v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210327v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Pecceu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210330v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729374v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193780v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758319v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou Arbi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siegel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47933.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817840v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751399v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755353v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/9692.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762971v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/16957.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538138v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou-Arbi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851860v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729517v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dasse" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Godde" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seurat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851494v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meriaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2024-0717" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egger-Danner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25467" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Flament" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.602404" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutreuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-18473" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16433" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05490563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lequeux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002483" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Inda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.03.058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01831664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaaj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Marnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14451" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10731" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guaetto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leboeuf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001962" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9782" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Haque" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8656" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turban" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leboeuf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210438v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210450v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerst Stelwagen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V.C. Phyn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Davis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6074" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742012v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larroque" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4081" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bris" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4268" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutreuil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cebo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729538v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2179" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raggio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Lobley" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rulquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#233;mond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990371" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729824v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0587" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663125v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0250" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72381-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72268-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900634v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669454v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/73971/2004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/73967/2004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004054" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900362v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2001.14.4.3749" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682612v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Pisulewski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2001.14.3.3740" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681754v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2001.14.4.3751" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838639v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-6226(97)00148-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFBP70QW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712953v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01832342v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(95)76847-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01832340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(94)77300-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01832339v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(94)77165-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889041v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01832336v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(94)77271-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M Pisulewski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-6226(93)90065-P" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/354F455C82EEBE4B3E1C1ED5FE4B2DEE2C69EA1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273986v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefebvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Kurban" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877734v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sehested" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.194" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933586v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sehested" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413021v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schreck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223194v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gele" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laigle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woiltock" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091620v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889273v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737214v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdou Arbi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Daniel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734040v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737751v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744303v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739356v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Croiseau-Leclerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740577v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pattier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210754v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Haque" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748831v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210758v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747236v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Galindo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754853v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173652v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193781v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753633v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bardey" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820660v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753631v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754277v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Portier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brocard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chesneau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seuret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814896v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753615v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750788v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754295v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyrin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massiot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756350v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757430v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819115v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764342v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763319v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763327v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763678v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saillard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Levieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830741v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764008v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765287v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848059v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775994v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772791v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265552v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okoye" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krug" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238729v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Bordas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778039v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bovenhuis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286683v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284061v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286884v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marguerit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420000v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717019v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627426v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Courboulay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361030v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arnaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306133v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738430v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737600v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decoopman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306199v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P&#233;nasse" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devriendt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gotti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734222v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734037v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738423v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678911v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455954v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740819v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gervais" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744338v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quemeneur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4079" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455874v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moya Leclair" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bianchi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zih-Hua Fang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210831v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Drean" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sngtv.org/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194007v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210912v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pattier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210620v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210484v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210513v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Heuveline" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbay" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210890v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210327v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Pecceu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210330v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729374v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193780v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758319v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou Arbi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siegel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47933.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817840v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751399v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755353v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/9692.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762971v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/16957.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538138v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou-Arbi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851860v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729517v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dasse" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Godde" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seurat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851494v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>