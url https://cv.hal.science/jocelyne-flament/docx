--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 109 (4), pp.4209-4223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2025-27208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased lactose percentage in milk associated with quarter health disorder and hyperketolactia, a proxy for negative energy balance, in dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BIOMARQ'LAIT -Identification of biomarkers in milk to monitor the nutritional status of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dufour</w:t>
+                <w:t xml:space="preserve">Marine Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kurban</w:t>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Gervais</w:t>
+                <w:t xml:space="preserve">Antoine Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-24134⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.271-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art20-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536609v1</w:t>
+                <w:t xml:space="preserve">hal-04802821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMARQ'LAIT -Identification of biomarkers in milk to monitor the nutritional status of dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decreased lactose percentage in milk associated with quarter health disorder and hyperketolactia, a proxy for negative energy balance, in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxane Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">D. Kurban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Leduc</w:t>
+                <w:t xml:space="preserve">R. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 94, pp.271-284. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (7), pp.5041-5053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art20-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-24134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802821v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of milk components involves different mammary metabolism adaptations in response to net energy and protein supplies in dairy cows</w:t>
               </w:r>
@@ -1297,416 +1297,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid efficiencies of utilization vary by different mechanisms in response to energy and protein supplies in dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cléo Omphalius</w:t>
+                <w:t xml:space="preserve">Perception du pâturage par les acteurs de la filière caprine dans le Grand Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lapierre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Inda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.167-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282330v1</w:t>
+                <w:t xml:space="preserve">hal-02911809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response profiles of dairy cows to a single 24-h milking interval in relation with milk proteolysis, udder expansion and immune traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Lequeux</w:t>
+                <w:t xml:space="preserve">Amino acid efficiencies of utilization vary by different mechanisms in response to energy and protein supplies in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Omphalius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002483⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (11), pp.9883-9901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-16433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490563v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception du pâturage par les acteurs de la filière caprine dans le Grand Ouest</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Response profiles of dairy cows to a single 24-h milking interval in relation with milk proteolysis, udder expansion and immune traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (6), pp.1224-1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911809v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation in ruminants</w:t>
               </w:r>
@@ -1824,308 +1824,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple micro-batch ion-exchange resin extraction method coupled with reverse-phase HPLC (MBRE-HPLC) to quantify lactoferrin in raw and heat-treated bovine milk</w:t>
+                <w:t xml:space="preserve">Adaptation of dairy cows to increasing degrees of incomplete milk removal during a single milking interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pochet</w:t>
+                <w:t xml:space="preserve">A. Albaaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Arnould</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Poton</w:t>
+                <w:t xml:space="preserve">P.G. Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.03.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (9), pp.8492-8504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-14451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770347v1</w:t>
+                <w:t xml:space="preserve">hal-01831664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of dairy cows to increasing degrees of incomplete milk removal during a single milking interval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple micro-batch ion-exchange resin extraction method coupled with reverse-phase HPLC (MBRE-HPLC) to quantify lactoferrin in raw and heat-treated bovine milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Albaaj</w:t>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G. Marnet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 101 (9), pp.8492-8504. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 259, pp.36-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-14451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.03.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831664v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of milk production traits in response to a short once-daily milking period in crossbred Holstein × Normande dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2254,51 +2254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2483,51 +2483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual responses of dairy cows to a 24-hour milking interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2760,77 +2760,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Naveed Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 98 (6), pp.3951-3968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2858,152 +2858,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la teneur en immunoglobulines G du colostrum chez la vache laitière</w:t>
+                <w:t xml:space="preserve">Invited review: Reduced milking frequency: Milk production and management implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+                <w:t xml:space="preserve">Kerst Stelwagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Le Dréan</w:t>
+                <w:t xml:space="preserve">C.V.C. Phyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Turban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
+                <w:t xml:space="preserve">S.R. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (6), pp.3401-3416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2012-6074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210891v1</w:t>
+                <w:t xml:space="preserve">hal-01210450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traite, un outil de pilotage du troupeau et de maîtrise de la qualité du lait en élevage bovin laitier</w:t>
               </w:r>
@@ -3108,630 +3121,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited review: Reduced milking frequency: Milk production and management implications</w:t>
+                <w:t xml:space="preserve">Évaluer la teneur en immunoglobulines G du colostrum chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerst Stelwagen</w:t>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.V.C. Phyn</w:t>
+                <w:t xml:space="preserve">Eric Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.R. Davis</w:t>
+                <w:t xml:space="preserve">Hervé Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.27-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210450v1</w:t>
+                <w:t xml:space="preserve">hal-01210891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual effects of incomplete udder emptying during milking in dairy cows</w:t>
+                <w:t xml:space="preserve">Variations in the mammary uptake of nutrients throughout an extended milking interval in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 86 (13), pp.47-56</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94, pp.751-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729285v1</w:t>
+                <w:t xml:space="preserve">hal-00729286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactose in blood plasma and the ability of dairy cows to tolerate once-daily milking in terms of milk loss and milk recovery</w:t>
+                <w:t xml:space="preserve">Alteration of the nutrient uptake by the udder over an extended milking interval in dairy cows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gallard</w:t>
+                <w:t xml:space="preserve">E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Larroque</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 94 (7), pp.3446-3454. </w:t>
+              <w:t xml:space="preserve">, 2011, 94 (11), pp.5458-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-4081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-4268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742012v1</w:t>
+                <w:t xml:space="preserve">hal-00729288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of the nutrient uptake by the udder over an extended milking interval in dairy cows.</w:t>
+                <w:t xml:space="preserve">Lactose in blood plasma and the ability of dairy cows to tolerate once-daily milking in terms of milk loss and milk recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Delamaire</w:t>
+                <w:t xml:space="preserve">Y. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Bris</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 94 (11), pp.5458-68. </w:t>
+              <w:t xml:space="preserve">, 2011, 94 (7), pp.3446-3454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2011-4268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-4081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729288v1</w:t>
+                <w:t xml:space="preserve">hal-00742012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in the mammary uptake of nutrients throughout an extended milking interval in dairy cows</w:t>
+                <w:t xml:space="preserve">Residual effects of incomplete udder emptying during milking in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albaaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 94, pp.751-752</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (13), pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729286v1</w:t>
+                <w:t xml:space="preserve">hal-00729285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of duration of milk storage in the mammary gland on milk composition throughout milking</w:t>
+                <w:t xml:space="preserve">Impact of time of milk storage in the udder on fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cebo</w:t>
@@ -3771,75 +3771,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 93 (7), pp.2938-2951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729537v1</w:t>
+                <w:t xml:space="preserve">hal-00729538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of time of milk storage in the udder on fat</w:t>
+                <w:t xml:space="preserve">Impact of duration of milk storage in the mammary gland on milk composition throughout milking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cebo</w:t>
@@ -3879,51 +3879,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 93 (7), pp.2938-2951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729538v1</w:t>
+                <w:t xml:space="preserve">hal-00729537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Once-daily milking effects in high-yielding Alpine dairy goats.</w:t>
               </w:r>
@@ -4039,51 +4039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-body glucose metabolism and mammary energetic nutrient metabolism in lactating dairy cows receiving digestive infusions of casein and propionic acid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4316,51 +4316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Ben Chedly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4562,51 +4562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4653,51 +4653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Milking Intervals Decreases the Mammary Blood Flow and Mammary Uptake of Nutrients in Dairy Cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4744,51 +4744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longer Milking Intervals Alter Mammary Epithelial Permeability and the Udder's Ability to Extract Nutrients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4861,51 +4861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5379,248 +5379,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides aminés digestibles dans l’intestin. Le système AADI et les recommandations d’apport pour la vache laitière</w:t>
+                <w:t xml:space="preserve">Acides aminés digestibles dans l’intestin. Origines des variations chez les ruminants et répercussions sur les protéines du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Pisulewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 14 (4), pp.265-274. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2001.14.4.3749⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 14 (3), pp.201-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2001.14.3.3740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669896v1</w:t>
+                <w:t xml:space="preserve">hal-02682612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides aminés digestibles dans l’intestin. Origines des variations chez les ruminants et répercussions sur les protéines du lait</w:t>
+                <w:t xml:space="preserve">Acides aminés digestibles dans l’intestin. Le système AADI et les recommandations d’apport pour la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.M. Pisulewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 14 (3), pp.201-210. </w:t>
+              <w:t xml:space="preserve">, 2001, 14 (4), pp.265-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2001.14.3.3740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2001.14.4.3749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682612v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplément : Tables des valeurs AADI des aliments des ruminants</w:t>
               </w:r>
@@ -6188,200 +6188,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal kinetics of mammary oxygen uptake in dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+                <w:t xml:space="preserve">Effect of Graded Levels of Duodenal Infusions of Casein on Mammary Uptake in Lactating Cows. 2. Individual Amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 77 (11), pp.3304 - 3315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(94)77271-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889041v1</w:t>
+                <w:t xml:space="preserve">hal-01832336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Graded Levels of Duodenal Infusions of Casein on Mammary Uptake in Lactating Cows. 2. Individual Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Guinard</w:t>
+                <w:t xml:space="preserve">Diurnal kinetics of mammary oxygen uptake in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.302-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(94)77271-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01832336v1</w:t>
+                <w:t xml:space="preserve">hal-00889041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk production and composition as a function of postruminal lysine and methionine supply: a nutrient-response approach</w:t>
               </w:r>
@@ -6554,51 +6554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6666,77 +6666,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diminution du taux de lactose dans le lait lors d'une inflammation mammaire et d'un désordre métabolique chez les vaches laitières en début de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daryna Kurban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7022,252 +7022,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prediction of lactation persistency of multiparous dairy cows</w:t>
+                <w:t xml:space="preserve">Variability of lactose in milk and in blood during the first 36 weeks of lactation of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sehested</w:t>
+                <w:t xml:space="preserve">J. Sehested</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877734v1</w:t>
+                <w:t xml:space="preserve">hal-03933586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of lactose in milk and in blood during the first 36 weeks of lactation of dairy cows</w:t>
+                <w:t xml:space="preserve">Early prediction of lactation persistency of multiparous dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Sehested</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sehested</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.476-477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933586v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skills and knowledge expected by MSc students and professionals in animal sciences</w:t>
               </w:r>
@@ -7374,51 +7374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomy and herbaceous forage in goat farming of western France. First results of a sociological survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Inda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7864,260 +7864,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is grazing perceived by stakeholders of the dairy goat chain in Western France?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How mammary glucose metabolism is altered by energy and protein supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abdou Arbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Omphalius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">34. ADSA Discover conference - Reexamining amino acid and energy interactions in the dairy cow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Itasca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889273v1</w:t>
+                <w:t xml:space="preserve">hal-02737214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How mammary glucose metabolism is altered by energy and protein supply</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How is grazing perceived by stakeholders of the dairy goat chain in Western France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34. ADSA Discover conference - Reexamining amino acid and energy interactions in the dairy cow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Itasca, United States</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737214v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation</w:t>
               </w:r>
@@ -8254,51 +8254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8379,64 +8379,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journée de l'animation transversale glande mammaire, lait (GML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8474,51 +8474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique des caractères de production laitière en réponse à la monotraite chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8586,51 +8586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of mammary adaptability and associated traits in dairy cows using a 24-h milking interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8681,51 +8681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the prediction of amino acid digestible in the intestine through meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Panzuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8806,51 +8806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the mammary gland elasticity in dairy cows by using a single day once-daily milking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8925,277 +8925,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations de la glande mammaire des vaches laitières à l’allongement de l’intervalle entre traites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Effet du polymorphisme au locus diacylglycerol-O-transférase 1 (DGAT1) sur la lipolyse spontanée, dans un contexte de variation de la fréquence de traite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vanbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journée de l'animation transversale " Glande Mammaire, Lait "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740577v1</w:t>
+                <w:t xml:space="preserve">hal-02744306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du polymorphisme au locus diacylglycerol-O-transférase 1 (DGAT1) sur la lipolyse spontanée, dans un contexte de variation de la fréquence de traite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Vanbergue</w:t>
+                <w:t xml:space="preserve">Adaptations de la glande mammaire des vaches laitières à l’allongement de l’intervalle entre traites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journée de l'animation transversale " Glande Mammaire, Lait "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744306v1</w:t>
+                <w:t xml:space="preserve">hal-02740577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9401,51 +9401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding Systems, Feeding strategies and the use of supplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9503,260 +9503,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of different sampling procedures to estimate the Immunoglobulin G content of colostrum in dairy cattle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
+                <w:t xml:space="preserve">Mammary metabolism to the supply of an [i]ideal[/i] amino acids profile for dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Naveed Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. World Buiatrics Congress (WBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. 330 p</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748831v1</w:t>
+                <w:t xml:space="preserve">hal-01210758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary metabolism to the supply of an [i]ideal[/i] amino acids profile for dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+                <w:t xml:space="preserve">Assessment of different sampling procedures to estimate the Immunoglobulin G content of colostrum in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., Aug 2012, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">27. World Buiatrics Congress (WBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. 330 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210758v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers phénotypes de la tolérance à la monotraite chez les vaches laitères</w:t>
               </w:r>
@@ -9949,64 +9949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucogenesis and mammary metabolism and their links with milk production in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10057,51 +10057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does increasing protein supply or glucogenic nutrients modify mammary metabolism in lactating dairy cows?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10182,51 +10182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une représentation conceptuelle minimale du fonctionnement intégratif verticale de la glande mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10415,90 +10415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary glucose metabolism in response to energy and/or protein supply in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Bardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10631,64 +10631,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary amino acid metabolism in response to increased energy and protein supply in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10959,90 +10959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les apports de protéines augmentent-ils le volume de lait et les matières utiles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11182,247 +11182,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle utilisation de la monotraite dans les élevages bovins laitiers en Bretagne ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le taux de lactose plasmatique, un indicateur de la perte de lait lors du passage en monotraite chez la vache laitière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754295v1</w:t>
+                <w:t xml:space="preserve">hal-02756350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le taux de lactose plasmatique, un indicateur de la perte de lait lors du passage en monotraite chez la vache laitière ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelle utilisation de la monotraite dans les élevages bovins laitiers en Bretagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bervillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756350v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in mammary extraction of nutrients under the effect of a 36-h milk accumulation into the udder in dairy cows</w:t>
               </w:r>
@@ -11758,51 +11758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11834,204 +11834,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation mammaire du glucose lors d'une diminution de la production laitière provoquée par la monotraite et/ou une restriction alimentaire</w:t>
+                <w:t xml:space="preserve">Milking frequency affects mammary epithelium integrity from 16-h milking interval in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolande David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Biology of Lactation in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763319v1</w:t>
+                <w:t xml:space="preserve">hal-02763327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milking frequency affects mammary epithelium integrity from 16-h milking interval in dairy cows</w:t>
+                <w:t xml:space="preserve">Utilisation mammaire du glucose lors d'une diminution de la production laitière provoquée par la monotraite et/ou une restriction alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Biology of Lactation in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763327v1</w:t>
+                <w:t xml:space="preserve">hal-02763319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary milk accumulation opens tight junctions of the mammary epithelium in a dose-dependent manner in dairy cows</w:t>
               </w:r>
@@ -12436,51 +12436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12626,51 +12626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Pisulewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire CAAA-AFTAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13174,260 +13174,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prediction of lactation persistency of multiparous cows managed for extended lactation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Sehested</w:t>
+                <w:t xml:space="preserve">Milk yield and mammary metabolism in response to increasing amino acids and protein supplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.793, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.334, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286683v1</w:t>
+                <w:t xml:space="preserve">hal-04284061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk yield and mammary metabolism in response to increasing amino acids and protein supplies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Auxane Hamon</w:t>
+                <w:t xml:space="preserve">Early prediction of lactation persistency of multiparous cows managed for extended lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sehested</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.334, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.793, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284061v1</w:t>
+                <w:t xml:space="preserve">hal-04286683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An educational kit for effective prevention and management of energy deficit in dairy cows</w:t>
               </w:r>
@@ -13564,77 +13564,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kurban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.232, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
@@ -13657,195 +13657,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grazing dairy system and breed on monthly variation of milk minerals and heat stability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étudiants ingénieurs agronomes et professionnels des productions animales : une vision partagée des compétences à développer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brendan Horan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Justine Abarnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Tobin</w:t>
+                <w:t xml:space="preserve">Zoé Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Book of abstracts, 28, pp.339, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.63-64, 2022, 54èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777031v1</w:t>
+                <w:t xml:space="preserve">hal-03627426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-il possible d’utiliser la métabolomique du lait pour étudier de façon non invasive les voies de synthèse des constituants majeurs du lait ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13860,195 +13873,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.72, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudiants ingénieurs agronomes et professionnels des productions animales : une vision partagée des compétences à développer ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoé Courboulay</w:t>
+                <w:t xml:space="preserve">Effect of grazing dairy system and breed on monthly variation of milk minerals and heat stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Horan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Tobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.63-64, 2022, 54èmes Journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Book of abstracts, 28, pp.339, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627426v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine mammary gland microbiota et immune response</w:t>
               </w:r>
@@ -14278,277 +14278,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of initial udder’s health status on inflammatory response to once-daily milking in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">L'exfoliation des cellules épithéliales mammaires chez la vache laitière comme biomarqueur de l'adaptation à la restriction alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Sylvain Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306133v1</w:t>
+                <w:t xml:space="preserve">hal-02738430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exfoliation des cellules épithéliales mammaires chez la vache laitière comme biomarqueur de l'adaptation à la restriction alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of initial udder’s health status on inflammatory response to once-daily milking in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738430v1</w:t>
+                <w:t xml:space="preserve">hal-02306133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux de lactose du lait et lactosémie chez la vache laitière</w:t>
               </w:r>
@@ -14748,372 +14748,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune response in relation to bovine mammary gland microbiome during transition to once-a-day milking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Launay</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France. , 2018</w:t>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734222v1</w:t>
+                <w:t xml:space="preserve">hal-02734454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BioMarq’Lait : Identification dans le lait de biomarqueurs pour le monitoring du statut nutritionnel de la vache laitière</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Pires</w:t>
+                <w:t xml:space="preserve">Immune response in relation to bovine mammary gland microbiome during transition to once-a-day milking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Martin</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02734454v1</w:t>
+                <w:t xml:space="preserve">hal-02734222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’efficience d’utilisation des acides aminés varie via des mécanismes différents lors d’apports contrastés d’énergie nette et de protéines digestibles dans l’intestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Omphalius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres autour des recherches sur les ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France. Rencontres autour des Recherches sur les Ruminants, 2018, 24èmes Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15138,51 +15138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’adaptation de la glande mammaire des vaches laitières à l’allongement de l’intervalle entre traites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15233,77 +15233,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method to quantify lactoferrin in milk by Micro-Batch Resin Extraction (MBRE) before RP-HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15354,51 +15354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation de la prévision des apports en acides aminés digestibles dans l’intestin pour les vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Panzuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15736,739 +15736,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Written in milk&amp;quot; : quel éclairage nous apporte le lait sur la réponse de la cellule épithéliale mammaire lors du passage à la monotraite ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de différentes procédures de prélèvement pour évaluer la teneur en immunoglobulines G du colostrum chez la vache laitière et intérêt d'une première buvée contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Moya Leclair</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guy Miranda</w:t>
+                <w:t xml:space="preserve">Eric Le Drean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNGTV - Société Nationale des Groupements Techniques Vétérinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 1010 p., 2014, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455874v1</w:t>
+                <w:t xml:space="preserve">hal-01210831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de différentes procédures de prélèvement pour évaluer la teneur en immunoglobulines G du colostrum chez la vache laitière et intérêt d'une première buvée contrôlée</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponse inflammatoire dans le cas d'une pratique à risque, la monotraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 1010 p., 2014, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
+              <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210831v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse inflammatoire dans le cas d'une pratique à risque, la monotraite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+                <w:t xml:space="preserve">Written in milk&amp;quot; : quel éclairage nous apporte le lait sur la réponse de la cellule épithéliale mammaire lors du passage à la monotraite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Moya Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Krupova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zih-Hua Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de l'Animation transversale "Glande mammaire, lait"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rennes, France. , 2014, XIIIes Journées de l’animation transversale “Glande mammaire, lait”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194007v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allongement de l’intervalle entre traites : identification de 1ers phénotypes prédicteurs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of phenotypic predictors of milk yield losses in response to once-daily milking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Larroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210912v1</w:t>
+                <w:t xml:space="preserve">hal-01210484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in milk production and composition in response to a lengthened milking interval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allongement de l’intervalle entre traites : identification de 1ers phénotypes prédicteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Larroque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19 (1ère Ed.), 665 p., 2013, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210620v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of phenotypic predictors of milk yield losses in response to once-daily milking</w:t>
+                <w:t xml:space="preserve">Variations in milk production and composition in response to a lengthened milking interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pochet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Larroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19 (1ère Ed.), 665 p., 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210484v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of ability to tolerate once-daily milking in a Holstein × Normande population</w:t>
               </w:r>
@@ -16588,90 +16588,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling procedure during milking and between quarters on the assessment of colostrum IgG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislavia, Slovakia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 18, 2012, Annual Meeting of the European Association for Animal Production</w:t>
@@ -16713,77 +16713,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la qualité du colostrum et du transfert colostral chez les veaux de vaches laitières Prim'Holstein dans un élevage sur 2 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrien Pecceu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16838,90 +16838,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teneurs en IgG1 dans le colostrum des vaches et le plasma de leurs veaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres Recherches Ruminants (RRR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t>
@@ -16976,77 +16976,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate and residual effects on milk yield and composition of decreasing levels of udder emptying during milking in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albaaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17192,51 +17192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic stoichiometric model to analyse the metabolic flexibility of the mammary gland in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Abdou Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17472,51 +17472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the intra-mammary metabolic fate of glucose and acetate in response to longer milking intervals in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17554,77 +17554,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of protein supply on whole body glucose rate of appearance and mammary gland metabolism of energy nutrients in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17688,90 +17688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose rate of appearance (Ra) responses to isoenergetic infusions of glucose (GLC), propionic acid (C3) and non essential amino acids (NEAA) in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloise E. Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Cincinnati, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17970,51 +17970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic stoichiometric model to analyse the metabolic flexibility of the mammary gland in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumarou Abdou-Arbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18125,51 +18125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Pisulewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18629,51 +18629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meriaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2024-0717" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egger-Danner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25467" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536609v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Flament" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.602404" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutreuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-18473" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282330v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16433" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05490563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lequeux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002483" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Inda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.03.058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01831664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaaj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Marnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14451" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10731" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guaetto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leboeuf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001962" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9782" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Haque" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8656" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turban" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leboeuf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210438v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210450v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerst Stelwagen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V.C. Phyn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Davis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6074" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742012v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larroque" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4081" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bris" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4268" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutreuil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cebo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729538v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2179" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raggio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Lobley" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rulquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#233;mond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990371" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729824v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0587" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663125v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0250" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72381-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72268-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900634v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669454v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/73971/2004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/73967/2004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004054" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900362v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2001.14.4.3749" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682612v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Pisulewski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2001.14.3.3740" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681754v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2001.14.4.3751" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838639v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-6226(97)00148-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFBP70QW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712953v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01832342v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(95)76847-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01832340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(94)77300-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01832339v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(94)77165-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889041v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01832336v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(94)77271-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M Pisulewski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-6226(93)90065-P" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/354F455C82EEBE4B3E1C1ED5FE4B2DEE2C69EA1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273986v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefebvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Kurban" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877734v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sehested" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.194" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933586v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sehested" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413021v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schreck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223194v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gele" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laigle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woiltock" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091620v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889273v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737214v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdou Arbi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Daniel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734040v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737751v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744303v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739356v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Croiseau-Leclerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740577v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pattier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210754v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Haque" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748831v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210758v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747236v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Galindo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754853v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173652v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193781v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753633v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bardey" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820660v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753631v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754277v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Portier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brocard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chesneau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seuret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814896v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753615v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750788v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754295v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyrin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massiot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756350v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757430v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819115v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764342v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763319v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763327v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763678v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saillard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Levieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830741v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764008v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765287v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848059v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775994v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772791v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265552v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okoye" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krug" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238729v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Bordas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778039v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bovenhuis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286683v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284061v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286884v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marguerit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420000v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717019v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627426v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Courboulay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361030v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arnaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306133v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738430v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737600v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decoopman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306199v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P&#233;nasse" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devriendt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gotti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734222v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734037v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738423v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678911v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455954v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740819v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gervais" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744338v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quemeneur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4079" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455874v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moya Leclair" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bianchi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zih-Hua Fang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210831v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Drean" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sngtv.org/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194007v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210912v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pattier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210620v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210484v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210513v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Heuveline" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbay" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210890v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210327v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Pecceu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210330v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729374v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193780v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758319v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou Arbi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siegel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47933.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817840v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751399v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755353v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/9692.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762971v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/16957.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538138v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou-Arbi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851860v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729517v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dasse" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Godde" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seurat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851494v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meriaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2024-0717" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egger-Danner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25467" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leduc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art20-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Anger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Omphalius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-23826" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Flament" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Launay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.602404" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutreuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vanbergue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jdsc.2020-18473" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Inda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282330v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-16433" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05490563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lequeux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002483" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01831664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albaaj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Marnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14451" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.03.058" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13173" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10731" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guaetto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Turban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leboeuf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001962" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9782" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Haque" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8656" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerst Stelwagen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V.C. Phyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Davis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210438v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Montel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210891v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Turban" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leboeuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delamaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bris" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4268" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742012v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larroque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729538v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutreuil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cebo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Komara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2179" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raggio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Lobley" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rulquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R&#233;mond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109990371" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729824v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0587" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663125v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise E. Delamaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0250" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72381-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838525v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(06)72268-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900634v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Delamaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669454v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/73971/2004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22358/jafs/73967/2004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004054" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900362v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ollivier-Bousquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682612v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Pisulewski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2001.14.3.3740" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2001.14.4.3749" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681754v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2001.14.4.3751" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838639v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-6226(97)00148-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFBP70QW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712953v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01832342v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(95)76847-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01832340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(94)77300-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01832339v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(94)77165-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01832336v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(94)77271-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01838633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M Pisulewski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-6226(93)90065-P" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/354F455C82EEBE4B3E1C1ED5FE4B2DEE2C69EA1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273986v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sanchez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefebvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Kurban" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933586v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sehested" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877734v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sehested" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.194" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413021v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schreck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Parois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223194v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gele" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laigle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woiltock" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jurquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509649v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091620v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737214v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdou Arbi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Daniel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889273v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904400v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734040v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737751v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744303v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742437v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739356v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Croiseau-Leclerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744306v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740577v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210494v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pattier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210754v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Haque" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210758v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748831v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805750v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747236v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Galindo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754853v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173652v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Devinoy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193781v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753633v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bardey" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820660v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753631v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754277v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Portier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brocard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chesneau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seuret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814896v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753615v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750788v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756350v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754295v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyrin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massiot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757430v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Causeur" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819115v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Ben Chedly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764430v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gomis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764342v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763327v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763319v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763678v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saillard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Levieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830741v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764008v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765287v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848059v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775994v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772791v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265552v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okoye" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krug" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238729v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Bordas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778039v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bovenhuis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284061v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286683v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286884v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gel&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marguerit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420000v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627426v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Courboulay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717019v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Thibault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361030v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306128v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Arnaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738430v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306133v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Leveque" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737600v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decoopman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306199v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P&#233;nasse" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Devriendt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gotti" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734454v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4598" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734222v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734037v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738423v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678911v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455954v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740819v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gervais" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Muller" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744338v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quemeneur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4079" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210831v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Drean" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sngtv.org/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194007v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455874v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Moya Leclair" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Krupova" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bianchi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zih-Hua Fang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210484v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210912v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pattier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210620v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210513v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Heuveline" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbay" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210890v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210327v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Pecceu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210330v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729374v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193780v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758319v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou Arbi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siegel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47933.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817840v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751399v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755353v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/9692.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762971v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/16957.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448910v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538138v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Abdou-Arbi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851860v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729517v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dasse" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Godde" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seurat" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851494v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>