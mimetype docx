--- v0 (2026-03-30)
+++ v1 (2026-05-01)
@@ -2281,50 +2281,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00085430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Racisme et catégorisation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Profession Banlieue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Quelles initiatives contre le racisme « ordinaire »?, pp.23-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un dilemme français : l'assimilation républicaine et la gestion de la différence culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2333,126 +2402,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 618, pp.755-766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00101836v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00081206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassoun Jean-Pierre &amp;lt;i&amp;gt;Hmong du Laos en France. Changement social, initiatives et adaptations</w:t>
               </w:r>
@@ -5409,51 +5409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405096v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonniol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Gordien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Streiff-F&#233;nart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156m0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.1043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613466v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poutignat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107626v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Streiff-" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reliefseditions.com/coeditions/#manifeste-migrations" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Segati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05124593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-sante-mentale-des-migrants/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100273680" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503326v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962124v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9780230272583" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230294882_10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05011265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405096v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonniol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Gordien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Streiff-F&#233;nart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156m0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.1043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613466v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poutignat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107626v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Streiff-" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reliefseditions.com/coeditions/#manifeste-migrations" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Segati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05124593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-sante-mentale-des-migrants/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100273680" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503326v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962124v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9780230272583" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230294882_10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05011265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>