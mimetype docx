--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -680,208 +680,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01738663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'ancrage social des différences culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poutignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02085453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les politiques françaises d'immigration et le traitement de la différence culturelle http://www.cahiersdugepe.fr/index.php?id=3020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du GEPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prova della soglia: migranti africani tra mobilità e immobilizzazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poutignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -919,51 +919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche constructiviste de l'ethnicité et ses ambiguïtés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poutignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1023,51 +1023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre sur, vivre de la frontière. L'après transit en Mauritanie et au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poutignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (2), pp.91-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1174,51 +1174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre sur, vivre de la frontière. L’après transit en Mauritanie et au Mali.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poutignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (2), pp.91-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1306,1506 +1306,1506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00961819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de B. Collet et E. Santelli : Couples d'ici, parents d'ailleurs. Parcours de descendants d'immigrés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53-4, pp.651-654</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01535009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A French Dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative European Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (3), pp.283-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00961732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de B. Collet et E. Santelli : Couples d'ici, parents d'ailleurs. Parcours de descendants d'immigrés.</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture des immigrés et le courage des chercheurs. A propos de la page sur l'ouvrage de Hugues Lagrange parue dans le Monde du 14/09/2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poutignat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 122-123, pp.439-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00961952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle républicain français et ses Autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (122), pp.215-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00414032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouadhibou &amp;quot;ville de transit&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poutignat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.193-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00414019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'aventurier au commerçant transnational.Trajectoires croisées et lieux intermédiaires à Nouadhibou (Mauritanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poutignat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.129-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des valeurs en situation d'immigration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 53-4, pp.651-654</w:t>
+              <w:t xml:space="preserve">, 2006, 47-4, pp.851-875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poutignat</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00125491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attribution de paranoïa comme délégitimation de la parole des minoritaires : l'exemple d'une entreprise de transports publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 122-123, pp.439-443</w:t>
+              <w:t xml:space="preserve">Cahiers de l'URMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10-11, pp.159-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00125493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement syndical du racisme et de l'insécurité dans une entreprise de transports urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poutignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rinaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (122), pp.215-236</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 46 (3), pp.309-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nouadhibou &amp;quot;ville de transit&amp;quot;?</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00083414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familles et immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 385, pp.139-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00114125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dilemme français :Modèle républicain et discriminations ethniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire-Savoirs: Sciences de l'Homme et de la Société en Provence-Alpes-Côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1, pp.69-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux et trajectoires d'étudiants africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poutignat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (3), pp.385-404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00085476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contruction d'un réseau de parenté transnational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 24 (2), pp.193-217</w:t>
+              <w:t xml:space="preserve">, 1999, 15 (3), pp.45-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poutignat</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00085430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racisme et catégorisation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73, pp.129-149</w:t>
+              <w:t xml:space="preserve">Profession Banlieue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Quelles initiatives contre le racisme « ordinaire »?, pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dilemme français : l'assimilation républicaine et la gestion de la différence culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poutignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47-4, pp.851-875</w:t>
+              <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 618, pp.755-766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...413 lines deleted...]
-                <w:t xml:space="preserve">Contruction d'un réseau de parenté transnational</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00101836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassoun Jean-Pierre &amp;lt;i&amp;gt;Hmong du Laos en France. Changement social, initiatives et adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 15 (3), pp.45-61</w:t>
+              <w:t xml:space="preserve">, 1998, 14 (2), pp.211-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Racisme et catégorisation sociale</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches interethniques en France: le renouveau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Profession Banlieue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Quelles initiatives contre le racisme « ordinaire »?, pp.23-33</w:t>
+              <w:t xml:space="preserve">Migrants formation : bulletin du Centre de documentation pour la formation des travailleurs migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, n°109, pp.48-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poutignat</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00085414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familles pluriculturelles : le cas des couples franco-maghrébins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 618, pp.755-766</w:t>
+              <w:t xml:space="preserve">Migrants formation : bulletin du Centre de documentation pour la formation des travailleurs migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hassoun Jean-Pierre &amp;lt;i&amp;gt;Hmong du Laos en France. Changement social, initiatives et adaptations</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE &amp;quot;METISSAGE&amp;quot; FRANCO-ALGERIEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l'Afrique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, XXXIX, pp.343-351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00085403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alber J.-L (sous la direction de) &amp;lt;i&amp;gt;Vivre au pluriel. Production sociale des identités à l'île Maurice et à l'île de la Réunion&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 14 (2), pp.211-213</w:t>
+              <w:t xml:space="preserve">, 1990, Numéro ouvert, 6 (2), pp.152-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...210 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04624809v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00097855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nomination de l'enfant dans les familles franco-maghrébines</w:t>
               </w:r>
@@ -3350,51 +3350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teorie dell’etnicità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poutignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3425,51 +3425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teorias da Etnicidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poutignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3500,51 +3500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teorije o etnicitetu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poutignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3575,51 +3575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories de l'ethnicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poutignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4071,51 +4071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralité d'échelles et croisement de trajectoires migrantes à Nouadhibou, Nord mauritanien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poutignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Boulay, Sylvie Fanchette </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question des échelles en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2019</w:t>
@@ -4355,51 +4355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Policy Development in Mauritania: Process, Issues, and Actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poutignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4545,51 +4545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours urbains et modes de dénomination des nouveaux territoires dans deux villes de Mauritanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poutignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nommer les nouveaux territoires urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Unesco, Ed. de la Maison des sciences de l'homme, pp.211-234, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4773,51 +4773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre un étudiant africain. Production et mise en saillance de l'identité ethnique dans un contexte universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poutignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France Aubert, Maryse Tripier, François Vourc'h. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes issus de l'immigration. De l'école à l'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.219-231, 1997</w:t>
@@ -5409,51 +5409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405096v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonniol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Gordien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Streiff-F&#233;nart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156m0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.1043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613466v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poutignat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107626v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Streiff-" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624809v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reliefseditions.com/coeditions/#manifeste-migrations" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Segati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05124593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-sante-mentale-des-migrants/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100273680" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503326v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962124v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9780230272583" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230294882_10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05011265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405096v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonniol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Gordien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Streiff-F&#233;nart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156m0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.1043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613466v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018387v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poutignat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107626v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Streiff-" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535009v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00083414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085403v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04624809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324867v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reliefseditions.com/coeditions/#manifeste-migrations" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Segati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518816v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03518812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05124593v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-sante-mentale-des-migrants/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100273680" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503326v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962124v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9780230272583" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230294882_10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05011265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>