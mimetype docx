--- v0 (2026-03-19)
+++ v1 (2026-04-21)
@@ -2426,235 +2426,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic robotic steering of flexible needles from 3D ultrasound images in phantoms and ex vivo biological tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Mignon</w:t>
+                <w:t xml:space="preserve">Multi-rate unscented Kalman filtering for pose and curvature estimation in 3D ultrasound-guided needle steering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lapouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-018-2061-3⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.116-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01803648v1</w:t>
+                <w:t xml:space="preserve">lirmm-01866088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-rate unscented Kalman filtering for pose and curvature estimation in 3D ultrasound-guided needle steering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lapouge</w:t>
+                <w:t xml:space="preserve">Automatic robotic steering of flexible needles from 3D ultrasound images in phantoms and ex vivo biological tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 80, pp.116-124. </w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (9), pp.1385-1396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10439-018-2061-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01866088v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01803648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Make Gestures to Learn: Reproducing Gestures Improves the Learning of Anatomical Knowledge More than Just Seeing Gestures</w:t>
               </w:r>
@@ -3270,587 +3270,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial validation of a virtual-reality learning environment for prostate biopsies: realism matters!</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Results of a cohort of 200 hormone-naïve consecutive patients with prostate cancer treated with iodine 125 permanent interstitial brachytherapy by the same multidisciplinary team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Vadcard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
+                <w:t xml:space="preserve">M. Bolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-A. Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endourology and Part B, Videourology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/end.2013.0454⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (7), pp.643-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2014.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879737v1</w:t>
+                <w:t xml:space="preserve">hal-01076495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of a cohort of 200 hormone-naïve consecutive patients with prostate cancer treated with iodine 125 permanent interstitial brachytherapy by the same multidisciplinary team</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Conil</w:t>
+                <w:t xml:space="preserve">Initial validation of a virtual-reality learning environment for prostate biopsies: realism matters!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia-Yuki Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2014.05.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endourology and Part B, Videourology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.453-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/end.2013.0454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01076495v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Clinical Experience in Urologic Surgery with a Novel Robotic Lightweight Laparoscope Holder.</w:t>
+                <w:t xml:space="preserve">Consideration of seeds orientation in prostate brachytherapy and dosimetric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+                <w:t xml:space="preserve">François Meneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Tostain</w:t>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Lanchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Voros</w:t>
+                <w:t xml:space="preserve">Pascal Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Medici</w:t>
+                <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endourology and Part B, Videourology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (1), pp.58-63. </w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.e33-e34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/end.2012.0357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2013.08.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726447v1</w:t>
+                <w:t xml:space="preserve">hal-04944925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of seeds orientation in prostate brachytherapy and dosimetric analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Clinical Experience in Urologic Surgery with a Novel Robotic Lightweight Laparoscope Holder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giao Nguyen</w:t>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chartier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+                <w:t xml:space="preserve">Jacques Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Fouard</w:t>
+                <w:t xml:space="preserve">Cecilia Lanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2013.08.106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endourology and Part B, Videourology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), pp.58-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/end.2012.0357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04944925v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted MRI-guided Prostate Biopsies for the Detection of Prostate Cancer: Initial Clinical Experience With Real-time 3-Dimensional Transrectal Ultrasound Guidance and Magnetic Resonance/Transrectal Ultrasound Image Fusion.</w:t>
               </w:r>
@@ -4259,51 +4259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Hungr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4478,269 +4478,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic deformable prostate phantom for multimodal imaging and needle-insertion procedures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Novel Robot for Transperineal Needle Based Interventions: Focal Therapy, Brachytherapy and Prostate Biopsies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Hungr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Beix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Bolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 188, pp.1369-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.juro.2012.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683905v1</w:t>
+                <w:t xml:space="preserve">hal-00724924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Novel Robot for Transperineal Needle Based Interventions: Focal Therapy, Brachytherapy and Prostate Biopsies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">A realistic deformable prostate phantom for multimodal imaging and needle-insertion procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Hungr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Urology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (4), pp.2031-2041</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724924v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term memory effects of an auditory biofeedback on isometric force control: Is there a differential effect as a function of transition trials?</w:t>
               </w:r>
@@ -5323,51 +5323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of a percutaneous iliosacral screw insertion simulator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5438,256 +5438,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of transrectal ultrasonographic prostate biopsies: quality control and learning curve assessment by image processing.</w:t>
+                <w:t xml:space="preserve">Urologic robots and future directions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Baumann</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Chevreau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dan Stoianovici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (1), pp.114-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MOU.0b013e32831cc1ba⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371744v1</w:t>
+                <w:t xml:space="preserve">hal-00346648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urologic robots and future directions.</w:t>
+                <w:t xml:space="preserve">Mapping of transrectal ultrasonographic prostate biopsies: quality control and learning curve assessment by image processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Stoianovici</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Urology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (4), pp.455-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346648v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas-Based Prostate Segmentation Using an Hybrid Registration</w:t>
               </w:r>
@@ -5945,77 +5945,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Real-time three-dimensional (4D) ultrasound-guided prostatic biopsies on a phantom. Comparative study versus 2D guidance].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6064,585 +6064,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of miniaturized light endoscope-holder robot for laparoscopic surgery.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluoroscopy-based navigation system in spine surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+                <w:t xml:space="preserve">Philippe Merloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vouaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endourology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/end.2006.0328⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 221 (7), pp.813-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/09544119jeim268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193100v1</w:t>
+                <w:t xml:space="preserve">hal-00192544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostate biopsies guided by three-dimensional real-time (4-D) transrectal ultrasonography on a phantom: comparative study versus two-dimensional transrectal ultrasound-guided biopsies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Development of miniaturized light endoscope-holder robot for laparoscopic surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eururo.2006.11.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endourology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (8), pp.911-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/end.2006.0328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193095v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-free cup navigation inaccuracy: a two-study approach.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorin Blendea</w:t>
+                <w:t xml:space="preserve">Prostate biopsies guided by three-dimensional real-time (4-D) transrectal ultrasonography on a phantom: comparative study versus two-dimensional transrectal ultrasound-guided biopsies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (4), pp.1097-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eururo.2006.11.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10929080701374265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00195024v1</w:t>
+                <w:t xml:space="preserve">hal-00193095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity-Based Registration of Freehand 3D Ultrasound and CT-scan Images of the Kidney</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">Image-free cup navigation inaccuracy: a two-study approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Blendea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Ravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Merloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-007-0077-5⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (3), pp.176-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10929080701374265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156677v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aid to Percutaneous Renal Access by Virtual Projection of the Ultrasound Puncture Tract onto Fluoroscopic Images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Conort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6651,266 +6668,249 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endourology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (5), pp.460-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/end.2006.0168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroscopy-based navigation system in spine surgery.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Merloz</w:t>
+                <w:t xml:space="preserve">Intensity-Based Registration of Freehand 3D Ultrasound and CT-scan Images of the Kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 221 (7), pp.813-20. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.31-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1243/09544119jeim268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11548-007-0077-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192544v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Accuracy measurements of acetabular cup positioning using CT less navigation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Blendea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Réparatrice de l'Appareil Moteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 93 (2), pp.157-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6935,77 +6935,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopsies prostatiques sous guidage échographique 3D et temps réel (4D) sur fantôme. Etude comparative versus guidage 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7248,368 +7248,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI/TRUS data fusion for brachytherapy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robot coelioscopique porte-endoscope miniaturisé LER (light endoscope robot) : développement pré-clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Daanen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. L. Descotes</w:t>
+                <w:t xml:space="preserve">Olivier Skowron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.45-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195006v1</w:t>
+                <w:t xml:space="preserve">hal-00846002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot coelioscopique porte-endoscope miniaturisé LER (light endoscope robot) : développement pré-clinique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Skowron</w:t>
+                <w:t xml:space="preserve">MRI/TRUS data fusion for brachytherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Daanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gastaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Y. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (3), pp.256-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcs.95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846002v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Use of robotics in laparoscopic urological surgery: state of the art]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Skowron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès en Urologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (1), pp.3-11</w:t>
@@ -7638,103 +7638,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Preclinical development of the TIMC LER (light endoscope robot)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Skowron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès en Urologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (1), pp.45-51</w:t>
@@ -7931,51 +7931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Berkelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8011,256 +8011,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and testing of a compact endoscope manipulator for minimally invasive surgery.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Boidard</w:t>
+                <w:t xml:space="preserve">The mini-screen: an innovative device for computer assisted surgery systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mansoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111, pp.314-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195039v1</w:t>
+                <w:t xml:space="preserve">hal-00294522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mini-screen: an innovative device for computer assisted surgery systems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and testing of a compact endoscope manipulator for minimally invasive surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Berkelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Mansoux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Aided Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10929080500252563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294522v1</w:t>
+                <w:t xml:space="preserve">hal-00195039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-assisted access to the kidney.</w:t>
               </w:r>
@@ -8609,51 +8609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigid Registration of Freehand 3D Ultrasound and CT-Scan Kidney Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8877,51 +8877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Amavizca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9226,64 +9226,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9576,160 +9576,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247918v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Musculoskeletal Features by Infering Femur from Thigh Skin</w:t>
+                <w:t xml:space="preserve">Understanding Takeovers and Telestration in Laparoscopic Surgery to Inform Telementoring System Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulimata Gueye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
+                <w:t xml:space="preserve">Solène Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Burdin</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAOS 2024: 24th Annual Meeting of the International Society for Computer Assisted Orthopaedic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29007/d1nt⟩</w:t>
+              <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Honolulu (HI), United States. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3613904.3641978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804975v1</w:t>
+                <w:t xml:space="preserve">hal-04593396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Multi-eXpert Fusion Framework For Prostate Segmentation In 3D TRUS Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beitone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9745,187 +9758,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging ISBI'2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Takeovers and Telestration in Laparoscopic Surgery to Inform Telementoring System Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
+                <w:t xml:space="preserve">Estimation of Musculoskeletal Features by Infering Femur from Thigh Skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulimata Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Avellino</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Honolulu (HI), United States. pp.1-17, </w:t>
+              <w:t xml:space="preserve">CAOS 2024: 24th Annual Meeting of the International Society for Computer Assisted Orthopaedic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Groningen, Netherlands. pp.80-83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3613904.3641978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29007/d1nt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593396v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D/3D Deep Registration for Real-Time Prostate Biopsy Navigation</w:t>
               </w:r>
@@ -10022,291 +10022,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GyroSuite: General-Purpose Interactions for Handheld Perspective Corrected Displays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Louis</w:t>
+                <w:t xml:space="preserve">Efficient target tracking for 3D ultrasound-guided needle steering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lapouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UIST 2020 - 33rd Annual ACM Symposium on User Interface Software and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3379337.3415893⟩</w:t>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Houston, United States. pp.#113150I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2548321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985961v1</w:t>
+                <w:t xml:space="preserve">hal-02498231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient target tracking for 3D ultrasound-guided needle steering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
+                <w:t xml:space="preserve">GyroSuite: General-Purpose Interactions for Handheld Perspective Corrected Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Houston, United States. pp.#113150I, </w:t>
+              <w:t xml:space="preserve">UIST 2020 - 33rd Annual ACM Symposium on User Interface Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Minneapolis (Virtual Event), United States. pp.1248-1260, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2548321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3379337.3415893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498231v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When High Fidelity Matters: AR and VR Improve the Learning of a 3D Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10314,51 +10314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nady Hoyek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVI 2020 -International Conference on Advanced Visual Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Salerno, Italy. pp.Article n°39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10392,90 +10392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it Real? Measuring the Effect of Resolution, Latency, Frame rate and Jitter on the Presence of Virtual Entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM ISS 2019 - Conference on Interactive Surfaces and Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Séoul, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10945,51 +10945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beveled-Tip Needle-Steering Using 3D Ultrasound, Mechanical-Based Kalman Filter and Curvilinear ROI Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11242,572 +11242,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical Mirroring: Real-time User-specific Anatomy in Motion Using a Commodity Depth Camera</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palombi</w:t>
+                <w:t xml:space="preserve">Initialized Iterative Closest Point for bone recognition in ultrasound volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGGRAPH Conference on Motion in Games</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366704v1</w:t>
+                <w:t xml:space="preserve">hal-01455683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initialized Iterative Closest Point for bone recognition in ultrasound volumes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Leboucher</w:t>
+                <w:t xml:space="preserve">Anatomical Mirroring: Real-time User-specific Anatomy in Motion Using a Commodity Depth Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Hamadi Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGGRAPH Conference on Motion in Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.113-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2994258.2994259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455683v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Book of Anatomy Project: See your Insides in Motion!</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hand-Eye Calibration of a Robot -UltraSound Probe System without any 3D Localizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hamadi Dicko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Faure</w:t>
+                <w:t xml:space="preserve">Johan Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA '15 SIGGRAPH Asia 2015 Emerging Technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Conference EMBC'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milano, Italy. pp.21-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186518v3</w:t>
+                <w:t xml:space="preserve">hal-01218798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand-Eye Calibration of a Robot -UltraSound Probe System without any 3D Localizers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Baumann</w:t>
+                <w:t xml:space="preserve">Living Book of Anatomy Project: See your Insides in Motion!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamadi Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Conference EMBC'2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SA '15 SIGGRAPH Asia 2015 Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Kobe, Japan. pp.Article No. 16 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2818466.2818470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218798v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186518v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust registration for non invasive Computer Assisted Orthopedic Surgery. Preliminary results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, New-York, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11841,51 +11841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Rotation for Steerable Needle Detection in 3D Color-Doppler Ultrasound Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11958,64 +11958,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic 3D seed location and orientation in CT images for prostate brachytherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu-Giao N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12105,51 +12105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12185,278 +12185,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Interactive Ultrasound Image Deformation for Realistic Prostate Biopsy Simulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactive Visualization of Muscle Activity During Limb Movements: Towards Enhanced Anatomy Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Paclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamadi Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium in Biomedical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-12057-7_14⟩</w:t>
+              <w:t xml:space="preserve">VCBM 2014 - Eurographics Workshop on Visual Computing for Biology and Medicine (VCBM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.191-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/vcbm.20141191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078593v1</w:t>
+                <w:t xml:space="preserve">hal-01057027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Visualization of Muscle Activity During Limb Movements: Towards Enhanced Anatomy Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+                <w:t xml:space="preserve">3D Interactive Ultrasound Image Deformation for Realistic Prostate Biopsy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia-Yuki Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hamadi Dicko</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johan Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VCBM 2014 - Eurographics Workshop on Visual Computing for Biology and Medicine (VCBM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vienne, Austria. pp.191-198, </w:t>
+              <w:t xml:space="preserve">6th International Symposium in Biomedical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France. pp.122 - 130, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/vcbm.20141191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12057-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057027v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation initiale d'un environnement virtuel d'apprentissage des biopsies prostatiques</w:t>
               </w:r>
@@ -12611,51 +12611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12836,51 +12836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janssoone Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13052,51 +13052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non invasive ultrasound-based bone tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Schers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13160,51 +13160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Schers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Plaskos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13389,51 +13389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Sclaverano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13830,51 +13830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Johns Hopkins University "Prostate Day"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Baltimore, United States</w:t>
@@ -13897,286 +13897,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00216330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of Needle Insertion in Brachytherapy Protocols using a Soft Tissue Discrete Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+                <w:t xml:space="preserve">Output multimodal interaction: the case of augmented surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mansoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgetica 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp. 153-160</w:t>
+              <w:t xml:space="preserve">Human-Computer Interface HCI'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom. pp.177-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00206197v1</w:t>
+                <w:t xml:space="preserve">hal-00294620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output multimodal interaction: the case of augmented surgery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles biomécaniques pour la chirurgie assistée par ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human-Computer Interface HCI'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Londres, United Kingdom. pp.177-192</w:t>
+              <w:t xml:space="preserve">XXXIIème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294620v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00243121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles biomécaniques pour la chirurgie assistée par ordinateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparisons of Needle Insertion in Brachytherapy Protocols using a Soft Tissue Discrete Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIème congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">Surgetica 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Chambéry, France. pp. 153-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00243121v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards 3D ultrasound image based soft tissue tracking: a transrectal ultrasound prostate image alignment system.</w:t>
               </w:r>
@@ -14309,51 +14309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Plaskos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14536,450 +14536,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast segmentation of the mitral valve leaflet in echocardiography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chavanon</w:t>
+                <w:t xml:space="preserve">Simulating Prostate Surgical Procedures with a Discrete Soft Tissue Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international workshop on computer vision approaches to medical image analysis - CVAMIA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Graz, Austria. pp.225-235</w:t>
+              <w:t xml:space="preserve">Third Eurographics Workshop in Virtual Reality Interactions and Physical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Madrid, Spain. pp. 109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294513v1</w:t>
+                <w:t xml:space="preserve">hal-00206191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discrete Soft Tissue Model for Complex Anatomical Environment Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Comparison of Different Soft Tissue Modeling Methods with post-operative CT Sacn in Maxillofacial Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marecaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Swider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine Meets Virtual Reality 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Long Beach, California, United States. pp.364-366</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00206155v1</w:t>
+                <w:t xml:space="preserve">hal-00206235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Prostate Surgical Procedures with a Discrete Soft Tissue Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+                <w:t xml:space="preserve">Fast segmentation of the mitral valve leaflet in echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Eurographics Workshop in Virtual Reality Interactions and Physical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Madrid, Spain. pp. 109-118</w:t>
+              <w:t xml:space="preserve">2nd international workshop on computer vision approaches to medical image analysis - CVAMIA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Graz, Austria. pp.225-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00206191v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Different Soft Tissue Modeling Methods with post-operative CT Sacn in Maxillofacial Surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">A Discrete Soft Tissue Model for Complex Anatomical Environment Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t>
+              <w:t xml:space="preserve">Medicine Meets Virtual Reality 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Long Beach, California, United States. pp.364-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00206235v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-Ultrasound probe calibration for computer-guided diagnosis and therapy</w:t>
               </w:r>
@@ -14991,51 +14991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15181,103 +15181,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different soft tissue modeling methods with post-operative CT scan in maxillofacial surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marecaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Swider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, CMBBE06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Antibes, France</w:t>
@@ -15332,51 +15332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Berkelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15414,51 +15414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Complex Organ Interactions: Evaluation of a Soft Tissue Discrete Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15509,51 +15509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A One-DOF Free-Hand Haptic Device for Robotic Tele-Echography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15643,51 +15643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Vilchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">--</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.138-146</w:t>
@@ -15716,51 +15716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percutaneous renal puncture: requirements and preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15860,51 +15860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Althuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16115,51 +16115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirurgie Orthopédique Assistée par Ordinateur - Tome 1: Chirurgie du genou (PTG, PUC, LCA et Ostéotomies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16203,51 +16203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgética'2007. Gestes médico-chirurgicaux assistés par ordinateur : outils et applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauramps Medical, pp.436, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16278,51 +16278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgetica'2005: Gestes médico-chirurgicaux assistés par ordinateur : outils et applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauramps Medical, pp.506, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16617,77 +16617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chirurgie orthopédique et traumatologique guidée par l’image. De la naissance à l’âge adulte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17284,77 +17284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fractures et disjonctions de l’anneau pelvien de l’adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vadcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Tonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17422,51 +17422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Fleute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17579,51 +17579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Hungr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17768,51 +17768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de positionnement d'un outil chirurgical dans le corps d'un patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17882,90 +17882,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système et procédé d'imagerie et de localisation de ponctions sous échographie prostatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Daanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18041,51 +18041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosper: image and robot-guided prostate brachytherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18315,51 +18315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247944v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soormally" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beitone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lenfant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.18025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roupr&#234;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seisen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.16287" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.10.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaugerie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euo.2023.07.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3243436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Qin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puxun Tu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Fichtinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Haidegger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2022.3166253" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15679" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapouge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3022619" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14582" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Younes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14628" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2021.07.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Yuki Selmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maigron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsurg.2020.01.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Dagnino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Zhong Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-bioeng-060418-052502" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Descotes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2019.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645706.2019.1653926" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1736-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01803648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mignon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2061-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01866088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.08.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cherdieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01689" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos A Mountris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Aguilera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valeri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa5d3a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633632v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanga Raj Neog" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Hamadi Dicko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh K. Pai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2017.10.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vitrani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Silvent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Selmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrazin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Giao Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2015.2409304" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2013.0454" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076495v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Giraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Long" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2014.05.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16B4KJ4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Long" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tostain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lanchon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medici" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2012.0357" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meneu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.106" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J6MF457-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Hohn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rambeaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urology.2013.02.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FJHRX7S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gabelle-Flandin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815862" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712854v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2203051" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hohn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2012.06.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683905v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724924v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bolla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2012.06.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.06.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658710v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chevreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Renard-Penna" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606407v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.01.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456598v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416159v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00240-009-0195-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tonetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merloz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2009.07.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371744v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Chevreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stoianovici" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOU.0b013e32831cc1ba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280399v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310983v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193100v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0328" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193095v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2006.11.034" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195024v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Blendea" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Ravey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merloz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080701374265" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leroy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-007-0077-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150477v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0168" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192544v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vouaillat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vasile" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119jeim268" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221557v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192554v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boidard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195030v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195006v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daanen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastaldo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Giraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourneret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Descotes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.95" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skowron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195033v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195034v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Aulignac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vieira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.02.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFLTPB7S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195039v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;toublon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080500252563" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294522v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mansoux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156770v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier-Kastler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.58" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195038v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marmignon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080500148092" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fourneret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dusserre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gay-Jeune" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081921v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080393v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Voirin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Amavizca" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692401v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delnondedieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0957-4158(96)00003-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548399v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mil&#233;si-Bellier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499501400504" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-DPQ043QV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Menguy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vassal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526557v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Ho" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247918v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ment Beitone" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981223" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804975v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimata Gueye" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/d1nt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573874v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593396v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3641978" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2579874" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985961v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Louis" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415893" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498231v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548321" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985937v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3399815" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323605v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359710" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276986v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277009v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Salhi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhushan Borotikar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897009v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Anxionnat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800108v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01455325v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838840" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01455696v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Veron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hungr" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia y Selmi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591630" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366704v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2994258.2994259" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01455683v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Haddad" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leboucher" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186518v3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamadi Dicko" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818466.2818470" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218798v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarrazin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182899v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163975" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218787v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318666" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018287v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Giao N'Guyen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Giraud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051248v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Selmi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Promayon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Descotes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078593v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_14" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057027v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vcbm.20141191" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001962v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.08.031" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843167v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2013.6627785" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589973v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bellego Gael" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janssoone Thomas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477748v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533821v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533827v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Plaskos" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410875v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347915v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sclaverano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-964-6-301" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420370v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416163v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Tripodi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374821v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216330v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206197v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294620v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243121v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193084v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207587v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.634" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374822v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243124v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294513v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206155v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206191v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206235v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214270v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294075v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306681v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294507v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204871v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206225v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021442v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hennion" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109301v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chartier-Kastler" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021553v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Althuser" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ayoubi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636339v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661002v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346527v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195005v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242499v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688128v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646946v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987755v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927304v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavall&#233;e" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00667871v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562147.ch1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636343v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636346v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661008v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371025v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221454v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Banihachemi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144305v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Tonetti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109077v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fleute" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412306v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294562v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371040v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Vilchis-Gonzales" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Avila-Vilchis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruz-Abud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242493v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584045v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247944v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soormally" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beitone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lenfant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.18025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roupr&#234;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seisen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.16287" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.10.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaugerie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euo.2023.07.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3243436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Qin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puxun Tu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Fichtinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Haidegger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2022.3166253" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15679" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapouge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3022619" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14582" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Younes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14628" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2021.07.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Yuki Selmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maigron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsurg.2020.01.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Dagnino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Zhong Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-bioeng-060418-052502" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Descotes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2019.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645706.2019.1653926" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1736-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01866088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.08.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01803648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2061-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cherdieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01689" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos A Mountris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Aguilera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valeri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa5d3a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633632v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanga Raj Neog" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Hamadi Dicko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh K. Pai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2017.10.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vitrani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Silvent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Selmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrazin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Giao Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2015.2409304" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Giraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Long" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2014.05.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16B4KJ4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2013.0454" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meneu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.106" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J6MF457-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726447v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Long" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tostain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lanchon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medici" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2012.0357" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Hohn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rambeaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urology.2013.02.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FJHRX7S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gabelle-Flandin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815862" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712854v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2203051" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hohn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2012.06.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724924v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bolla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2012.06.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.06.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658710v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chevreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Renard-Penna" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606407v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.01.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456598v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416159v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00240-009-0195-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tonetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merloz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2009.07.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stoianovici" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOU.0b013e32831cc1ba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Chevreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280399v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310983v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merloz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vouaillat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vasile" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119jeim268" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193100v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0328" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2006.11.034" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195024v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Blendea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Ravey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080701374265" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150477v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leroy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0168" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156677v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-007-0077-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221557v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192554v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boidard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195030v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846002v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skowron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195006v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daanen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastaldo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Giraud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourneret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Descotes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.95" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195033v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195034v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Aulignac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vieira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.02.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFLTPB7S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294522v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mansoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195039v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;toublon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080500252563" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156770v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier-Kastler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.58" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195038v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marmignon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080500148092" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fourneret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dusserre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gay-Jeune" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081921v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080393v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Voirin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Amavizca" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692401v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delnondedieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0957-4158(96)00003-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548399v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mil&#233;si-Bellier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499501400504" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-DPQ043QV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Menguy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vassal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526557v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Ho" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247918v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ment Beitone" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981223" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593396v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3641978" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573874v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804975v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimata Gueye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/d1nt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2579874" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498231v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548321" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985961v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Louis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415893" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985937v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3399815" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323605v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359710" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276986v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277009v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Salhi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhushan Borotikar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897009v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Anxionnat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800108v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01455325v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838840" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01455696v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Veron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hungr" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia y Selmi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591630" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01455683v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Haddad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leboucher" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2994258.2994259" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218798v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarrazin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186518v3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamadi Dicko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818466.2818470" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182899v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163975" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218787v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318666" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018287v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Giao N'Guyen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Giraud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051248v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Selmi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Promayon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Descotes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057027v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vcbm.20141191" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078593v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_14" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001962v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.08.031" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843167v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2013.6627785" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589973v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bellego Gael" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janssoone Thomas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477748v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533821v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533827v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Plaskos" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410875v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347915v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sclaverano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-964-6-301" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420370v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416163v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Tripodi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374821v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216330v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294620v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243121v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206197v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193084v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207587v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.634" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374822v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243124v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206191v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206235v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294513v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206155v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214270v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294075v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306681v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294507v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204871v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206225v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021442v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hennion" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109301v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chartier-Kastler" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021553v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Althuser" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ayoubi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636339v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661002v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346527v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195005v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242499v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688128v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646946v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987755v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927304v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavall&#233;e" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00667871v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562147.ch1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636343v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636346v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661008v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371025v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221454v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Banihachemi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144305v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Tonetti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109077v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fleute" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412306v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294562v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371040v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Vilchis-Gonzales" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Avila-Vilchis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruz-Abud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242493v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584045v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>