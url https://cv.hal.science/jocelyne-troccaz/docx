--- v1 (2026-04-21)
+++ v2 (2026-05-11)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jocelyne Troccaz </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications de Jocelyne TROCCAZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -93,18082 +99,9469 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep sensorless tracking of ultrasound probe orientation during freehand transperineal biopsy with spatial context for symmetry disambiguation</w:t>
+                <w:t xml:space="preserve">Advancements and Challenges in Computer-Assisted Medical Interventions for Image-Guided Prostate Cancer Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Soormally</w:t>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110777⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28, pp.491-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-bioeng-102723-015625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247944v1</w:t>
+                <w:t xml:space="preserve">hal-05609860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining ground truth for prostate segmentation of transrectal ultrasound images: Inter‐ and intra‐observer variability of manual versus semi‐automatic methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lenfant</w:t>
+                <w:t xml:space="preserve">Automating prostate biopsy guidance: A robust CNN approach for non-rigid 3D/3D MR-TRUS image registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thao Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beitone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Beitone</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.18025⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 202 (15), pp.111423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261332v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum concentric push-pull robots: a Cosserat rod model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Deep sensorless tracking of ultrasound probe orientation during freehand transperineal biopsy with spatial context for symmetry disambiguation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Soormally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beitone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02783649241263366⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 196, pp.110777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715577v2</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEARNING CURVE OF FUSION MRI-TARGETED PROSTATE BIOPSY AND 3D-TRUS SEGMENTATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Defining ground truth for prostate segmentation of transrectal ultrasound images: Inter‐ and intra‐observer variability of manual versus semi‐automatic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beitone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Seisen</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Malavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJU International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bju.16287⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.18025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580995v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique interventionnelle : promesses, réalités et défis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Continuum concentric push-pull robots: a Cosserat rod model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Tummers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Offermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2024.10.004⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (2), pp.216-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02783649241263366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745600v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715577v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosserat Rod Modeling of Continuum Robots from Newtonian and Lagrangian Perspectives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robotique interventionnelle : promesses, réalités et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2023.3238171⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2024.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935561v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Relative Volume Difference Between Magnetic Resonance Imaging and Three-dimensional Transrectal Ultrasound Segmentation on Clinically Significant Prostate Cancer Detection in Fusion Magnetic Resonance Imaging–targeted Biopsy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">LEARNING CURVE OF FUSION MRI-TARGETED PROSTATE BIOPSY AND 3D-TRUS SEGMENTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beitone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Rouprêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Seisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euo.2023.07.016⟩</w:t>
+              <w:t xml:space="preserve">BJU International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (6), pp.709-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bju.16287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195723v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D/3D Deep Registration Along Trajectories With Spatiotemporal Context: Application To Prostate Biopsy Navigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cosserat Rod Modeling of Continuum Robots from Newtonian and Lagrangian Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Tummers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3243436⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (3), pp.2360-2378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2023.3238171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981874v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel registration-based algorithm for prostate segmentation via the combination of SSM and CNN</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of Relative Volume Difference Between Magnetic Resonance Imaging and Three-dimensional Transrectal Ultrasound Segmentation on Clinically Significant Prostate Cancer Detection in Fusion Magnetic Resonance Imaging–targeted Biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beitone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beaugerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Rouprêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.15698⟩</w:t>
+              <w:t xml:space="preserve">European Urology Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (3), pp.430-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euo.2023.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654900v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-Guided Interventional Robotics: Lost in Translation?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">2D/3D Deep Registration Along Trajectories With Spatiotemporal Context: Application To Prostate Biopsy Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beitone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tamás Haidegger</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPROC.2022.3166253⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (8), pp.2338-2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2023.3243436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654928v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐eXpert Fusion: An ensemble learning framework to segment 3d trus prostate images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A novel registration-based algorithm for prostate segmentation via the combination of SSM and CNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunxia Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puxun Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 49 (8), pp.5138-5148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.15679⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 49 (8), pp.5268-5282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.15698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654488v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 3D ultrasound guided needle steering robust to uncertainties, noise and tissue heterogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image-Guided Interventional Robotics: Lost in Translation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Fichtinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lapouge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+                <w:t xml:space="preserve">Tamás Haidegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2020.3022619⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (7), pp.932-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPROC.2022.3166253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936822v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time free-hand biopsy navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi‐eXpert Fusion: An ensemble learning framework to segment 3d trus prostate images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beitone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 48 (7), pp.3904-3915. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.14582⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 49 (8), pp.5138-5148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.15679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997319v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning and registration for automatic seed localization in 3D US images for prostate brachytherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards 3D ultrasound guided needle steering robust to uncertainties, noise and tissue heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lapouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Voros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.14628⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.1166-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2020.3022619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023560v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Surface Reconstruction and Clinical Features Estimation from Sparse Landmarks and Statistical Shape Models: A feasibility study on the femur</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards real-time free-hand biopsy navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beitone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2021.07.005⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (7), pp.3904-3915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.14582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279734v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating the transfer of skills acquired on a prostate biopsy simulator: a prospective, randomized, controlled study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning and registration for automatic seed localization in 3D US images for prostate brachytherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Surgical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsurg.2020.01.008⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (3), pp.1144-1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.14628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869821v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers of Medical Robotics: From Concept to Systems to Clinical Translation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bone Surface Reconstruction and Clinical Features Estimation from Sparse Landmarks and Statistical Shape Models: A feasibility study on the femur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Asvadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guang-Zhong Yang</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-bioeng-060418-052502⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (September 2021), pp.30-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2021.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092919v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation par la simulation : de quels outils disposons-nous en urologie ? Revue systématique de la littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Validating the transfer of skills acquired on a prostate biopsy simulator: a prospective, randomized, controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia-Yuki Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Maigron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Surgical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (4), pp.953-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsurg.2020.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135872v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based training for prostate biopsies: towards the validation of the Biopsym simulator</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Frontiers of Medical Robotics: From Concept to Systems to Clinical Translation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Dagnino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang-Zhong Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minimally Invasive Therapy and Allied Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (6), pp.359-365. </w:t>
+              <w:t xml:space="preserve">Annual Review of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.193-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13645706.2019.1653926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-bioeng-060418-052502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276964v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid 2D–3D ultrasound registration for navigated prostate biopsy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Formation par la simulation : de quels outils disposons-nous en urologie ? Revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-018-1736-4⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.295-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739427v1</w:t>
+                <w:t xml:space="preserve">hal-02135872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-rate unscented Kalman filtering for pose and curvature estimation in 3D ultrasound-guided needle steering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulation-based training for prostate biopsies: towards the validation of the Biopsym simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia-Yuki Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Minimally Invasive Therapy and Allied Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (6), pp.359-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13645706.2019.1653926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.08.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01866088v1</w:t>
+                <w:t xml:space="preserve">hal-02276964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic robotic steering of flexible needles from 3D ultrasound images in phantoms and ex vivo biological tissue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hybrid 2D–3D ultrasound registration for navigated prostate biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia-Yuki Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (9), pp.1385-1396. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (7), pp.987-995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10439-018-2061-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11548-018-1736-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01803648v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make Gestures to Learn: Reproducing Gestures Improves the Learning of Anatomical Knowledge More than Just Seeing Gestures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-rate unscented Kalman filtering for pose and curvature estimation in 3D ultrasound-guided needle steering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lapouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01689⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.116-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611668v1</w:t>
+                <w:t xml:space="preserve">lirmm-01866088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impact of prostate edema on LDR brachytherapy: a Monte Carlo dosimetry study based on a 3D biphasic finite element biomechanical model.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic robotic steering of flexible needles from 3D ultrasound images in phantoms and ex vivo biological tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa5d3a⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (9), pp.1385-1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-018-2061-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455289v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01803648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical augmented reality with 3D commodity tracking and image-space alignment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Make Gestures to Learn: Reproducing Gestures Improves the Learning of Anatomical Knowledge More than Just Seeing Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Cherdieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rochet-Capellan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2017.10.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1689:1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633632v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROSBOT – Model and image controlled prostatic robot</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Sarrazin</w:t>
+                <w:t xml:space="preserve">Modeling the impact of prostate edema on LDR brachytherapy: a Monte Carlo dosimetry study based on a 3D biphasic finite element biomechanical model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos A Mountris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Noailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Rodriguez Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Valeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.012⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa5d3a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347634v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation, separation and pose estimation of prostate brachytherapy seeds in CT images.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anatomical augmented reality with 3D commodity tracking and image-space alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debanga Raj Neog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Hamadi Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh K. Pai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tbme.2015.2409304⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.140 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137896v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of a cohort of 200 hormone-naïve consecutive patients with prostate cancer treated with iodine 125 permanent interstitial brachytherapy by the same multidisciplinary team</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Conil</w:t>
+                <w:t xml:space="preserve">PROSBOT – Model and image controlled prostatic robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Vitrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Silvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y. Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canrad.2014.05.014⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (2), pp.118-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01076495v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial validation of a virtual-reality learning environment for prostate biopsies: realism matters!</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation, separation and pose estimation of prostate brachytherapy seeds in CT images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Fouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endourology and Part B, Videourology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/end.2013.0454⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (8), pp.2012-2024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tbme.2015.2409304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879737v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of seeds orientation in prostate brachytherapy and dosimetric analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Fouard</w:t>
+                <w:t xml:space="preserve">Results of a cohort of 200 hormone-naïve consecutive patients with prostate cancer treated with iodine 125 permanent interstitial brachytherapy by the same multidisciplinary team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-A. Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2013.08.106⟩</w:t>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (7), pp.643-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canrad.2014.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944925v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Clinical Experience in Urologic Surgery with a Novel Robotic Lightweight Laparoscope Holder.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Medici</w:t>
+                <w:t xml:space="preserve">Initial validation of a virtual-reality learning environment for prostate biopsies: realism matters!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia-Yuki Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endourology and Part B, Videourology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 27 (1), pp.58-63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/end.2012.0357⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.453-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/end.2013.0454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726447v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted MRI-guided Prostate Biopsies for the Detection of Prostate Cancer: Initial Clinical Experience With Real-time 3-Dimensional Transrectal Ultrasound Guidance and Magnetic Resonance/Transrectal Ultrasound Image Fusion.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Consideration of seeds orientation in prostate brachytherapy and dosimetric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.urology.2013.02.022⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.e33-e34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2013.08.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843474v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical breast modelling to improve patient positioning during breast cancer radiotherapy.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First Clinical Experience in Urologic Surgery with a Novel Robotic Lightweight Laparoscope Holder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Lanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815862⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endourology and Part B, Videourology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), pp.58-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/end.2012.0357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854112v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CamiTK for rapid prototyping of interactive Computer Assisted Medical Intervention applications.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Targeted MRI-guided Prostate Biopsies for the Detection of Prostate Cancer: Initial Clinical Experience With Real-time 3-Dimensional Transrectal Ultrasound Guidance and Magnetic Resonance/Transrectal Ultrasound Image Fusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelie Hohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610654⟩</w:t>
+              <w:t xml:space="preserve">Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81 (6), pp.1372-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.urology.2013.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875057v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D Ultrasound Robotic Prostate Brachytherapy System with Prostate Motion Tracking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biomechanical breast modelling to improve patient positioning during breast cancer radiotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gabelle-Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2012.2203051⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 Suppl 1, pp.278-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712854v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[MRI-guided targeted prostate biopsies in the diagnosis of prostate cancer: A systematic literature review].</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Using CamiTK for rapid prototyping of interactive Computer Assisted Medical Intervention applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Fouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Deram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fiard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2012.06.005⟩</w:t>
+              <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.4933-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748912v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Novel Robot for Transperineal Needle Based Interventions: Focal Therapy, Brachytherapy and Prostate Biopsies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A 3D Ultrasound Robotic Prostate Brachytherapy System with Prostate Motion Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Hungr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.juro.2012.06.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (6), pp.1382-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2012.2203051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724924v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic deformable prostate phantom for multimodal imaging and needle-insertion procedures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">[MRI-guided targeted prostate biopsies in the diagnosis of prostate cancer: A systematic literature review].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (15), pp.903-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2012.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683905v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term memory effects of an auditory biofeedback on isometric force control: Is there a differential effect as a function of transition trials?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Novel Robot for Transperineal Needle Based Interventions: Focal Therapy, Brachytherapy and Prostate Biopsies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Hungr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cuisinier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Bolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.06.008⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 188, pp.1369-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.juro.2012.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584003v1</w:t>
+                <w:t xml:space="preserve">hal-00724924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt du guidage 3D et de la localisation des biopsies de prostate par voie endorectale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A realistic deformable prostate phantom for multimodal imaging and needle-insertion procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Hungr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Renard-Penna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en urologie (Cahiers de la Formation Continue)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (3), pp.F86-F90</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (4), pp.2031-2041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658710v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostate biopsy tracking with deformation estimation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Baumann</w:t>
+                <w:t xml:space="preserve">Short-term memory effects of an auditory biofeedback on isometric force control: Is there a differential effect as a function of transition trials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mozer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Isabelle Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vuillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2011.01.008⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (3), pp.436-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606407v2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Segmentation of the Prostate in 3D MR Images Using a Probabilistic Atlas and a Spatially Constrained Deformable Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt du guidage 3D et de la localisation des biopsies de prostate par voie endorectale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+                <w:t xml:space="preserve">Raphaëlle Renard-Penna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.1</w:t>
+              <w:t xml:space="preserve">Progrès en urologie (Cahiers de la Formation Continue)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.F86-F90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456598v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of urinary stone composition by automated processing of CT images.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prostate biopsy tracking with deformation estimation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00240-009-0195-3⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (3), pp.562-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2011.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416159v1</w:t>
+                <w:t xml:space="preserve">hal-00606407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a percutaneous iliosacral screw insertion simulator.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Segmentation of the Prostate in 3D MR Images Using a Probabilistic Atlas and a Spatially Constrained Deformable Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423588v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urologic robots and future directions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Estimation of urinary stone composition by automated processing of CT images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Conort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Renard-Penna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MOU.0b013e32831cc1ba⟩</w:t>
+              <w:t xml:space="preserve">Urological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (5), pp.241-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00240-009-0195-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346648v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of transrectal ultrasonographic prostate biopsies: quality control and learning curve assessment by image processing.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bart</w:t>
+                <w:t xml:space="preserve">Assessment of a percutaneous iliosacral screw insertion simulator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Vadcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Merloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95, pp.471-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2009.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371744v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas-Based Prostate Segmentation Using an Hybrid Registration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Urologic robots and future directions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Stoianovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (1), pp.114-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MOU.0b013e32831cc1ba⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289854v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion d'images: application au contrôle de la distribution des biopsies prostatiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Mapping of transrectal ultrasonographic prostate biopsies: quality control and learning curve assessment by image processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chevreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregoire Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (1), pp.F15-F18</w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (4), pp.455-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280399v1</w:t>
+                <w:t xml:space="preserve">hal-00371744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical robotics: where we come from, where we are and where we could go</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Atlas-Based Prostate Segmentation Using an Hybrid Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Industrial Robot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 35 (4), pp.289</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.485-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00310983v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Real-time three-dimensional (4D) ultrasound-guided prostatic biopsies on a phantom. Comparative study versus 2D guidance].</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fusion d'images: application au contrôle de la distribution des biopsies prostatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès en Urologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 17 (7), pp.1337-42</w:t>
+              <w:t xml:space="preserve">, 2008, 18 (1), pp.F15-F18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006376v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroscopy-based navigation system in spine surgery.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Medical robotics: where we come from, where we are and where we could go</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Industrial Robot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (4), pp.289</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192544v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of miniaturized light endoscope-holder robot for laparoscopic surgery.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">[Real-time three-dimensional (4D) ultrasound-guided prostatic biopsies on a phantom. Comparative study versus 2D guidance].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endourology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (7), pp.1337-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193100v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostate biopsies guided by three-dimensional real-time (4-D) transrectal ultrasonography on a phantom: comparative study versus two-dimensional transrectal ultrasound-guided biopsies.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fluoroscopy-based navigation system in spine surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Merloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vouaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52 (4), pp.1097-104. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 221 (7), pp.813-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eururo.2006.11.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1243/09544119jeim268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193095v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-free cup navigation inaccuracy: a two-study approach.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of miniaturized light endoscope-holder robot for laparoscopic surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin Blendea</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10929080701374265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endourology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (8), pp.911-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/end.2006.0328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195024v1</w:t>
+                <w:t xml:space="preserve">hal-00193100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aid to Percutaneous Renal Access by Virtual Projection of the Ultrasound Puncture Tract onto Fluoroscopic Images.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mozer</w:t>
+                <w:t xml:space="preserve">Prostate biopsies guided by three-dimensional real-time (4-D) transrectal ultrasonography on a phantom: comparative study versus two-dimensional transrectal ultrasound-guided biopsies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Conort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">Vincent Daanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endourology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/end.2006.0168⟩</w:t>
+              <w:t xml:space="preserve">European Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (4), pp.1097-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eururo.2006.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150477v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity-Based Registration of Freehand 3D Ultrasound and CT-scan Images of the Kidney</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Image-free cup navigation inaccuracy: a two-study approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Blendea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Ravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Merloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2 (1), pp.31-41. </w:t>
+              <w:t xml:space="preserve">Computer Aided Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (3), pp.176-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11548-007-0077-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10929080701374265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156677v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Accuracy measurements of acetabular cup positioning using CT less navigation]</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aid to Percutaneous Renal Access by Virtual Projection of the Ultrasound Puncture Tract onto Fluoroscopic Images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Conort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Réparatrice de l'Appareil Moteur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Endourology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (5), pp.460-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/end.2006.0168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195027v1</w:t>
+                <w:t xml:space="preserve">hal-00150477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopsies prostatiques sous guidage échographique 3D et temps réel (4D) sur fantôme. Etude comparative versus guidage 2D</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intensity-Based Registration of Freehand 3D Ultrasound and CT-scan Images of the Kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-007-0077-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00221557v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot-based tele-echography: clinical evaluation of the TER system in abdominal aortic exploration.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Accuracy measurements of acetabular cup positioning using CT less navigation]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Blendea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Merloz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (11), pp.1611-6</w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Réparatrice de l'Appareil Moteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 93 (2), pp.157-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192554v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer- and robot-assisted urological surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biopsies prostatiques sous guidage échographique 3D et temps réel (4D) sur fantôme. Etude comparative versus guidage 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès en Urologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16 (2), pp.112-20</w:t>
+              <w:t xml:space="preserve">, 2007, 17 (7), pp.1137-1143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195030v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00221557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot coelioscopique porte-endoscope miniaturisé LER (light endoscope robot) : développement pré-clinique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
+                <w:t xml:space="preserve">Robot-based tele-echography: clinical evaluation of the TER system in abdominal aortic exploration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Skowron</w:t>
+                <w:t xml:space="preserve">Luc Bressollette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 16 (1), pp.45-51</w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (11), pp.1611-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846002v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI/TRUS data fusion for brachytherapy.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Gastaldo</w:t>
+                <w:t xml:space="preserve">Robot coelioscopique porte-endoscope miniaturisé LER (light endoscope robot) : développement pré-clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Y. Giraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. L. Descotes</w:t>
+                <w:t xml:space="preserve">Olivier Skowron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.45-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195006v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Use of robotics in laparoscopic urological surgery: state of the art]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+                <w:t xml:space="preserve">MRI/TRUS data fusion for brachytherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Daanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gastaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Y. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (3), pp.256-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcs.95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195033v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Preclinical development of the TIMC LER (light endoscope robot)]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Computer- and robot-assisted urological surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès en Urologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16 (1), pp.45-51</w:t>
+              <w:t xml:space="preserve">, 2006, 16 (2), pp.112-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195032v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a realistic echographic simulator.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">[Use of robotics in laparoscopic urological surgery: state of the art]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Skowron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.3-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00195034v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical image computing and computer-aided medical interventions applied to soft tissues. Work in progress in urology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">[Preclinical development of the TIMC LER (light endoscope robot)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alexandre Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Daanen</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rambeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Skowron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 94 (9), pp.1665-1677</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (1), pp.45-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195036v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mini-screen: an innovative device for computer assisted surgery systems.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards a realistic echographic simulator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. d'Aulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (1), pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2005.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294522v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and testing of a compact endoscope manipulator for minimally invasive surgery.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Medical image computing and computer-aided medical interventions applied to soft tissues. Work in progress in urology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Berkelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Létoublon</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 94 (9), pp.1665-1677</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195039v1</w:t>
+                <w:t xml:space="preserve">hal-00195036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-assisted access to the kidney.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mini-screen: an innovative device for computer assisted surgery systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mansoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mozer</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laurence Nigay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111, pp.314-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156770v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASPER, a Computer ASsisted PERicardial puncture system: first clinical results.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development and testing of a compact endoscope manipulator for minimally invasive surgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Berkelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 10 (1), pp.15-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10929080500148092⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 10 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10929080500252563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195038v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI/TRUS data fusion for prostate brachytherapy. Preliminary results.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Computer-assisted access to the kidney.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gay-Jeune</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chartier-Kastler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (4), pp.58-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcs.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00206282v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid Registration of Freehand 3D Ultrasound and CT-Scan Kidney Images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CASPER, a Computer ASsisted PERicardial puncture system: first clinical results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marmignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Aided Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (1), pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10929080500148092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081921v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-aided hepatic tumour ablation : requirements and preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MRI/TRUS data fusion for prostate brachytherapy. Preliminary results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Voirin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">Philippe Fourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Amavizca</w:t>
+                <w:t xml:space="preserve">André Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Letoublon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Gay-Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 325, pp.309-319</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (6), pp.1568-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080393v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-aided hepatic tumour ablation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Rigid Registration of Freehand 3D Ultrasound and CT-Scan Kidney Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 2208, pp.1145-1146</w:t>
+              <w:t xml:space="preserve">, 2004, 3216, pp.837-844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081958v1</w:t>
+                <w:t xml:space="preserve">hal-00081921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-active guiding systems in surgery. A two-dof prototype of the passive arm with dynamic constraints (PADyC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Computer-aided hepatic tumour ablation : requirements and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Voirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Amavizca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Delnondedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 325, pp.309-319</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692401v1</w:t>
+                <w:t xml:space="preserve">hal-00080393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Dextrous Grasping by Integrating Planning and Vision Based Sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bill Triggs</w:t>
+                <w:t xml:space="preserve">Computer-aided hepatic tumour ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Voirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Amavizca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2208, pp.1145-1146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00548399v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal external radiotherapy of prostatic carcinoma: requirements and experimental results.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Semi-active guiding systems in surgery. A two-dof prototype of the passive arm with dynamic constraints (PADyC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delnondedieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6 (4), pp.399-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0957-4158(96)00003-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-05526557v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Prostate Biopsy: A Straightforward CNN Solution for 3D MR-Trus Image Registration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Achieving Dextrous Grasping by Integrating Planning and Vision Based Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Milési-Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Triggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 22nd International Symposium on Biomedical Imaging (ISBI 2025)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05247918v2</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 14 (5), pp.445--464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/027836499501400504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Takeovers and Telestration in Laparoscopic Surgery to Inform Telementoring System Design</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conformal external radiotherapy of prostatic carcinoma: requirements and experimental results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
-[...8464 lines deleted...]
-                <w:t xml:space="preserve">hal-00584045v1</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 29 (2), pp.176-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId456"/>
+      <w:footerReference w:type="default" r:id="rId297"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18315,51 +9708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247944v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soormally" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beitone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110777" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lenfant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.18025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roupr&#234;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seisen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.16287" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.10.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaugerie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euo.2023.07.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3243436" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Qin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puxun Tu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Fichtinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Haidegger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2022.3166253" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15679" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapouge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3022619" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14582" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Younes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14628" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2021.07.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Yuki Selmi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maigron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsurg.2020.01.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Dagnino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Zhong Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-bioeng-060418-052502" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Descotes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2019.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645706.2019.1653926" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1736-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01866088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.08.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01803648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2061-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cherdieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01689" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos A Mountris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noailly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Aguilera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valeri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa5d3a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633632v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanga Raj Neog" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Hamadi Dicko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh K. Pai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2017.10.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vitrani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Silvent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Selmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrazin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137896v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Giao Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2015.2409304" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Giraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Long" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2014.05.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16B4KJ4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2013.0454" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944925v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meneu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.106" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J6MF457-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726447v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Long" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tostain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lanchon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medici" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2012.0357" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Hohn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rambeaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urology.2013.02.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FJHRX7S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gabelle-Flandin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815862" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712854v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2203051" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hohn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2012.06.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724924v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bolla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2012.06.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.06.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658710v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chevreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Renard-Penna" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606407v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.01.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456598v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416159v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00240-009-0195-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tonetti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merloz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2009.07.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stoianovici" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOU.0b013e32831cc1ba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Chevreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280399v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310983v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006376v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merloz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vouaillat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vasile" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119jeim268" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193100v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0328" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2006.11.034" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195024v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Blendea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Ravey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080701374265" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150477v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leroy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0168" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156677v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-007-0077-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195027v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221557v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192554v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boidard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195030v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846002v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skowron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195006v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daanen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastaldo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Giraud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourneret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Descotes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.95" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195033v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195032v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195034v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Aulignac" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vieira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.02.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFLTPB7S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294522v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mansoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195039v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;toublon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080500252563" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156770v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier-Kastler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.58" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195038v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marmignon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080500148092" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206282v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fourneret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dusserre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gay-Jeune" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081921v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080393v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Voirin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Amavizca" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692401v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delnondedieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0957-4158(96)00003-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548399v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mil&#233;si-Bellier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499501400504" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-DPQ043QV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Menguy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vassal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526557v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Ho" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247918v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#232;ment Beitone" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981223" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593396v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3641978" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573874v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804975v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulimata Gueye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/d1nt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2579874" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498231v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548321" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985961v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Louis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;rard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379337.3415893" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985937v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nady Hoyek" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3399715.3399815" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323605v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3343055.3359710" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276986v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277009v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Salhi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhushan Borotikar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897009v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Anxionnat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800108v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01455325v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838840" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01455696v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Veron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hungr" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia y Selmi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591630" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01455683v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Haddad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leboucher" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2994258.2994259" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218798v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarrazin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186518v3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamadi Dicko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818466.2818470" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182899v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163975" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218787v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7318666" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018287v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Giao N'Guyen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Giraud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051248v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Selmi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Promayon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Descotes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057027v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vcbm.20141191" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078593v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12057-7_14" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001962v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2013.08.031" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843167v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2013.6627785" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589973v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bellego Gael" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janssoone Thomas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477748v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533821v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533827v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Plaskos" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410875v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347915v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sclaverano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-964-6-301" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420370v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416163v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Tripodi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374821v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216330v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294620v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243121v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206197v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193084v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207587v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.634" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374822v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243124v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206191v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206235v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marecaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294513v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206155v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214270v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294075v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306681v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294507v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204871v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206225v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021442v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerraz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hennion" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109301v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chartier-Kastler" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021553v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Althuser" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ayoubi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636339v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661002v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346527v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195005v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242499v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688128v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646946v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987755v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927304v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavall&#233;e" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00667871v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118562147.ch1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636343v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636346v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661008v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371025v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221454v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Banihachemi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144305v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Tonetti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109077v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fleute" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412306v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294562v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371040v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Vilchis-Gonzales" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Avila-Vilchis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruz-Abud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00242493v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584045v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609860v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-bioeng-102723-015625" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614264v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thao Ho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beitone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111423" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Soormally" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110777" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lenfant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fiard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malavaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.18025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715577v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tummers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649241263366" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745600v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.10.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roupr&#234;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seisen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.16287" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3238171" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaugerie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euo.2023.07.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Dupuy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3243436" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Qin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puxun Tu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15698" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Fichtinger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Haidegger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2022.3166253" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapouge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.3022619" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997319v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fiard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14582" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023560v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Younes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14628" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2021.07.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Yuki Selmi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maigron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsurg.2020.01.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Dagnino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Zhong Yang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-bioeng-060418-052502" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Descotes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2019.03.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276964v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13645706.2019.1653926" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1736-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01866088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.08.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01803648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-018-2061-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Cherdieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rochet-Capellan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01689" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos A Mountris" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noailly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez Aguilera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Valeri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa5d3a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanga Raj Neog" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Hamadi Dicko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh K. Pai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2017.10.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vitrani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Silvent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Selmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrazin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137896v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Giao Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Fouard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbme.2015.2409304" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Giraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Long" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2014.05.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16B4KJ4L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vadcard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2013.0454" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944925v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meneu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fouard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2013.08.106" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J6MF457-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726447v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Long" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tostain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lanchon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medici" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2012.0357" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelie Hohn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Rambeaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urology.2013.02.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FJHRX7S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gabelle-Flandin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815862" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875057v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bailet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Deram" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610654" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Hungr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2203051" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748912v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hohn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2012.06.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724924v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bolla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.juro.2012.06.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683905v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584003v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cuisinier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuillerme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.06.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658710v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chevreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Renard-Penna" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606407v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daanen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2011.01.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416159v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mallet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00240-009-0195-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423588v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tonetti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merloz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2009.07.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346648v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Stoianovici" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MOU.0b013e32831cc1ba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371744v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Chevreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289854v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280399v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310983v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006376v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192544v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merloz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vouaillat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vasile" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119jeim268" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193100v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0328" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193095v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eururo.2006.11.034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195024v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Blendea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Ravey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080701374265" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leroy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/end.2006.0168" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156677v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-007-0077-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192554v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinelli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bressollette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boidard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846002v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skowron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195006v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daanen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastaldo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Giraud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourneret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Descotes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.95" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195030v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195033v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195032v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195034v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Aulignac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laugier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vieira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2005.02.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFLTPB7S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berkelman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mansoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195039v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;toublon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080500252563" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156770v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mozer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chartier-Kastler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.58" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195038v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marmignon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavanon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10929080500148092" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206282v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reynier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fourneret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dusserre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gay-Jeune" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081921v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080393v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Voirin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Amavizca" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081958v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692401v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delnondedieu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0957-4158(96)00003-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548399v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mil&#233;si-Bellier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Triggs" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499501400504" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-DPQ043QV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308449v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Menguy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vassal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>